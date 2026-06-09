--- v0 (2026-02-04)
+++ v1 (2026-06-09)
@@ -10,95 +10,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2578" uniqueCount="1073">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15959</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/</t>
+    <t>http://sapl.butia.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES DE OLIVEIRA, NO DIA 08 DE JANEIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA BUSCAR ORÇAMENTOS.</t>
   </si>
   <si>
     <t>15960</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO DO TÁXI, SÉRGIO SAMPAIO, EDSON LEAL, DEIVITH CAMARGO E ENFERMEIRA ELLEN, NO DIA 12 DE JANEIRO DE 2026, À CIDADE DE ESTÂNCIA VELHA - RS, PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>15961</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO DO TÁXI, SÉRGIO SAMPAIO, EDSON LEAL, DEIVITH CAMARGO E ENFERMEIRA ELLEN, NO DIA 16 DE JANEIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA TRATAR SOBRE ASSUNTOS DE INTERESSE DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>15962</t>
   </si>
@@ -168,346 +168,3113 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 04 DE FEVEREIRO DE 2026, À CIDADE DE GUAÍBA - RS, PARA CUMPRIR UMA AGENDA NA PREFEITURA DE GUAÍBA, PARA TRATAR DE ASSUNTOS DE INTERESSE AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>15972</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO DO TÁXI E ENFERMEIRA ELLEN, NO DIA 30 DE JANEIRO DE 2026, À CIDADE DE PANTANO GRANDE - RS, PARA PARTICIPAR DE UM ALMOÇO COM MINISTRO DOS TRANSPORTES RENAN FILHO, O DEPUTADO FEDERAL PAULO PIMENTA E O SECRETARIO DA RECONSTRUÇÃO MANECO HASSEN.</t>
   </si>
   <si>
     <t>15973</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES SÉRGIO SAMPAIO, EDSON LEAL, NO DIA 30 DE JANEIRO DE 2026, À  CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO COM O SECRETÁRIO DE DESENVOLVIMENTO GILMAR SOSSELLA, NO CENTRO ADMINSTRATIVO.</t>
   </si>
   <si>
+    <t>15988</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN E A ASSESSORA GLEUDICIANE DE OLIVEIRA MACHADO, NO DIA 10 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DA APRESENTAÇÃO DO RELATÓRIO DA COMISSÃO EXTERNA SOBRE OS FEMINICÍDIOS NO RIO GRANDE DO SUL, A CONVITE DA DEPUTADA MARIA DO ROSÁRIO NA ASSEMBLEIA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>15998</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADORES SÉRGIO SAMPAIO, EDSON LEAL, NO DIA 06 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, REALIZAR TRATATIVAS JUNTOS AO GOVERNO DO ESTADO, POR INTERMÉDIO DA SECRETARIA DE TRABALHO E DESENVOLVIMENTO PROFICIONAL, COM A FINALIDADE DE VIABILIZAR A AQUISIÇÃO DE APARLHOS DE AR - CONDICIONADOS PARA AS ESCOLAS DE REDE MUNICIPAL DO ENSINO.</t>
+  </si>
+  <si>
+    <t>16000</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 10 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA VER PROJETOS DISPONÍVES PARA O MUNICÍPIO, JUNTO AO DEPUTADO FREDERICO ANTUNES NA ASSEMBLEIA LEGISLATIVA, ONDE IRA LHES ACOMPANHAR NA REFERIDA AGENDA A VICE PREFEITA RITA ELAINE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16001</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 10 DE FEVERIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA TRATAR SOBRE UMA EMENDA DESTINADA A ÁREA DA SAÚDE DE BUTIÁ COM O DEPUTADO NERI O CARTEIRO, NA ASSEMBLEIA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>16002</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 11 DE FEVERIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO COM O SR. ADRIANO, CHEFE DE GABINETE DO SECRETARIO ESTADUAL DE DESENVOLVIMENTO SOCIAL, PARA TRATAR DE PROGRAMAS DO GOVERNO DO ESTADO VINCULADOS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16005</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Hélio Santos Ferreira</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TAXI, NO IDA 23 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO NA SECRETARIA DA AGRICULTURA COM O SR. JOEL MARASCHIN, DIRETOR GERAL DA SECRETARIA, PARA TRATAR DE ASSUNTOS REFERENTES A INFORMAÇÕE, ORIENTAÇÕES E DETALHAMENTO SOBRE ACÕES E PROGRAMAS VOLTADOS À MEELHORIA DAS ESTRADAS DO INTERIOR DO MUICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16006</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Fernando Ruskowski Lopes</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 12 DE FEVERIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA COM O DEPUTADO PEDRO WESTPHALEN PARA ACOMPANHAR OS PEDIDIDOS FEITOS DE EMENDA PARA O MUNICÍPIO, ONDE IRA LHES ACOMPANHAR NA REFERIDA AGENDA A VICE PREFEITA RITA ELAINE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16007</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TAXI, NO DIA 11 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DA ENTREGA DE MORADIAS CONCEDIDAS PELO PROGRAMA COMPRA ASSISTIDA, A CONVITE DO MINISTRO JADER FILHO, NA CASA DO GOVERNO.</t>
+  </si>
+  <si>
+    <t>16008</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEICULO DESTA CASA LEGISLTAVIA, NO DIA 14 DE FEVEREIRO DE 2026, À CIDADE DE LAJEADO - RS, PARA FAZER A TROCA DE BANDEIRAS NA EMPRESA SÓ BANDEIRAS, CONFORME NECESSIDADE ADMINISTRATIVA.</t>
+  </si>
+  <si>
+    <t>16016</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 12 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA COM O OBJETIVO DE BUSCAR INFORMAÇÕES, ORIENTAÇÕES TÉCNICAS E POSSÍVEIS RECURSOS DESTINADOS AO FORTALECIMENTO DAS CONSULTAS GRATUITAS JÁ OFERTADAS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16017</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO DO TÁXI E SERGIO SAMPAIO, NO DIA 12 DE FEVEREIRO DE 2026, À CIDADE DE ARRIO DOS RATOS - RS, PARA PARTICIPAR DE UM ENCONTRO COM O REPRESENTANTE DO ATELIÊ DA EMPRESA PICADILLY CALÇADOS NA PENITENCIARIA ESTADUAL DE ARROIO DOS RATOS (PEAR), ONDE IRA LHES ACOMPANHAR NA REFERIDA AGENDA O SR. VINICIUS DOMINGUES REPRESENTANTE DE MARKETING DESTA CASA LEGISLATIVA E AS SRAS. JULIETE DOS PASSOS E JÚLIA LUCAS DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>16018</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 13 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA COM O DEPUTADO MARCOS VINICIUS, OARA TRATAR DE EMENDAS PARLAMENTARES JÁ ASSEGURADAS AO MUNICÍPIO, DESTINADAS A AÇÕES DE INTERESSE PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>16021</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO DO TÁXI E O SERVIDOR REFAEL TONDO, NO DIA 19 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA REALIZAR UMA AGENDA NA UVERGS, COM OBJETIVO DE ACOMPANHAR O ANDAMENTO, OBTER ORIENTAÇÕES TÉCNICAS E BUSCAR PARECERES REFERENTES À PROJETOS DE LEI JÁ ENCAMINHADOS AO SETOR JURÍDICO DA ENTIDADE.</t>
+  </si>
+  <si>
+    <t>16022</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 20 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, CUMPRIR UMA AGENDA NA UVERGS, COM OBJETIVOS DE BUSCAR INFORMAÇÕES ORIENTAÇÕES TÉCNICAS E POSSÍVEIS RECURSOS DESTINADOS AO FORTALECIMENTO DAS CONSULTAS GRATUITAS JÁ OFERTADAS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16038</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 23 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO ESCRITÓRIO DO DEPUTADO PEDRO WESTPHALEN PARA ACOMPANHAR EMENDAS E TRATAR DE PEDIDOS FEITOS POR ESTE VEREAODR, ONDE IRA LHES ACOMPANHAR NA REFERIDA AGENDA A VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16044</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 25 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA JUNTO À DPM, COM OBJETIVO DE BUSCAR ORIENTAÇÃO TÉCNICA, ASSESSORIA E ENCAMINHAMENTOS RELACIONADOS ÀS DEMANDAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16045</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 03 DE MARÇO DE 2026, À CIDADE DE CHARQUEADAS - RS, PARA PARTICIPAR DA SOLENIDADE DE PASSAGEM DE COMANDO 28° BATALHÃO DE POLICIA MILITAR, NO AUDITÓRIO DO IFSUL, CONFORME CONVITE.</t>
+  </si>
+  <si>
+    <t>16046</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 09 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO ESCRITÓRIO DO DEPUTADO FEDERAL PARA ACOMPANHAR EMENDAS E TRATAR DE PEDIDOS FEITOS POR ESTE VEREADOR, ONDE IRA LHES ACOMPANHAR NA REFERIDA AGENDA A VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16047</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES EDSON LEAL E SÉRGIO SAMPAIO, NO DIA 27 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA E NO CENTRO ADMINSTRATIVO, COM OBJETIVO DE CAPTAÇÃO DE EMENDAS PARLAMENTARES, BUSCA DE RECURSOS QUE POSSAM SER FAVORÁVEIS A COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>16059</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA REGINA WICTZORCK LOPES, NO DIA 26 DE FEVEREIRO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA EFETUAR REVISÃO DO CARRO OFICIAL DESTA CASA LEGISLATIVA NA EMPRESA SPOCHIADO.</t>
+  </si>
+  <si>
+    <t>16060</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR DEIVITH CAMARGO E A SERVIDORA IZADORA PEREIRA LONGARAY, NO DIA 03 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA COM O DEPUTADO LUIZ MARENCO COM OBJETIVO DE TRATAR SOBRE EMENDAS PARLAMENTARES.</t>
+  </si>
+  <si>
+    <t>16061</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA , NO DIA 04 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA REUNIÃO NA COMISSÃO DE SAÚDE PARA TRATAR SOBRE ASSUNTOS REFERENTES AO CÂNCER DE MAMA.</t>
+  </si>
+  <si>
+    <t>16062</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NOS DIA 09,10,11,12 E 13 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DO EVENTO UVERGS- ALTA INOVAÇAO TECNOLÓGICA E O PODER LEGISLATIVO, COM OBJETIVO DE REALIZAR ATIVIDADES DE CAPACITAÇÃO AO APRIMORAMENTO DA ATUAÇAO PARLAMENTAR E AO FORTALECIMENTO DAS AÇÕES DO PODER LEGISLATIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>16065</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 06 DE MARÇO DE 2026, À CIDADE DE PORTO ALGRE - RS, PARA VISITAR O GABINTE DO DEPUTADO MARCOS VINICIUS NA ASSEMBLEIA LEGISLATIVA COM O OBJETIVO DE TRATAR DE DEMENDAS DE INTERESSE DO MUNICÍPIO DE BUTIÁ, COM O INTUITO DE BUSCAR APOIO INSTICIONAL E ACOMPANHA ENCAMINHAMENTOS DE RECURSOS E PROJETOS VOLTADOS AO DESENVOLVIMENTO LOCAL.</t>
+  </si>
+  <si>
+    <t>16066</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA REGINA WICTZORCK LOPES, NOS DIAS 09 E 13 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA LEVAR OS VEREADORES HÉLIO DO TÁXI, ELLEN AMARAL E DEIVITH CAMARGO, PARA EMBARQUE NO AEROPORTO SALGADO FLIHO, OUTROSSIM, NA DATA DO DIA 13 DE MARÇO A SERVIDORA IRA BUSCAR OS REFERIDOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>16078</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO DO TÁXI E OS SERVIDORES REFAEL TONDO E CRISTIANO SOARES DE OLIVEIRA, NO DIA 26 DE MARÇO DE 2026, À CIDADE DE RIO PARDO - RS, PARA PARTICIPAR DO EVENTO EXPOAGRO - AFUBRA - FEIRA AGROINDUSTRIAL DE RIO PARDO, TEM COMO FINALIZADE BUSCAR NOVAS ORIENTAÇÕES, TENDÊNCIAS, TECNOLOGIAS E AVANÇO VOLTADOS AO HOMEM DO CAMPO, ALÉM DA CAPTAÇÃO DE INFORMAÇÃO RELEVANTES QUE POSSAM CONTRIBUIR PARA O FORTALECIMENTO DO SETOR AGROPECUÁRIO.</t>
+  </si>
+  <si>
+    <t>16079</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 12 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO GABINETE DO DEPUTADO BURMANN, NA ASSEMBLEIA LEGISLATIVA COM OBJETIVO DE CAPTAÇÃO DE EMENDAS PARLAMENTARES, BUSCA DE RECURSOS QUE POSSAM SER FAVORÁVEIS A COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>16086</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA REGINA WICTZORCK LOPES, NOS DIAS 16 E 20 DE MARÇO DE 2026, À CIDADE PORTO ALEGRE - RS, PARA LEVAR OS VEREADORES SÉRGIO SAMPAIO E EDSON LEAL, PARA EMBARQUE NO AEROPORTO SALGADO FIHO, OUTROSSIM, NA DATA DO DIA 20 DE MARÇO A SERVIDORA IRA BUSCAR OS REFERIDOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>16087</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 16 DE MARÇO DE 2026, Á CIDADE DE SÃO JERÔNIMO - RS, PARA CUMPRIR UMA AGENDA NA CÂMARA DE VEREADORES DE SÃO JERÔNIMO PARA TRATAR SOBRE ASSUNTOS EM RELAÇÃO ÁS MANUTENÇÕES DAS ESTRADAS DO INTERIOR, ONDE IRÃO LHES ACOMPANHAR NA REFERIDA AGENDA A VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16088</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 19 DE MARÇO DE 2026, À CIDADE DE GUAÍBA - RS, PARA CUMPRIR UMA AGENDA NA CÂMARA DE VEREADORES DE GUAÍBA PARA TRATAR SOBRE ASSUNTOS EM RELAÇÃO A DUPLICAÇÃO DA BR 290 E POSSÍVEIS PEDÁGIOS, ONDE IRÃO LHES ACOMPANHAR NA REFERIDA AGENDA A VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16089</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 17 DE MARÇO DE 2026, À CIDADE DE GENERAL CÂMARA - RS, PARA PARTICIPAR DE UMA REUNIÃO EM VIRTUDE AO RECEBIMENTO DE UM PRÉDIO DESTINADO AO TURISMO, QUE SERVIRÁ DE SEDE DA ASSOCIAÇÃO DE TURISMO DA REGIÃO CARBONIFERA, ONDE IRÃO LHES ACOMPANHAR NA REFERIDA AGENDA A VICE-PREFEITA RITA ELIANE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16090</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TÁXI, NO DIA 01 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA REALIZAR UMA AGENDA NA UVERGS, COM O OBJETIVO DE OBTER INFORMAÇÕES TÉCNICAS E JURÍDICAS ACERCA DAS PROPOSIÇÕES PROTOCOLADAS, VISANDO QUALIFICAR OS TEXTO LEGISLATIVOS, ASSEGURAR A LEGALIDADE DAS MATÉRIAS E DAR CELERIDADE À TRAMITAÇÃO DOS REFERIDOS PROJETOS NETA CASA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>16092</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>AUTTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA REGINA WICTZORCK LOPES, NO DIA 19 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA REALIZAR A TROCA DE PARA-BRISA DO VEICULO OFICIAL DESTA CASA LEGISLATIVA, NA EMPRESA SETUBAL AUTO VIDROS.</t>
+  </si>
+  <si>
+    <t>16100</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Fernando Lopes</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA MAYARA ROSA, NO DIA 25 DE MARÇO DE 2026, À CIDADE DE SÃO JERÔNIMO - RS, PARA REPRESENTAR O VEREADOR FERNANDO LOPES EM UMA REUNIÃO DE APRESENTAÇÃO E DEBATE SOBRE A PONTE DE SÃO JERÔNIMO / TRIUNO, NA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
+  </si>
+  <si>
+    <t>16101</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 19 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO NO ESCRITÓRIO DO DEPUTADO LUCAS REDECKER, SOBRE ASSUNTOS RELACIONADOS À ÁREA DA EDUCAÇÃO NO MUNICIPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16102</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA REGINA WICTZORCK LOPES, NOS DIAS 23 E 27 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA LEVAR OS VEREADORES FERNANDO LOPES E BETIEELE BIAGIM, PARA EMBARQUE NO AEROPORTO SALGADO FILHOM OUTROSSIM, NA DATA DO DIA 20 DE MARÇO A SERVIDORA IRA BUSCAR OS REFERIDOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>16103</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TÁXI, NO DIA 24 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO MINISTÉRIO PÚBLICO PARA BUSCAR INFORMAÇÕES E OBTER ESCLARECIMENTOS SOBRE O ANDAMENTO DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>16104</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VERADORES DEIVITH CAMARGO E ENFERMEIRA ELLEN, NO DIA 26 DE MARÇO DE 2026, À CIDADE DE SANTA CRUZ DO SUL -RS, PARA PARTICIPAR DO EVENTO EXPOAGRO - AFULBRA - QUE TEM COMO PROPOSITO ACOMPANHAR ATIVIDADES E TÉCNICAS, PROJETOS DE EDUCAÇÃO AMBIENTAL TÉCNICA, AÇÕES DE DIVERSIFICADAS.</t>
+  </si>
+  <si>
+    <t>16105</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN E A ASSESSORA GLEUDICIANE DE OLIVEIRA MACHADO, NO DIA 31 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DA ENTREGA DOS OFÍCIOS DE DESTINÇÃO DE EMENDA PARLAMENTAR A CONVITE DA DEPUTADA MARIA DO ROSÁRIO, NO INSTITUTO INOVA TECH.</t>
+  </si>
+  <si>
+    <t>16114</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 25 DE MARÇO DE 2026, À CIDADE DE SÃO JERÔNIMO - RS, PARA PARTICIPAR DE UMA REUNIÃO NA CÂMARA DE VERADORES DE SÃO JERÔNIMO DE FRENTE PARLAMENTAR MISTA BR470 E CONSTRUÇÃO DA PONTE SÃO JERÔNIMO X TRIUNFO.</t>
+  </si>
+  <si>
+    <t>16115</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES DE OLIVEIRA, NO DIA 27 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA BUSCAR ORÇAMENTOS.</t>
+  </si>
+  <si>
+    <t>16116</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 27 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO NO GABINETE DO DEPUTADO GERSON BURMANN, NA ASSEMBLEIA LEGISLATIVA .</t>
+  </si>
+  <si>
+    <t>16120</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TÁXI, NO DIA 07 DE ABRIL DE 2026, À CIDADE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO PALÁCIO DA POLICIA CIVIL, COMO TAMBÉM NO 4° DIVISÃO DO MINISTÉRIO DO TRABALHO COM O OBJETIVO DE TRATAR DE DEMANDAS INSTITUCIONAIS RELEVANTES.</t>
+  </si>
+  <si>
+    <t>16121</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 31 DE MARÇO DE 2026, À CIDADE SÃO JERÔNIMO - RS, PARA PARTICIPAR DE UMA REUNIÃO A PEDIDO  DO VEREADOR AMARO DE MARÉ NA CÂMARA DE VEREADORES DE SÃO JERÔNIMO, ONDE IRÃO LHES ACOMPANHAR NA REFERIDA AGENDA A VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
+  </si>
+  <si>
+    <t>16122</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 31 DE MARÇO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO COM O DEPUTADO NERI O CARTEIRO NA ASSEMBLEIA LEGISLATIVA, COM O OBJETIVO DE TRATR SOBRE ENVIO DE EMENDA PARLAMENTAR PARA A SAÚDE DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16123</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 01 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA SOLICITAR PARECER JURÍDICO NA UVERGS SOBRE PROJETOS DESTINADOS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16124</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 31 DE MARÇO DE 2026, À CIDADE DE SÃO JERÔNIMO - RS, PARA PARTICIPAR DE UMA REUNIÃO NA CÂMARA DE VEREADORES DE SÃO JERÔNIMO, COM O OBJETIVO DE ORGANIZAR AS PAUTAS PARA O ENCONTRO DES PRÉ-CANDIDATOS AO GOVERNO DO ESTADO.</t>
+  </si>
+  <si>
+    <t>16125</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 01 DE ABRIL DE 20026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA SECRETARIA DE AGRICULTURA E PECUÁRIA, COM O OBJETIVO DE TRATAR DE ASSUNTOS RELACIONADOS AO FORTALECIMENTO DO SETOR AGROPECUÁRIO LOCAL, BUSCAR POR PROGRAMAS, RECURCOS E PARCERIAS JUNTO AO GOVERNO DO ESTADO.</t>
+  </si>
+  <si>
+    <t>16131</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN E A SERVIDORA GLEUDICIANE DE OLIVEIRA MACHADO, NO DIA 08 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA DA UVERGS, COM OBJETIVO DE OBTENÇÃO DE INFORMAÇÕES ATUALIZADAS E ESCLARECIMENTOS DE EMENDAS.</t>
+  </si>
+  <si>
+    <t>16142</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 09 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO COM O DEPUTADO NERI O CARTEIRO, PARA TRATAR SOBRE ASSUNTO REFERENTE AO ENVIO DE EMENDAS PARLAMENTARES DESTINADA A SAÚDE DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16143</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 10 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA UVERGS, COM OBJETIVO DE SOLICITAR PARECER JURÍDICO REFERENTE A PROJETOS DESTINADOS AO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16144</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES SÉRGIO SAMPAIO E SARGENTO FELÍCIO, NO DIA 24 DE ABRIL DE 2026, À CIDADE DE SÃO JERÔNIMO - RS, PARA PARTICIPAR DO ENCONTRO DA ACVERC NA ULBRA, COM OS PRÉ-CANDIDATOS PARA O GOVERNO FEDERAL.</t>
+  </si>
+  <si>
+    <t>16145</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 15 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO GABINETE DO DEPUTADO MARCUS VINICIUS NA ASSEMBLEIA LEGISLATIVA, COM OBJETIVO DE TRATAR DE DEMANDAS DE INTERESSE DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16146</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANNA SPINOSA, NO DIA 17 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA UVERGS, COM OBJETIVO DE PROPORCIONAR ATUALIZAÇÃO SOBRE POLITICA PUBLICA, TROCA DE EXPERIÊCIA E FORTALECIMENTO DE CONTATOS INSTITUCIONAIS.</t>
+  </si>
+  <si>
+    <t>16148</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN E A SERVIDORA GLEUDICIANE DE OLIVEIRA MACHADO, NO DIA 16 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA DPM, COM OBJETIVO DE BUSCAR ORIENTAÇÃI EM RAZÃO DA NECESSIDADE DE TRATAR DE ASSUNTOS JURÍDICOS E RELEVANTE INTERESSE PÚBLICO E ADMINISTRATIVO.</t>
+  </si>
+  <si>
+    <t>16149</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 14 DE ABRIL DE 2026, À CIDADE DE SÃO DE JERÔNIMO - RS, PARA PARTICIPAR DE UMA REUNIÃO NA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
+  </si>
+  <si>
+    <t>16150</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 10 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO COM A DEPUTADA SILVANA COVATTI E POSTERIORMENTE NO GABINETE DO DEPUTADO FREDERICO ANTUNES, NA ASSEMBLEIA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>16151</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 09 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA BUSCAR PARECER TÉCNICO PARA PROJETOS, NA UVERGS.</t>
+  </si>
+  <si>
+    <t>16167</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 13 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA UVERGS COM O OBJETIVO DE SOLICITAR PARECERES JURÍDICOS A PROJETOS DESTINADOS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16168</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 24 DE ABRIL DE 2026, À CIDADE DE SÃO JERÔNIMO - RS, PARA PARTICIPAR DO DEBATE DOS PRÉ-CANDIDATOS AO GOVERNO DO ESTADO, NA ACVERC.</t>
+  </si>
+  <si>
+    <t>16169</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES DEIVITH CAMARGO, ENFERMEIRA ELLEN E DAS SERVIDORAS IZADORA PEREIRA LONGARAY E GLEUDICIANE DE OLIVEIRA MACHADO, NO DIA 16 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIREM UMA AGENDA NA DPM, COM O OBJETIVO DE BUSCAREM ORIENTAÇÃO EM RAZÃO DA NECESSIDADE DE TRATAR DE ASSUNTOS JURÍDICOS DE RELEVANTE INTERESSE PÚBLICO E ADMINISTRATIVO.</t>
+  </si>
+  <si>
+    <t>16170</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO NO DIA 15 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA REUNIR-SE NA ASSEMBLEIA LEGISLATIVA COM DEPUTADOS ESTADUAIS, VISANDO DA POSSIBILIDADE DE DESTINAÇÃO, POR MEIO DE DOAÇÃO, DE UM VEÍCULO AOS BOMBEIROS VOLUNTÁRIOS DE BUTIÁ E MINAS DO LEÃO.</t>
+  </si>
+  <si>
+    <t>16171</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 16 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO ESCRITÓRIO DO DEPUTADO LUCAS REDECKER, PARA TRATAR DE ASSUNTOS RELACIONADOS À SOLICITAÇÃO DE EQUIPAMENTOS DESTINADOS À SECRETARIA DE OBRAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16172</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DA SERVIDORA MAYARA ROSA, NO DIA 16 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA CONSULTORIA ACERCA DE UM PROJETO NA UVERGS.</t>
+  </si>
+  <si>
+    <t>16173</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 04 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA UVERGS, COM O OBJETIVO DE BUSCAR CONHECIMENTO TÉCNICO, VISANDO AO FORTALECIMENTO DE PARCERIAS E À TROCA DE EXPERIÊNCIA NAS ÁREAS DE INTERESSE PÚBLICO.</t>
+  </si>
+  <si>
+    <t>16174</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 22 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO CENTRO ADMINISTRATIVO DA EMPRESA DE TRANSPORTE PLANALTO, COM O OBJETIVO DE TRATAR DE DEMANDAS RELACIONADAS À MELHORIA DO TRANSPORTE PÚBLICO LOCAL.</t>
+  </si>
+  <si>
+    <t>16183</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADOR HÉLIO DO TÁXI, NO DIA 22 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA UVERGS, PARA A APRESENTAÇÃO DO PROJETO '' MEU MEIO AMBIENTE É ASSIM '' COM O OBJETIVO DE BUSCAR E CAPTAR RECURSOS PARA A REALIZAÇÃO DO EVENTO DO DIA 03 DE JUNHO.</t>
+  </si>
+  <si>
+    <t>16184</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E , NO DIA 23 DE ABRIL DE 2026, À CIDADE DE ARROIO DOS RATOS - RS, COM A FINALIDADE DE PARTICIPAR DE UMA REUNIÃO NO GABINETE DA VEREADORA GABRIELA RADI.</t>
+  </si>
+  <si>
+    <t>16185</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA E DA SERVIDORA GABRIELA GONZAGA, NO DIA 30 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA SECRETARIA DE EDUCAÇÃO DE PORTO ALEGRE, COM A FINALIDADE DE PARTICIPAR DE UMA REUNIÃO SOBRE O CURSO TÉCNICO.</t>
+  </si>
+  <si>
+    <t>16186</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN E DA SERVIDORA GLEUDICIANE DE OLIVEIRA MACHADO, NO DIA 24 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO GABINTE DA DEPUTADA MARIA DO ROSÁRIO, PARA PARTICIPAR DE UMA REUNIÃO SOBRE ASSUNTOS REFERENTES DAS EMENDAS PARLAMENTARES PARA O MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16199</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TÁXI E DO SERVIDOR CRISTIANO SOARES DE OLIVEIRA, NO DIA 29 DE ABRIL DE 026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIMENTO DE AGENDA INSTITUCIONAL, COM COMPARECIMENTO AO DNIT, À UVERGS E À CASA DO GOVERNO, PARA TRATAR DE DEMANDAS E REALIZAR LEVANTAMENTO E BUSCA DE ORÇAMENTOS.</t>
+  </si>
+  <si>
+    <t>16200</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DA SERVIDORA MAYARA ROSA, NO DIA 11 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIMENTO DE AGENDA NO GABINETE DO DEPUTADO PEDRO WESTPHALEN, PARA ACOMPANHAR OS PEDIDOS DE RECURSOS.</t>
+  </si>
+  <si>
+    <t>16201</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E DA SERVIDORA DIOVANNA SPINOSA, NO DIA 28 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIMENTO DE AGENDA NA ASSEMBLEIA LEGISLATIVA DE PORTO ALEGRE, TENDO A FINALIDADE DE UMA REUNIÃO INSTITUCIONAL NO GABINETE DO DEPUTADO THIAGO MAIA.</t>
+  </si>
+  <si>
+    <t>16202</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 29 DE ABRIL DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIMENTO DE AGENDA NO ESCRITÓRIO DO DEPUTADO LUCAS REDECKER, PARA TRATAR DE ASSUNTOS RELACIONADOS À EDUCAÇÃO DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16203</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TÁXI, NO DIA 19 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIMENTO DE AGENDA NA POLÍCIA FEDERAL E 4ª VARA DO MINISTÉRIO DO TRABALHO, COM O OBJETIVO DE BUSCAR INFORMAÇÕES, ORIENTAÇÕES E BOAS PRÁTICAS QUE POSSAM SER TRAZIDAS E APLICADAS EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16204</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E DA SERVIDORA DIOVANNA SPINOSA, NO DIA 30 DE ABRIL DE 2026, À CIDADE DE ARROIO DOS RATOS - RS, PARA CUMPRIMENTO DE AGENDA NA CÂMARA DE VEREADORES DE ARROIO DOS RATOS, COM A FINALIDADE DE PARTICIPAR DE UMA REUNIÃO NO GABINETE DA VEREADORA GABRIELA RADI.</t>
+  </si>
+  <si>
+    <t>16207</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 04 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIMENTO DE AGENDA NO ESCRITÓRIO DO DEPUTADO LUCAS REDECKER, PARA TRATAR DE ASSUNTOS RELACIONADOS AO PROJETO DE EDUCAÇAO DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16211</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 14 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIMENTO DE AGENDA NA ASSEMBLEIA LEGISLATIVA, PARA ACOMPANHAR PAUTAS LEGISLATIVAS E BUSCAR RECURSOS, E ENCAMINHAR DEMANDAS DE INTERESSE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16212</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE E DA SERVIDORA DIOVANNA SPINOSA, NO DIA 07 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIMENTO DA AGENDA NA ASSEMBLEIA LEGISLATIVA, NO GABINETE DA DEPUTADA LUCIANA GENRO, PARA TRATAR DE PAUTAS RELACIONADAS À CAUSA ANIMAL, VISANDO ARTICULAÇAO INSTITUCIONAL E ENCAMINHAMENTO DE DEMANDAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16213</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 06 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA PARTICIPAR, COM A SECRETÁRIA RAQUEL TEIXEIRA E O DEPUTADO NERI O CARTEIRO NA SECRETARIA DE EDUCAÇÃO DO ESTADO, COMO TAMBÉM CUMPRIRÁ NA SECRETARIA DO ESPORTE, ONDE IRÁ NA REFERIDA AGENDA COM O SENHOR THIAGO TEIXEIRA COSTA.</t>
+  </si>
+  <si>
+    <t>16220</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 15 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIMENTO DE AGENDA NA ASSEMBLEIA LEGISLATIVA, PARA ACOMPANHAR PAUTAS LEGISLATIVAS E BUSCAR RECURSOS, E ENCAMINHAR DEMANDAS DE INTERESSE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16223</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES ENFERMEIRA ELLEN, HÉLIO FERREIRA, DEVITH CAMARGO E DAS ASSESSORAS GLEUDICIANE O MACHADO E IZADORA LONGARAY NO DIA 11 DE MAIO DE 2026, À CIDADE DE SÃO JERÔNIMO-RS, PARA PARTICIPAR DA SOLENIDADE DE ENTREGA PARLAMENTAR DO HOSPITAL DE SÃO JERÔNIMO.</t>
+  </si>
+  <si>
+    <t>16224</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SARGENTO FELÍCIO E DA ASSESSORA AMANDA VARGAS CENTENO NO DIA 11 DE MAIO DE 2026, À CIDADE DE SÃO JERÔNIMO-RS, PARA PARTICIPAR DA SOLENIDADE DE ASSINATURA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS, RECURSOS DE EMENDA PARLAMENTAR DE COMISSÃO, PARA REDUÇÃO DE FILAS PMAE.</t>
+  </si>
+  <si>
+    <t>16226</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A ASSESSORA MAYARA ROSA NO DIA 14 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS PARA CUMPRIMENTO DE AGENDA NA ASSEMBLEIA LEGISLATIVA, PARA ACOMPANHAR PAUTAS LEGISLATIVAS E BUSCAR RECURSOS, E ENCAMINHAR DEMANDAS DO INTERESSE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16227</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL NO DIA 18 DE MAIO DE 2026, À CIDADE DE CANOAS-RS PARA PARTICIPAR DE UMA REUNIÃO PARA DISCUTIR SOBRE AUMENTAR E QUALIFICAR VAGAS DE ESTÁGIOS PARA O MUNICÍPIO DE BUTIÁ, JUNTO AO INSTITUTO DE INOVAÇÃO, LOCALIZADA NA RUA AÇUCENNA 289, BELA VISTA, ONDE IRÁ LHE ACOMPANHAR NESSE CUMPRIMENTO DE AGENDA O SR. TICIANO MARINS.</t>
+  </si>
+  <si>
+    <t>16228</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16228/pedido_de_viagem_peninha1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 13 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS PARA CUMPRIMENTO DA AGENDA NA ASSEMBLEIA LEGISLATIVA, PARA TRATAR DE AÇÕES, PROJETOS E POLÍTICAS PÚBLICAS VOLTADAS AO COMBATE AO CÂNCER INFANTIL.</t>
+  </si>
+  <si>
+    <t>16229</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR DEVITH CAMARGO NO DIA 21 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA PARTICIPAR DE UM EVENTO PROMOVIDO PELO SEBRAE, ONDE IRÁ PROMOVER TROCA DE EXPERIÊNCIAS ENTRE LEGISLATIVO MUNICIPAIS E CONSTRUÇÃO DE ESTRATÉGIAS REGIONALIZADAS, LOCALIZADA NA RUA OLAVO BARRETO VIANA N°18.</t>
+  </si>
+  <si>
+    <t>16230</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 14 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIMENTO DE AGENDA NA UVERGS PARA TRATAR SOBRE PARECER JURÍDICO REFERENTE A PROJETO ESPORTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>16235</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16235/ato_102_viagem_sergio.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SERGIO SAMPAIO NO DIA 15 DE MAIO DE 2026, A CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIMENTO DE AGENDA NA UVERGS PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO, ACOMPANHAMENTO DE DEMANDAS LEGISLATIVAS E BUSCA DE INFORMAÇÕES PARA FORTALECIMENTO DAS AÇÕES PARLAMENTARES.</t>
+  </si>
+  <si>
+    <t>16236</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16236/ato_da_presidencia_n103_peninha.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 15 DE MAIO DE 2026, A CIDADE DE SÃO JERONIMO-RS PARA CUMPRIMENTO DE AGENDA NA CÂMERA DE VEREADORES, PARA TRATAR DE PAUTAS RELACIONADAS AO AUTISMO E À TROCA DE EXPERIÊNCIAS SOBRE POLÍTICAS PÚBLICAS VOLTADAS A INCLUSÃO E ATENDIMENTO DAS PESSOAS COM TEA</t>
+  </si>
+  <si>
+    <t>16240</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A ASSESSORA MAYARA ROSA NO DIA 20 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO GABINETE DO VICE GOVERNADOR GABRIEL SOUZA, COM A FINALIDADE DE BUSCAR RECURSOS.</t>
+  </si>
+  <si>
+    <t>16241</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ELLEN NO DIA 21 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA PARTICIPAR DE UM EVENTO PROMOVIDO PELO SEBRAE, ONDE IRÁ PROMOVER TROCA DE EXPERIÊNCIAS ENTRE LEGISLATIVO MUNICIPAIS E CONSTRUÇÃO DE ESTRATÉGIAS REGIONALIZADAS, LOCALIZADA NA RUA OLAVO BARRETO VIANA, N°18.</t>
+  </si>
+  <si>
+    <t>16242</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A ASSESSORA MAYARA ROSA NO DIA DIA 19 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR UMA AGENDA NA ASSEMBLEIA LEGISLATIVA, PARA TRATAR DE RECURSOS SOLICITADOS AO DEPUTADO FREDERICO ANTUNES.</t>
+  </si>
+  <si>
+    <t>16243</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TÁXI E O ASSESSOR RAFAEL TONDO NO DIA 20 DE MAIO DE 2026, À CIDADE DE SANTA MARIA-RS, CENTRO ESTADUAL DE DIAGNÓSTICO E PESQUISA FLORESTAL-CEFLOR, COM OBJETIVO DE BUSCAR AS MUDAS QUE SERÃO DISTRIBUÍDAS  DURANTE O EVENTO DO PROJETO MEU MEIO AMBIENTE É ASSIM.</t>
+  </si>
+  <si>
+    <t>16245</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16245/ato_cristiano.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES DE OLIVEIRA, NO DIA 28 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA BUSCAR ORÇAMENTOS.</t>
+  </si>
+  <si>
+    <t>16246</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SARGENTO FELICIO E A ASSESSORA AMANDA VARGAS CENTENO NO DIA 25 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR UMA AGENDA NA ASSEMBLEIA LEGISLATIVA, PARA TRATAR DE ASSUNTOS DE INTERESSE DE BUTIÁ E RECEBER OFÍCIO DE EMENDA PARLAMENTAR PARA A SAÚDE.</t>
+  </si>
+  <si>
+    <t>16247</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SERGIO SAMPAIO NO DIA 21 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NO IPE, COM O OBJETIVO DE TRATAR SOBRE ASSU7NTOS INSTITUCIONAIS RELACIONADOS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16248</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIADIM E A SERVIDORA DIOVANNA SPINOSA NO DIA 26 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA SEMA, COM O OBJETIVO DE ORIENTAÇÕES TÉCNICAS, APOIO INSTITUCIONAL VOLTADOS AO FORTALECIMENTO DAS POLÍTICAS DE PROTEÇÃO E BEM-ESTAR ANIMAL, AO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16256</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SERGIO SAMPAIO NO DIA 25 DE MAIO DE 2026, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA E POSTERIORMENTE NO IPE, COM OBJETIVO DE TRATAR SOBRE ASSUNTOS INSTITUCIONAIS RELACIONADAS AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16264</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E A SERVIDORA DIOVANA SPINOSA NO DIA 27 DE MAIO DE 2026, À CIDADE DE CHARQUEADAS - RS, PARA CUMPRIR AGENDA NA ONG AMICÃO, COM O OBJETIVO DE CONHECER OS PROJETOS E AÇÕES DESENVOLVIDAS PELA ENTIDADE VOLTADAS Á PROTEÇÃO E TRATAR SOBRE O FUNDO DE BEM-ESTAR ANIMAL, POLÍTICA PÚBLICAS E POSSÍVEIS PARCERIAS COM O MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16265</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA E A SERVIDORA GABRIELA GONZAGA NO DIA 28 DE MAIO DE 2026, À CIDADE DE BARRA DO RIBEIRO - RS, COM O OBJETIVO DE PARTICIPAR DE UM ENCONTRO EM APOIO AO INVESTIMENTO DA CMPC NO RIO GRANDE DO SUL.</t>
+  </si>
+  <si>
+    <t>16267</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES DEIVITH CAMARGO E HÉLIO DO TÁXI NO DIA 28 DE MAIO DE 2026, A CIDADE DE BARRA DO RIBEIRO- RS, COM O OBJETIVO DE PARTICIPAR DA MOBILIZAÇÃO EM DEFESA DA CMPC, O REFERIDO EVENTO POSSUI RELEVÂNCIA INSTITUCIONAL E COMUNITÁRIA, CONSIDERANDO A IMPORTÁNCIA DA MOBILIZAÇÃO PARA DISCUSSÃO E APOIO ÁS PAUTAS RELACIONADAS E AOS IMPACTOS PARA A REGIÃO.</t>
+  </si>
+  <si>
+    <t>16274</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHEL PENINHA NO DIA 01 JULHO DE 2016,Á CIDDAE DE PORTO ALEGRE- RS PARA CUMPRIR UMA AGENDA NO CAFF,COMO OBJETIVO DE PARTICIPAR  DE UMA REUNBIÃO NA SECRETÁRIA DE ESPORTES E LAZER PARA TRATAR SOBRE DESTINÇÃO DE RECURSOS E POSSÍVEIS PROJETOS PARA BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16275</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 02 DE JUNHO DE 2026, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR UMA AGENDA NA ASSEMBLEIA LEGISLATIVA COM O OBJETIVO DE PARTICIPAR DE UMA REUNIÃO NO GABINETE DO DEPUTADO NERI, O CARTEIRO PARA TRATAR SOBRE PROJETOS DE EDUCAÇÃO QUE ESTÃO ENCAMINHANDO PARA BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16276</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 03 JUNHO DE 2026 Á CIDDADE DE SÃO JERONIMO -RS, PARA CUMPRIR UMA AGENDA NA CÂMARA DE VEREADORES DE SÃO JERONIMO, COM O OBJETIVO DE PARTICIPAR DE UMA REUNIÃO COM O VERADOR EVANDRO PARA TRATAR SOBRE PARCEIRIAS EM PROJETOS EM PROL DAS PESSOAS COM ESSPECTRO AUTISMO.</t>
+  </si>
+  <si>
+    <t>16278</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES NO DIA 02 DE JUNHO DE 2026 Á CIDADE DE PORTO ALEGRE - RS, COM OBJETIVO DE ACOMPANHAR A VICE PREFEITA EM UMA AGENDA RELACIONADA A SAÚDE, LOCALIZADA NA RUA PEDRO CHAVES BARCELOS, N° 864 PORTO ALEGRE.</t>
+  </si>
+  <si>
+    <t>16283</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO DO TÁXI NO DIA 08 DE JUNHO DE 2026, Á CIDADE DE NOVO HAMBURGO -RS PARA CUMPRIR AGENDA COM O ONJETIVO E CAPTAÇÃO DE INFORMAÇÕES PARA DEMANNDAS DAS INICIATIVAS TÉCNIOCAS AGRICULAS.</t>
+  </si>
+  <si>
+    <t>16284</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN E A SERVIDORA GLEUDIANE OLIVEIRA MACHADO , NO DIA 10 DE JUNHO DE 2026 Á CIDADE DE PORTO ALEGRE -RS PARA CUMPRIR UMA AGENDA NA UVERGS, COM O OBJETIVO DE ESCLARECER DUVIDAS BUSCAR ORIENTAÇÕES TÉCNICAS E ADMISTRATIVAS PARA MELHOR DESENVOVIMENTO DAS ATIVIDADES E ATENDIMENTOS.</t>
+  </si>
+  <si>
+    <t>16285</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>AUTORIZA O DESLOLCAMENTO DO VEREADOR SERGIO SAMPAIO, NO DIA 9 DE JUNHO DE 2026, Á CIDADE DE PORTO ALEGRE- RS PARA CUMPRIR UMA AGENDA NA UVERGS, COM O OBJETIVO DE TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO, BUSCAR INFORMAÇÕES SOBRE PROGHRAMAS E4 AÇÕES VOLTADAS AO FORTALECIMENTO DO PODER LEGISLATIVO MUNICIPAL.</t>
+  </si>
+  <si>
     <t>15946</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Deivith Camargo</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15946/ind_0011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15946/ind_0011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDÊNCIAS URGENTES QUANTO À LIMPEZA DO "CAMPO SÃO JOSÉ", LOCALIZADO NO BAIRRO SÃO JOSÉ, RUA SULAMITA BRATKOWSKI.</t>
   </si>
   <si>
     <t>15949</t>
   </si>
   <si>
     <t>Edson Leal</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15949/ind_0021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15949/ind_0021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DO CAMPO SÃO JOSÉ, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>15958</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15958/ind_0031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15958/ind_0031.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A TROCA DA TAMPA DO BUEIRO QUE SE ENCONTRA ABERTA NA RUA XV DE NOVEMBRO EM FRENTE À RESIDÊNCIA DE Nº 1577.</t>
   </si>
   <si>
     <t>15967</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15967/ind_0041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15967/ind_0041.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A RETIRADA DE LIXO ACUMULADO NA RUA MANOEL DIEGUES EM FRENTE À RESIDÊNCIA DE Nº 520 PRÓXIMO À ESCOLA DR. ROBERTO CARDOSO.</t>
   </si>
   <si>
     <t>15986</t>
   </si>
   <si>
-    <t>Hélio Santos Ferreira</t>
-[...2 lines deleted...]
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15986/ind_051.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15986/ind_051.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA DE OBRAS E SANEAMENTO, QUE SEJA PROVIDENCIADA A TROCA DE LÂMPADA OU CONSERTO DA ILUMINAÇÃO PÚBLICA NA RUA ADEMAR FLORES, LOCALIZADA NO BAIRRO CIDADE ALTA, EM FRENTE AO Nº 18.</t>
   </si>
   <si>
+    <t>15987</t>
+  </si>
+  <si>
+    <t>Sargento Felício</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15987/ind_061.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, ROÇADA, MANUTENÇÃO DA CALÇADA E COLOCAÇÃO DE TAMPAS DE BUEIROS, NA RUA JOÃO ARENSE PRÓXIMO À ESQUINA COM A RUA MANOELZINHO TOCADOR, NO BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>15990</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15990/ind_071.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICUPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA UMA VISTORIA NA TRAVESSA AMÉLIA CARNEIRO, EM FRENTE AO NÚMERO 135, NO BAIRRO SANTA RTA, A FIM DE SOLUCIONAR A SITUAÇÃO DE ESGOTO A CÉU ABERTO, NA VIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>15991</t>
+  </si>
+  <si>
+    <t>Sergio Sampaio</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15991/ind_081.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SUBSTITUIÇÃO E MANUTENÇÃO DE LÂMPADAS QUEIMADAS EM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA BENTO GONÇALVES, Nº 724, BAIRRO VILA NOVA, LOCALIDADE DE TAIPA DO AÇUDE.</t>
+  </si>
+  <si>
+    <t>15992</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15992/ind_091.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SUBSTITUIÇÃO E MANUTENÇÃO DE LÂMPADAS QUEIMADA EM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA NELSON LARA, Nº 70, FUNDOS DO FERRO - VELHO, BAIRRO VILA JULIETA.</t>
+  </si>
+  <si>
+    <t>15993</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15993/ind_101.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SUBSTITUIÇÃO E MANUTENÇÃO DE LÂMPADAS QUEIMADA EM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA AVENIDA PERIMETRAL, N° 1371, BAIRRO VILA NOVA.</t>
+  </si>
+  <si>
+    <t>15994</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15994/ind_111.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SUBSTITUIÇÃO E MANUTENÇÃO DE LÂMPADAS QUEIMADA EM POSTE DE ILUMINAÇÃO PÚBLICA NA TRAVESSA DOS LIMA, N° 900, ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>15995</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15995/ind_121.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A SUBSTITUIÇÃO E MANUTENÇÃO DE LÂMPADAS QUEIMADA EM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA ALEXANDRE KALISKI,PRÓXIMO AO N° 55, BAIRRO VILA NOVA.</t>
+  </si>
+  <si>
+    <t>15999</t>
+  </si>
+  <si>
+    <t>Enfermeira Ellen</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15999/ind_131.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO QUE INSTITUI O PROJETO BANCO VERMELHO, AÇÕES DE CONSCIENTIZAÇÃO EM LUGARES PÚBLICOS, DESTINADO À CONSCIENTIZAÇÃO PARA O FIM DA VIOLÊNCIA CONTRA A MULHER, E DÁ OUTRAS PROVOVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16004</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16004/ind_141.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA DE OBRAS E SANEAMENTO, A RENOVAÇÃO E RETIRAÇÃO, EM CARÁTER DE EXTREMA URGÊNCIA, DA SOLICITAÇÃO PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS IMEDIATAS QUANTO AO PROBLEMA DE ILUMINAÇÃO PÚBLICA COM LÂMPADAS PERMANECENDO ACESAS DURANTE TODO DIA NA RUA 15 DE NOVEMBRO, NOS SEGUINTES PONTOS: EM FRENTE À RESIDÊNCIA N° 1741 E NO CRUZAMENTO NA RUA 15 DE NOVEMBRO COM A RUA FERNANDO FERRARI, NAS PROXIMIDADES DA EMPRESA FERRO E AÇOS.</t>
+  </si>
+  <si>
+    <t>16009</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16009/ind_15..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADA A LIMPEZA E ROÇADA DO PÁTIO DO HOSPITAL DR. SÉRGIO MALTA - REDE VILA NOVA, TENDO EM VISTA QUE O LOCAL SE ENCONTRA COM VEGETAÇÃO EXCESSIVAMENTE ALTA.</t>
+  </si>
+  <si>
+    <t>16011</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16011/ind_16.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA ALFREDO SINCH.</t>
+  </si>
+  <si>
+    <t>16012</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16012/ind_17.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIAPAL ATRAVÉS DA SECRETARIA DE OBRAS A REALIZAÇÃO DE VISTORIA E ADOÇÃO DE PROVIDÊNCIAS NA ESQUINA DA RUA JOÃO ROBERTO COM A TRAVESSA SULAMITA BRATKOSKI.</t>
+  </si>
+  <si>
+    <t>16013</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16013/ind_18.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS A ADOÇÃO DE PROVIDÊNCIAS QUANTO A ESGOTO A CÉU ABERTO E AUSÊNCIA DE BOCA DE LOBO NA RUA AMÉLIA CARNEIRO, EM FRENTE À ESCOLA MARIA CAMARGO.</t>
+  </si>
+  <si>
+    <t>16014</t>
+  </si>
+  <si>
+    <t>Edson da Silva Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16014/ind_19.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SERETARIA DE OBRAS, A TROCA DA LÂMPADA DO POSTE SITUADO NA RUA DILSON A. DA SILVA EM FRENTRE À RESIDÊNCIA DE N° 339 NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16020</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16020/ind_20.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA E SANEAMENTO, QUE SEJAM ADOTADAS PROVIDÊNCIAS URGENTES QUANTO AO TAMPAMENTO DE BOCA DE LOBO/BUEIRO LOCALIZADA NA ESQUINA DA RUA RUI BARBOSA COM A RUA ALCIDES CUNHA GONÇALVES.</t>
+  </si>
+  <si>
+    <t>16024</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16024/ind_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETRARIA DE OBRAS O REPARO DOS BURACOS SITUADO NA RUA ESTEVÃO RAMOS NO BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16025</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16025/ind_0221.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIAPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REPAROS DOS BURACOS EM TODA EXTENSÃO DA RUA DR. JOSÉ ZEREU NO BAIRRO CIDADE BAIXA BEM COMO A SUBSTITUIÇÃO E MANUTENÇÃO DAS TAMPAS DOS BUEIROS EXISTENTES.</t>
+  </si>
+  <si>
+    <t>16026</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16026/ind_23.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIAPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE REPAROS DOS BURACOS E LIMPEZA EM GERAL DA RUA ANTONIO DESSIMON NO BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16027</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16027/ind_24.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIAPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REPAROS DOS BURACOS EM TODA EXTENSÃO DA RUA OLÉCIO CAVEDINE NO BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16028</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16028/ins_25.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIAPAL, ATRAVÉS DA SECRETARIA COMPETENTE A RETIRADA DE ENTULHOS ACUMULADOS EM FRENTE Á RESIDENCIA DE N° 135 NA RUA OLÉCIO CAVEDINE NO BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16029</t>
+  </si>
+  <si>
+    <t>Michael Peninha</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16029/ind_26.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DAS BOCAS DE LOBO NA RUA ALCIDES CUNHA.</t>
+  </si>
+  <si>
+    <t>16031</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16031/ind_271.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTICO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O DESENTUPIMENTO DOS BUEIRO E RETIRADA DE GALHOS DA RUA ESTEVÃO RAMOS BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16033</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16033/ind_281.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O DESENTUPIMENTO E LIMPEZA DOS BUEIROS LOCALIZADO NO BECO 2 BAIRRO CIDADE BAIXA ATRÁS DO SINDICATO DA MADEIRA.</t>
+  </si>
+  <si>
+    <t>16034</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16034/ind_291.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A TROCA DE LÂMPADAS QUEIMADAS NA RUA 13 DE MAIO, N° 141, BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16035</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16035/ind_30.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, A RETIRADA DE ENTULHO E GALHOS ACUMULADOS NA RUA DR. CARLOS RODRIGUES, EM FRENTE AO PRÉDIO DO MINISTÉRIO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>16037</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16037/ind_31.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MINICIPAL POR MEIO DA SECRETARIA DE OBRAS E SANEAMENTO, QUE SEJA REALIZADO, COM EXTREMA URGÊNCIA, O DESASSOREAMENO TOTAL DA SANGA ARROIO MARTINS, NO TRECHO COPREENDIDO ENTRE A BR-290 / COPELMI ATÉ A SANGA DA TAQUARA.</t>
+  </si>
+  <si>
+    <t>16040</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16040/ind_321.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A CRIAÇÃO E EXECUÇÃO DO PROGRAMA MINICIPAL DENOMINADO '' CIDADE LIMPA, INVERNO SEGURO'', REITERANDO INDICAÇÃO JÁ APRESENTADA EM TODOS OS ANOS DE SEU MANDATO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16039</t>
+  </si>
+  <si>
+    <t>Betielle Biagim</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16039/ind_32.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI O SERVIÇO MUNICIPAL DE ATENDIMENTO VETERINÁRIO DE URGÊNCIA E EMERGÊNCIA GRATUITO PARA ANIMAIS DE FAMÍLIAS DE BAIXA RENDA, NO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16041</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16041/ind_341.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA PROVIDÊNCIADA A COLOCAÇÃO DE TAMPA DO BUIERO NA RUA MAÚA NO BAIRRO VILA NOVA EM FRENTE Á RESIDÊNCIA DE N° 45.</t>
+  </si>
+  <si>
+    <t>16042</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16042/ind_351.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A LIMPEZA GERAL DAS CALÇADAS NAS PROXIMIDADES DO RENDENCIAL TERAPÊUTICO.</t>
+  </si>
+  <si>
+    <t>16043</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16043/ind_361.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E ROÇADA DO MATO AO LADO DA PARADA DE ÔNIBUS LOCALIZADA NA AV. DR. CARLOS CORRÊA RODRIGUEZ.</t>
+  </si>
+  <si>
+    <t>16048</t>
+  </si>
+  <si>
+    <t>Hélio dos Santos Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16048/ind_371.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA DE OBRAS E SANEAMENTO, QUE DETERMINE A REALIZAÇÃO DE LIMPEZA, CAPINA, ROÇADA, PODA ÁRVORES, RECOLHIMENTO DE ENTULHO E DEMAIS SERVIÇOS DE MANUTENÇÃO URBANA NA RUA DR. CARLOS CORRÊA RODRIGUES, BEM COMO NAS VIAS PRÓXIMAS À REGIÃO CENTRAL, PRAÇAS E DEMAIS ESPAÇOS PÚBLICOS ONDE SERÁ REALIZADO NO 24° CARBOMOTO.</t>
+  </si>
+  <si>
+    <t>16049</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16049/ind_381.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNCIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A CONSTRUÇÃO / INSTALAÇÃO DE BUIERO NA RUA ROBERTO CARLOS N°392 BAIRRO VILA JULIETA.</t>
+  </si>
+  <si>
+    <t>16050</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16050/ind_391.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPLA ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A RECUPERAÇÃO DA BOCA DE LOBO RUA MANOEL CORREIA, AO LADO DO MADUREIRA.</t>
+  </si>
+  <si>
+    <t>16051</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16051/ind_401.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE NÚCLEO DE TRÂNSITO QUE SEJA REALIZADA PINTURA E REORGANIZAÇÃO DA SINALIZAÇÃO VIÁRIA NA ÁREA CENTRAL DO MUNICIPIO, COM FAIXA DE PEDESTRE, MARCAÇÕES DE ESTACINAMENTOS, SINALIZAÇÕES E DEMAIS DEMARCAÇÕES NECESSÁRIAS PARA MELHOR ORDENAMENTO DO TRÁFEGO.</t>
+  </si>
+  <si>
+    <t>16052</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16052/ind_411.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE PROVIDENCIE, A LIMPEZA GERAL, RESTAURAÇÃO E PINTURA DA ESCOLA NICÁCIO MACHADO.</t>
+  </si>
+  <si>
+    <t>16053</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16053/ind_421.pdf</t>
+  </si>
+  <si>
+    <t>INDICO AOO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A IINSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NAS UNIDADES DE SAÚDE DO MUNICÍPIO, COM O OBJETIVO DE ORIENTAR E INFORMAR ADEQUADAMENTE  OS USUÁRIOS.</t>
+  </si>
+  <si>
+    <t>16057</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16057/ind_431.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A LIMPEZA DAS CALÇADAS NA RUA DR. IMAR MONTEIRO PRÓXIMO A ESCOLA E.M PROF° MARIA ALZIRA.</t>
+  </si>
+  <si>
+    <t>16058</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16058/ind_44.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COPETENTE, QUE SEJA REALIZADA A LIMPEZA DA SEDE DO CONSELHO TUTELAR, CENTRO, RUA JOSÉ FEKICIANO CARRINHO, N° 256, CENTRO.</t>
+  </si>
+  <si>
+    <t>16063</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16063/ind_45.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE MANUTENÇÃO, PATROLAMENTO E CASCALHAMENTO DA ESTRADA RURAL DE ACESSO AO CAMPO DE INTRUÇÃO DE BUTIÁ (CIB), LOCALIZADO NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16064</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16064/ind_46_21.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, A PROPOSTA DE ANTEPROJETO DE LEI QUE DISPÕE SOBRE A DENOMINAÇÃO SIMBÓLICA TEMPORÁRIA DA AVENIDA PIRATINI DURANTE O PERÍODO DE CARNAVAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16071</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16071/ind_471.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A LIMPEZA DAS CALÇADAS NA AV. DR. CARLOS CORRÊA RODRIGUES.</t>
+  </si>
+  <si>
+    <t>16072</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16072/ind_481.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A NECESSIDADE DE REPAROS DOS BURACOS EM TODA EXTENSÃO DA RUA ARLINDO SILVA PRÓXIMO A '' PONTE DO MILHÃO''.</t>
+  </si>
+  <si>
+    <t>16073</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16073/ind_491.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA REALIZADA A SUBSTITUIÇÃO DA TAMPA DO BUEIRO LOCALIZADO NA RUA MAUÁ EM FRENTE Á RESIDENCIA DE N°520 PRÓXIMO A ESCOLA EMEI MUNDO DOS SONHOS.</t>
+  </si>
+  <si>
+    <t>16075</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16075/ind_501.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DA EDUCAÇÃO, QUE SEJA FEITA A TROCA DE LÂMPADAS DA QUADRA DE ESPORTES DA ESCOLA DR. ROBERTO CARDOSO. (REITERAÇÃO).</t>
+  </si>
+  <si>
+    <t>16076</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16076/ind_511.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADAS A RETIRADA DE ENTULHOS, LOCALIZADO NA RUA OLÉCIO CAVEDINE, N° 135, BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16080</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16080/ind_52.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A REALIZAÇÃO DE REPAROS NOS BURACOS EXISTENTES NA RUA JOÃO VERGILINO EM FRENTE Á RESIDÊNCIA DE NÚMERO 13.</t>
+  </si>
+  <si>
+    <t>16081</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16081/ind_53.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A REALIZAÇÃO DE LIMPEZA NA REFERIDA RUA PROCÓPIO FARINHA NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16082</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16082/ind_54.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICPAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA REALIZADA A TROCA DA TAMPA DO BUEIRO LOCALIZADA NA RUA ESPANHA NAS PROXIMIDADES DAS '' PISCINAS DO CLUBE ''.</t>
+  </si>
+  <si>
+    <t>16083</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16083/ind_551.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE TRÂNSITO A ABERTURA DA RUA LATERAL À PRAÇA QUE FICA LOCALIZADA EM FRENTE ÀS ESCOLAS MARECHAL RONDON, DONA DUCA E APAE.</t>
+  </si>
+  <si>
+    <t>16095</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16095/ind_56.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COPETENTE A LIMPEZA DA RUA JOAQUIM FERREIRA NO BAIRRO SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>16096</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16096/ind_57.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE A RECUPERAÇÃO/REFORMA DA PONTE LOCALIZADA NA RUA ANITA GARIBALDI NO BAIRRO CHARRUA.</t>
+  </si>
+  <si>
+    <t>16098</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16098/ind_58.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, A REALIZAÇÃO DE VISTORIA TÉCNICA E A ADOÇÃO DE PROVIDÊNCIAS URGENTES PARA RECUPERAÇÃO DA PAVIMENTAÇÃO NA RUA MARIA ALZIRA, EM ESPECIAL NOS PONTOS CRÍTICOS DE TRAFEGABILIDADE EM FRENTE À GARAGEM BURGUER E NA SAÍDA DA RESIDÊNCIA DE MORADORES.</t>
+  </si>
+  <si>
+    <t>16099</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16099/ind_59.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, A LIMPEZA E DESENTUPIMENTO DE BUEIROS NA RUA ANTERO GOMES, PRÓXIMO AO Nº 331, VILA JULIETA.</t>
+  </si>
+  <si>
+    <t>16110</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16110/ind_060.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA REALIZADA A INSTALAÇÃO DE UMA PARADA DE ÔNIBUS NA RUA 15 DE NOVEMBRO ESQUINA COM A RUA ESPANHA PRÓXIMO ÀS "PISCINAS DO CLUBE".</t>
+  </si>
+  <si>
+    <t>16111</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16111/ind_061.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A TROCA DE TAMPA DO BUEIRO LOCALIZADO NA RUA JOSÉ MARIA GARCIA MARTINEZ ESQUINA COM A PROCÓPIO FARINHA NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16112</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16112/ind_62.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DE BOCA DE LODO E CANALIZAÇÃO DA RUA ALDO GARCIA PRÓXIMO AO NÚMERO 422, NO BAIRRO REGINEI.</t>
+  </si>
+  <si>
+    <t>16117</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16117/ind_63..pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O DESEMTUPIMENTO DO BUEIRO NA RUA CRISTAL, RUA GILDO DE FREITAS E RUA MARIO QUINTANA, NO BAIRRO BELA VISTA, BEM COMO A IMEDIATA INTERVENÇÃO PARA REPARO DOS ESGOTOS A CÉU ABERTO EXISTENTE NO LOCAL.</t>
+  </si>
+  <si>
+    <t>16119</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16119/ind_64.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETNTE A LIMPEZA E RETIRADA DE ENTULHOS NA RUA ARLINDO SILVA PRÓXIMO AO N° 482 NO BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16126</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16126/ind_65.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVOMUNICIPAL, ATRAVÉS DA SECRETARIA D OBRAS, QUE SEJA FEITA A LIMPEZA E MANUTENÇÃO DA PRACINHA E DA ACADEMIA POPULAR NO BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16127</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16127/ind_066.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, DESEMTUPIMENTO DE BUEIROS, NA RUA JOÃO GULART, 56 NO BAIRRO VILA MOTTA.</t>
+  </si>
+  <si>
+    <t>16128</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16128/ind_67.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O DESENTUPIMENTO E COLOCAÇÃO DE TAMPAS DE BUEIRO, NA RUA JOSÉ MARCELINHO ALVES, PRÓXIMO Á PRAÇA PARAÍBA, NO BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16129</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16129/ind_068.pdf</t>
+  </si>
+  <si>
+    <t>INDICA/RATIFICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE ROÇADA, MANUTENÇÃO DA CALÇADA E COLOCAÇÃO DE TAMPAS DE BUEIRO, NAS RUAS JOÃO ARENSE E MANOELZINHO TOCADOR, NO BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16137</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16137/ind_069.pdf</t>
+  </si>
+  <si>
+    <t>INDICA / RATIFICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE LIMPEZA E RETIRADA DE GALHOS, NA RUA TANCREDO NEVES NO BAIRRO ROBERTO CARDOSO, EM FRENTE AO N° 814 E EM TORNO.</t>
+  </si>
+  <si>
+    <t>16138</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16138/ind_70.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE O REPARO DOS BURACOS NA RUA XV DE NOVEMBRO EM FRENTE Á RESIDÊNCIA DE N° 640.</t>
+  </si>
+  <si>
+    <t>16139</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16139/ind_71.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A QUE SEJA REALIZADA A LIMPEZA E DESOBSTRUÇÃO DO BUEIRO LOCALIZADO NO BECO 2 ESQUINA COM A XV DE NOVEMBRO.</t>
+  </si>
+  <si>
+    <t>16140</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16140/ind_72.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O REPARO NA PAVIMENTAÇÃO E MELHORIAS NO SISTEMA DE DRENAGEM PLUVIAL DA RUA JOAQUIM FERREIRA NO BAIRRO SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>16152</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16152/ind_073.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DO FUNDO MUNICIPAL DE BEM-ESTAR ANIMAL E A SECRETARIA MUNICIPAL DE BEM-ESTAR ANIMAL, NO ÂMBITO DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16153</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16153/ind_074.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS PARA A CRIAÇÃO DO CENTRO MUNICIPAL DE APOIO PSICOLÓGICO AO PROFESSOR CONFORME ANTEPROJETO DE LEI EM ANEXO, COM OBJETIVO DE OFERECER SUPORTE EMOCIONAL E PSICOLÓGICO AOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>16154</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16154/ind_075.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE MANUTENÇÃO COMPLETA NA RUA ALEXANDRE KALISKI, COM ÊNFASE NO RECOLHIMENTO DE PODAS.</t>
+  </si>
+  <si>
+    <t>16155</t>
+  </si>
+  <si>
+    <t>Sérgio Severo Malta</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16155/ind_076.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE MANUTENÇÃO COMPLETA DA RUA LUCIANO VILODRE, LOCALIZADA NA VILA NOVA.</t>
+  </si>
+  <si>
+    <t>16156</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16156/ind_077.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A TROCA DE LÂMPADAS NA RUA JOSÉ NOVAK, NAS PROXIMIDADES DO N° 910 NO BAIRRO CIDADE BAIXA.</t>
+  </si>
+  <si>
+    <t>16159</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16159/ind_078.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A TROCA DE LÂMPADAS NA RUA ANTÔNIO DE SIMON, EM FRENTE AO SINDICATO DA MAREIRA.</t>
+  </si>
+  <si>
+    <t>16161</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16161/ind_079.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A LIMPEZA E RETIRADA DE GALHOS DE CANTEIRO, NA AV. LEANDRO DE ALMEIDA, PRÓXIMO AO N° 30, CENTRO.</t>
+  </si>
+  <si>
+    <t>16164</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16164/ind_080.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE O REPARO DOS BURACOS NA EXTENSÃO DA RUA JOÃO ROBERTO PELTZ NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16165</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16165/ind_081.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE O REPARO DOS BURACOS NA RUA DILSON A. DA SILVA NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16166</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16166/ind_082.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPA, ATRAVÉS DA SECRETARIA COMPETENTE A MANUTENÇÃO OU SUBSTITUIÇÃO DO BUEIRO COM ESGOTO A CÉU ABERTO LOCALIZADO NA RUA JOÃO ROBERTO PELTZ EM FRENTE À RESIDÊNCIA DE Nº 288 NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16178</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16178/ind_083.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADO MANUTENÇÃO, OPERAÇÃO TAPA BURACOS NA RUA ALIPIO ROSA, LOCALIZADO NO BAIRRO CHARRUA.</t>
+  </si>
+  <si>
+    <t>16179</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16179/ind_084.pdf</t>
+  </si>
+  <si>
+    <t>16180</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16180/ind_085.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE O REPARO DOS BURACOS NA RUA ALÍPIO ROSA NO BAIRRO CHARUA.</t>
+  </si>
+  <si>
+    <t>16182</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16182/ind_086.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA DE OBRAS E SANEAMENTO, QUE DETERMINE A REALIZAÇÃO DE MANUTENÇÃO, RECOLOCAÇÃO, FIXAÇÃO OU SUBSTITUIÇÃO DO BRAÇO DE ILUMINAÇÃO PÚBLICA LOCALIZADO NO POSTE EM FRENTE À ESCOLA MARECHAL RONDON, NA ESQUINA UTILIZADA PARA ENTRADA E SAÍDA DE ALUNOS.</t>
+  </si>
+  <si>
+    <t>16188</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16188/ind_087.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SAÚDE PARA CRIAÇÃO DO PROJETO EM GARANTIA DOS DIREITOS DAS PESSOAS PORTADORAS DE FIBROMIALGIA.</t>
+  </si>
+  <si>
+    <t>16189</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16189/ind_088.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS LIMPEZA E MANUTENÇÃO DA RUA 7 DE SETEMBRO BAIRRO VILA JULIETA.</t>
+  </si>
+  <si>
+    <t>16193</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16193/ind_089.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A REALIZAÇÃO DE REPAROS NA PAVIMENTAÇÃO ASFÁLTICA NA RUA FLORENTINO GONZALES NO BAIRRO VILA JULIETA.</t>
+  </si>
+  <si>
+    <t>16194</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16194/ind_090.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA REALIZADA A TROCA/SUBSTITUIÇÃO DA TAMPA DO BUEIRO INSTALADO NA RUA VELOCINO KERN RUSCH EM FRENTE Á RESIDÊNCIA DE N° 140 NO BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16196</t>
+  </si>
+  <si>
+    <t>Hélio Dos Santos Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16196/ind_091.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS E SANEAMENTO, QUE PARA QUE SEJA REALIZADA A LIMPEZA GERAL DA VIA PÚBLICA; PATROLAMENTO DA RUA; RETIRADA DE GALHOS E ENTULHOS EXISTENTES NO LOCAL; EM TODA A EXTENSÃO DA RUA MANOEL CORRÊA, BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16206</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16206/ind_092.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A COLOCAÇÃO DE CANOS E CONSTRUÇÃO DE BUEIRO NA RUA JOSÉ MARIA GONÇALVES Nº 107, BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16208</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16208/ind_093.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O DESENTUPIMENTO DO BUEIRO DO BUEIRO NA RUA CRISTAL, RUA GILDO DE FREITAS E RUA MARIO QUINTANA, NO BAIRO BELA VISTA, BEM COMO IMEDIATA INTERVENÇAO PARA O REPARO DO ESGOSTO A CÉU ABERTO EXISTENTE NO LOCAL.</t>
+  </si>
+  <si>
+    <t>16214</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16214/ind_094.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A RECUPERAÇÃO DA ENTRADA DE ACESSO À LOCALIDADE DA SANTA TERESA, INCLUINDO REPAROS ESTRUTURAIS NA PONTE E MELHORIAS EM TRECHO COM RECORRENTE ALAGAMENTO.</t>
+  </si>
+  <si>
+    <t>16215</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16215/ind_095.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A TROCA DE LÂMPADAS NA RUA MANOELZINHO TOCADOR, EM FRENTE À RESIDÊNCIA DE N°142, BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16217</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16217/ind_096.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATARVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE MANUTENÇÃO E REPARO NA REDE DE ESGOSTO PLUVIAL E DOMÉSTICO DA RUA EMÍLIO RODOLFO GUERBER, PRÓXIMO AO N°183 TENDO EM VISTA O VAZAMENTO CONSTANTE DE ESGOSTO A CÉU ABERTO NA LATERAL DA RUA, OCASIONANDO MAU CHEIRO, ACÚMULO DE ÁGUA DANOS NA PAVIMENTAÇÃO E RISCOS À SAÚDE E SEGURANÇA DOS MORADORES E PEDESTRES QUE CIRCULAM PELO LOCAL.</t>
+  </si>
+  <si>
+    <t>16218</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16218/ind_097.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL DE OBRAS, A COLOCAÇÃO DE UMA HASTE, COM LÂMPADA, NA RUA TANCREDO NEVES, PRÓXIMO AO N°295.</t>
+  </si>
+  <si>
+    <t>16231</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16231/ind_098.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A TROCA DA TAMPA DO BUEIRO LOCALIZADO NA RUA VELOCINO KERN RUSH NO BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16232</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16232/ind_099.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA REALIZADO COM URGÊNCIA A COLOCAÇÃO/TROCA DA TAMPA DO BUEIRO E A MANUTENÇÃO DA DRENAGEM PLUVIAL NA RUA JOÃO DEMAMAM.</t>
+  </si>
+  <si>
+    <t>16237</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16237/ind_100_v._devith.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE SERVIÇOS DA RUA IRENE NEVES, EM TODA SUA EXTENSÃO, EM RAZÃO DAS MÁS CONDIÇÕES DE TRAFEGABILIDADE ATUALMENTE EXISTENTES NO LOCAL.</t>
+  </si>
+  <si>
+    <t>16238</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16238/ind_101_devith.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO E PATROLAGEM NA RUA JOVIANO ALVES, PRÓXIMO AO VIEIRA SUPERMERCADO.</t>
+  </si>
+  <si>
+    <t>16249</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16249/ind_102.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE A RETIRADA DE GALHOS ACUMULADOS EM FRENTE Á RESIDÊNCIA DE Nº207 NA RUA POLÔNIA NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>16250</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16250/ind103.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE O REPARO DOS BURACOS EXISTENTES NA RUA POLÔNIA NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>16251</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16251/ind_104.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E RETIRADA DE ENTULHOS NA RUA ARLINDO SILVA PRÓXIMO AO Nº482 NO BAIRRO CIDADE BAIXA.(REITERO)</t>
+  </si>
+  <si>
+    <t>16254</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16254/ind_105.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, SOLICITA MANUTENÇÃO E REPARO DE CANO DE ESGOTO DANIFICADO NA RUA VENCESLAU BRÁS, Nº 203, BAIRRO VILA JULIETA.</t>
+  </si>
+  <si>
+    <t>16255</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16255/ind_106.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, SOLICITA A SUBSTITUIÇÃO DE LÂMPADA QUEIMADA NA RUA ALBERTO PASQUALINE, Nº 184, BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16260</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16260/ind_107.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, PROJETO DE LEI PROMOVENDO A ALTERAÇÃO DO ENQUADRAMENTO SALARIAL DOS SERVIDORES CELETISTAS OCUPANTES DOS CARGOS DE VIGILANTE E PORTEIRO, ATUALMENTE VINCULADOS AO NÍVEL1, PASSANDO-OS AO NÍVEL3 DA TABELA SALARIAL VIGENTE DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16262</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16262/ind_108.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS E SANEAMENTO, QUE SEJA REALIZADA, COM A MAIOR BREVIDADE POSSÍVEL, A LIMPEZA DA VALA E MANUTENÇÃO PARA O CORRETO ESCOAMENTO DA ÁGUA EM FRENTE À  FÁBRICA DE BISCOITOS COLONIAIS BUTIÁ, LOCALIZADA NA BR-290, KM 174.</t>
+  </si>
+  <si>
+    <t>16263</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16263/ind_109.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE UM BRAÇO DE LUZ COM LUMINÁRIA NARUA MANUEL GONÇALVES DIAS, Nº312, BAIRRO  VILA NOVA, EM FRENTE À  OFICINA DI ELÁZIO, NO MUNICÍPIO DE BUTIÁ</t>
+  </si>
+  <si>
+    <t>16269</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16269/ind_110.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O REPARO DOS BURACOS DA RUA JOÃO ROBERTO PELTZ NO BAIRRO SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>16270</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16270/indi_111.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A TROCA DA LÂMPADA DO POSTE SITUADO NA RUA JOSÉ FELICIANO CARRINHO PRÓXIMO AO N°112 NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>16271</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16271/indi_112_vereadora_ellen.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADO COM URGÊNCIA O CONSERTO DA VIA NA RUA 19 DE NOVEMBRO N°21 Á ESQUERDA, DEVIDO AOS BURACOS E EROSÕES EXISTENTES NO LOCAL.</t>
+  </si>
+  <si>
+    <t>16279</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16279/indi_113_vereadora_ellen.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADO A MANUTENÇÃO E SANEAMENTO NA RUA JOSÉ NEVES E NEVES BAIRRO BELA VISTA, NAS PROXIMIDADES DA ESCOLA MARIA CAMARGO DEVIDO À EXISTÊNCIA DE ESGOTO A CÉU ABERTO E ACÚMULO DE ÁGUA AO LONGO DA VIA.</t>
+  </si>
+  <si>
+    <t>16280</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16280/indi_114_edson_leal.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA CONMPETENTE QUE SEJA REALIZADA A COLOCAÇÃO DA TAMPA DO BUEIRO LOCALIZADO NA RUA ALDO PAGANI EM FRENTE À GARAGEM BURGUER NA CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16281</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16281/indi_115_edson_leal.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA REALIZADO O REPARO DOS BURACOS NA EXTENSÃO DA RUA PROFª MARIA ALZIRA PEREIRA NO BAIRRO CIDADE ALTA.</t>
+  </si>
+  <si>
+    <t>16282</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16282/indi_116_felicio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA/RATIFICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A REALIZAÇÃO DE LIMPEZA E RETIRADA DE GALHOS E PODAS, NA RUA POLÔNIA NO BAIRRO CENTRO, EM FRENTE AO N°41 E EM TORNO.</t>
+  </si>
+  <si>
+    <t>16205</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16205/moc_001.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APOIO À PAUTA DA FETAG-RS EM DEFESA DA AGRICULTURA E PECUÁRIA FAMILIAR DO RIO GRANDE DO SUL.</t>
+  </si>
+  <si>
+    <t>16225</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16225/mocao_002.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE RECONHECIMENTO E APLAUSO AO DR. NELSON MAGAGNIN FILHO, MÉDICO CLÍNICO GERAL E PEDIATRA, COMO FORMA DE JUSTO LOUVOR E PROFUNDA GRATIDÃO PELOS SEUS 40 ANOS DE ESTIMÁVEIS SERVIÇOS PRESTADOS À SAÚDE E AO BEM-ESTAR DA COMUNIDADE BUTIAENSE.</t>
+  </si>
+  <si>
     <t>15982</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15982/po_001-26_exoneracao_rafael_weber.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15982/po_001-26_exoneracao_rafael_weber.pdf</t>
   </si>
   <si>
     <t>EXONERAR RAFAEL WEBER DA SILVA NO CARGO DE DIRETOR LEGISLATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>15983</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15983/po_002-26_nomeacao_jessica.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15983/po_002-26_nomeacao_jessica.pdf</t>
   </si>
   <si>
     <t>NOMEAR JESSICA MARINS LONGARAY NO CARGO DE DIRETOR LEGISLATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>15984</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15984/po_003-26_nomeacao_rafael_webber.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15984/po_003-26_nomeacao_rafael_webber.pdf</t>
   </si>
   <si>
     <t>NOMEAR RAFAEL WEBER DA SILVA NO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>15985</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15985/po_004-26_exoneracao_marli.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15985/po_004-26_exoneracao_marli.pdf</t>
   </si>
   <si>
     <t>EXONERAR SANTA MARLI ALMEIDA SILVA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
+    <t>16197</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16197/projeto_de_decreto_360.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE DIPLOMA DE MULHER CIDADÃ ZINAH DA COSTA GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>15947</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15947/pl_45881.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15947/pl_45881.pdf</t>
   </si>
   <si>
     <t>PROÍBE, NO ÂMBITO DO MUNICÍPIO DE BUTIÁ, A QUEIMA, SOLTURA, COMERCIALIZAÇÃO, ARMAZENAMENTO, TRANSPORTE E MANUSEIO DE FOGOS DE ARTIFÍCIO, ARTEFATOS PIROTÉCNICOS, ROJÕES E FOGUETES QUE PRODUZAM EFEITOS SONOROS, COM ESTAMPIDO OU EXPLOSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15950</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>Jeferson Salatiel da Silva Vieira</t>
-[...2 lines deleted...]
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15950/pl_4589.pdf</t>
+    <t>Jefferson Salatiel da Silva Vieira</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15950/pl_4589.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15951</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15951/pl_4590.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15951/pl_4590.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO DOS SERVIDORES DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO, ALTERA A LEI 2.566/2020 QUE INSTITUIU O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15952</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15952/pl_4591.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15952/pl_4591.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2300/2007.</t>
   </si>
   <si>
     <t>15953</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15953/pl_4592.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15953/pl_4592.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 79 DA LEI MUNICIPAL Nº 2.566/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15954</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15954/pl_4593.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15954/pl_4593.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2457/2010, QUE DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES DA FUMSA.</t>
   </si>
   <si>
     <t>15955</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15955/pl_4594.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15955/pl_4594.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 43 DA LEI MUNICIPAL Nº 1341/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15956</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15956/pl_4595.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15956/pl_4595.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO AOS SERVIDORES DO PODER LEGISLATIVO, AOS SECRETÁRIOS MUNICIPAIS E AOS SUBSÍDIOS DOS CARGOS ELETIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15957</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15957/pl_4596.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15957/pl_4596.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 1.871/2003.</t>
   </si>
   <si>
     <t>15977</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15977/pl_45971.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15977/pl_45971.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$300.000,00 COM RECURSO O EXCESSO DE ARECADAÇÃO.</t>
   </si>
   <si>
     <t>15978</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15978/pl_45981.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15978/pl_45981.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 304.700,00 COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>15979</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15979/pl_4599_21.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15979/pl_4599_21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A TRANSPOSIÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE AGENTES DE COMBATE ÀS ENDEMIAS DA FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA, PARA O QUADRO DE PESSOAL PERMANETE DA ADMINISTRÇÃO DIRETA.</t>
   </si>
   <si>
+    <t>15989</t>
+  </si>
+  <si>
+    <t>4600</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15989/pl_46001.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR  R$ 150.000,00 POR ANULAÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>15996</t>
+  </si>
+  <si>
+    <t>4601</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15996/pl_46011.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 10.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>15997</t>
+  </si>
+  <si>
+    <t>4602</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15997/pl_46021.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 10.100,00, POR REDUÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>16023</t>
+  </si>
+  <si>
+    <t>4603</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16023/pl_4603.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICÍPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 9.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>16030</t>
+  </si>
+  <si>
+    <t>4604</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16030/pl_4604.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BUTIÁ O ´´ MARÇO MULHER ´´, MÊS DEDICADO A AÇÕES DE COSCIENTIZAÇÃO, VALORIZAÇÃO E PROTEÇÃO DA MULHER , E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16036</t>
+  </si>
+  <si>
+    <t>4605</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16036/pl_4605.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA O INCISO I AO § 4° DO ARTIGO 48 DA LEI MUNICIPAL N° 2.267/ 2007 DÁ OUTRA PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>16055</t>
+  </si>
+  <si>
+    <t>4606</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16055/pl_46061.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDOR EM CARATER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
+  </si>
+  <si>
+    <t>16070</t>
+  </si>
+  <si>
+    <t>4607</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16070/pl_46071.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDORES EM CARATER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
+  </si>
+  <si>
+    <t>16077</t>
+  </si>
+  <si>
+    <t>4608</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16077/pl_4608.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 359.357,83, POR ANULAÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>16091</t>
+  </si>
+  <si>
+    <t>4609</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16091/pl_4609.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ADITIVAR A LEI MUNICIPAL N° 4.085, DE 28 DE MAIO DE 2025, QUE AUTORIZA A REALIZAÇÃO DE CONVÊNIO ENTRE O MINICÍPIO DE BUTIÁ E A ASSOCIAÇÃO HOSPITAL VILA NOVA.</t>
+  </si>
+  <si>
+    <t>16093</t>
+  </si>
+  <si>
+    <t>4610</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16093/pl_4610.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 103,95 COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
+  </si>
+  <si>
+    <t>16094</t>
+  </si>
+  <si>
+    <t>4611</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16094/pl_4611.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 20.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>16106</t>
+  </si>
+  <si>
+    <t>4612</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16106/pl_46121.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 6°, DA LEI MUNICIPAL N° 3.707/2022, QUE ASSEGURA O RESSARCIMENTO DE GASTOS PARA OS ATLETAS, PRATICANTES DE ESPORTE BASE E DE ALTO RENDIMENTO NO MUNICÍPIO DE BUTIÁ/ RS, NA FORMA EM QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16107</t>
+  </si>
+  <si>
+    <t>4613</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16107/pl_46131.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI MUNICIPAL N° 2.871/2013.</t>
+  </si>
+  <si>
+    <t>16108</t>
+  </si>
+  <si>
+    <t>4614</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16108/pl_46141.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 6°, DA LEI MUNICIPAL N° 3.835/2023, QUE ASSEGURA O RESSARCIMENTO DE GASTOS PARA AGENTES CULTURAIS E ARTÍSTICOS (VALE CULTURAL), NA FORMA EM QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16109</t>
+  </si>
+  <si>
+    <t>4615</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16109/pl_46151.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE EDUCAÇÃO A CULTURA DE PAZ, COM VISTAS A PREVENÇÃO DA VIOLÊNCIA E PROMOÇÃO DA IGUALDADE DE GÊNERO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL E ESTADUAL E DÁ OUTRAS PROVIDÊCIAS.</t>
+  </si>
+  <si>
+    <t>16132</t>
+  </si>
+  <si>
+    <t>4616</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16132/pl_4616.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A AFIRMAR CONVÊNIO COM ASSOCIAÇÃO  DE MORADORES DO BAIRRO MEDIANEIRA PARA USO TEMPORÁRIO DE SUA SEDE PARA ATENDIMENTO EM SAÚDE DURANTE A REFORMA DE UNIDADE DE SAÚDE, E DÁ OUTRA PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16134</t>
+  </si>
+  <si>
+    <t>4617</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16134/pl_4617.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA NO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16135</t>
+  </si>
+  <si>
+    <t>4618</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16135/pl_46181.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA "REGULARIZE MUNICIPAL" DISPONDO SOBRE O PROGRAMA TEMPORÁRIO DE PEGAMENTO DE DÉBITOS PARA COM A FEZENDA  PÚBLICA DO MUICÍPIO DE BUTIÁ, CONCESSÃO DE ANISTIA DE MULTA, JUROS E HONORÁRIOS ADVOCATÍCIOS,  SOBRE A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, MESMO QUE AJUIZADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16136</t>
+  </si>
+  <si>
+    <t>4619</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16136/pl_46191.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 105.043,99 COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
+  </si>
+  <si>
+    <t>16157</t>
+  </si>
+  <si>
+    <t>4620</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16157/pl_4620.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 24.443,17, COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
+  </si>
+  <si>
+    <t>16158</t>
+  </si>
+  <si>
+    <t>4621</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16158/pl_4621.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO, A CONCEDER INCENTIVO À EMPRESA JME BUTIÁ ATELIER DE CALÇADOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16162</t>
+  </si>
+  <si>
+    <t>4622</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16162/pl_4622.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 61.571,66 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
+  </si>
+  <si>
+    <t>16163</t>
+  </si>
+  <si>
+    <t>4623</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16163/pl_4623.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 925.822,55 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
+  </si>
+  <si>
+    <t>16176</t>
+  </si>
+  <si>
+    <t>4624</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16176/pl_46241.pdf</t>
+  </si>
+  <si>
+    <t>16177</t>
+  </si>
+  <si>
+    <t>4625</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16177/pl_46251.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 198.000,00, COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
+  </si>
+  <si>
+    <t>16191</t>
+  </si>
+  <si>
+    <t>4626</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16191/pl_4626.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROJETO ''MONUMENTOS NEGROS'' NO ÂMBITO DE MUNICÍPIO DE BUTIÁ COM OBJETIVO DE PROMOVER A VALORIZAÇÃO DA MEMÓRIA, DA CULTURA E DA CONTRIBUIÇÃO DE PESSOAS NEGRAS RELEVANTES PARA A COMUNIDADE LOCAL, POR MEIO DE INTERVENÇÕES ARTISTICAS EM ESPAÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS. (REITERAÇÃO)</t>
+  </si>
+  <si>
+    <t>16192</t>
+  </si>
+  <si>
+    <t>4627</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16192/pl_4627.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 125.318,53, COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
+  </si>
+  <si>
+    <t>16195</t>
+  </si>
+  <si>
+    <t>4628</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16195/pl_4628.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDOR EM CARÁTER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
+  </si>
+  <si>
+    <t>16209</t>
+  </si>
+  <si>
+    <t>4629</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16209/pl_4629.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O INCISO I, DO ARTIGO 72, DA LEI MUNICIPAL 2.566\2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16210</t>
+  </si>
+  <si>
+    <t>4630</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16210/pl_4630.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇAO À VIA PÚBLICA DO MUNICÍPIO DE BUTIÁ, LOCALIZADA NO BAIRRO ROBERTO CARDOSO, PARALELA À RUA ONIRO CAMILO, (PROJETADA 9) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16216</t>
+  </si>
+  <si>
+    <t>4631</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16216/pl_4631.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALO DE R$20.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>16219</t>
+  </si>
+  <si>
+    <t>4632</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16219/pl_4632.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 86.000,00</t>
+  </si>
+  <si>
+    <t>16221</t>
+  </si>
+  <si>
+    <t>4633</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16221/pl_4633_v._ellen.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DA ENFERMAGEM NO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16234</t>
+  </si>
+  <si>
+    <t>4634</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16234/pl_4634.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A UNIFICAÇÃO DOS CARGOS DE AGENTE DE INSPEÇÃO SANITÁRIA E FISCAL SANITÁRIO, CRIA O CARGO DE VIGILÂNCIA  SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16253</t>
+  </si>
+  <si>
+    <t>4635</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16253/pl_4635.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA DE RESIDÊNCIA JURÍDICA NO ÂMBITO DA PROCURADORIA-GERAL DO MUNICÍPIO DE BUTIÁ/RS, DICIPLINA SUA NATUREZA EDUCACIONAL, FORMATIVA E TEMPORÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16257</t>
+  </si>
+  <si>
+    <t>4636</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16257/pl_4636.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE AUMENTO REAL AOS SERVIDORES DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO, EM CUMPRIMENTO DE PISO NACIONAL, ALTERA A LEI 2.566/2010 QUE INSTITUIU O PLANO DECARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16258</t>
+  </si>
+  <si>
+    <t>4637</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16258/pl_4637.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A IDENTIFICAÇÃO VOLUNTÁRIA DE RESIDÊNCIAS DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16259</t>
+  </si>
+  <si>
+    <t>4638</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16259/pl_4638.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICÍPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$40.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
+  </si>
+  <si>
+    <t>16261</t>
+  </si>
+  <si>
+    <t>4639</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16261/p.l_4639.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM  CRÉDITO ESPECIAL NO VALOR R$100.000,00 COM RECURSO E EXCESSO DE ARRECADAÇÃO</t>
+  </si>
+  <si>
+    <t>16266</t>
+  </si>
+  <si>
+    <t>4640</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16266/pl_4640.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL E O CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16268</t>
+  </si>
+  <si>
+    <t>4641</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16268/pl_4641.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 0,01 COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
+  </si>
+  <si>
+    <t>16068</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16068/pl_de_resolucao_n_592.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA OS VEREADORES HÉLIO SANTOS FERREIRA, ELLEN AMARAL E DEIVITH CAMARGO A VIAJAREM Á BRASÍLIA-DF, DE 09 A 13 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>16069</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16069/pl_de_resolucao_n_593.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA OS VEREADORES SÉRGIO SAMPAIO E ESDON LEAL A VIAJAREM Á BRASÍLIA-DF, DE 16 A 20 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>16084</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16084/pl_de_resolucao_n_594.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA OS VEREADORES FERNANDO LOPES E BETIELLE BIAGIM A VIAJAREM Á BRASÍLIA - DF, DE 23 A 27 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
     <t>15948</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Sargento Felício</t>
-[...2 lines deleted...]
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15948/req_0011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15948/req_0011.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DE DAVI ANTÔNIO DE OLIVEIRA CORRÊA, OCORRIDO NO DIA 11 DE JANEIRO DE 2026.</t>
   </si>
   <si>
+    <t>16010</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16010/req_04.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICÍPAL ATRAVÉS DA SETRETARIA DA SAÚDE, SOBRE A DEMORA NA ENTREGA DOS RESULTADOS DO EXAME DE MAMOGRAFIA, REALIZADOS PELO HOSPITAL DR. SERGIO MALTA.</t>
+  </si>
+  <si>
+    <t>16019</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16019/req_031.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA DIRETORIA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA SRA. MARIA ROZANE DE SOUZA PEREIRA, 67 ANOS, OCORRIDO EM 15 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>16032</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16032/req_041.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, AS SEGUINTES INFORMAÇÕES E PROVIDÊNCIAS:</t>
+  </si>
+  <si>
+    <t>16054</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16054/req_05.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE QUE SEJAM PRESTADAS AS SEGUINTES INFORMAÇÕES ACERCA DOS ATENDIMENTOS EM SAÚDE MENTAL NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>16097</t>
+  </si>
+  <si>
+    <t>CSSPSP - Comissão de Saúde, Segurança Pública e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16097/req_006.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES DA SECRETARIA MUNICIPAL DE SAÚDE, REFERENTES AO FUNCIONAMENTO DA UNIDADE MÓVEL ONDOTOLÓGICA DO MUNICÍPIO DE BUTIÁ.</t>
+  </si>
+  <si>
+    <t>16113</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16113/req_007_11.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CRIAÇÃO DA FRENTE PARLAMENTAR EM DEFESA DA DUPLICAÇÃO DA BR-290.</t>
+  </si>
+  <si>
+    <t>16118</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16118/req_008.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE A DEMORA DA ENTREGA DOS RESULTADOS E MARCAÇÕES DO EXAME DE MAMOGRAFIA E CITOPATOLOGICOS REALIZADOS PELA SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>16130</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16130/req_009.pdf</t>
+  </si>
+  <si>
+    <t>REUQER INFORMAÇOES AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE ASSOSTÊNCIA SOCIAL, ACERCA DA GARANTIA DE FÉRIAS DOS CONSELHEIROS TUTELARES.</t>
+  </si>
+  <si>
+    <t>16187</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16187/req_0101.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, AS SEGUINTES INFROMAÇÕES E PROVIDÊNCIAS (REITERAÇÃO):</t>
+  </si>
+  <si>
+    <t>16222</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16222/req_o11_sergio.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA SRA. ILZA MARGARETE DA SILVA, 69 ANOS, OCORRIDO EM 8 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>16244</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16244/req_012.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA SR. LEÃO LONDRES RODRIGUES DA SILVA, 82 ANOS, OCORRIDO  EM 15 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>16252</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16252/req_013.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A INSTALAÇÃO DE UMA FRENTE PARLAMENTAR EM DEFESA E INCENTIVO AO EMPREENDEDORISMO E AO COMERCIO LOCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16272</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16272/req_014.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A MESA DIRETORIA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTODA ESTIMADA TEC. ENFERMAGEM ROSANE MACHADO PLOHARSKI 59 ANOS OCORRIDO  EM 27 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>16277</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16277/reque_015.pdf</t>
+  </si>
+  <si>
+    <t>REQUER FORMAÇÃO DE FRENTE PARLAMENTAR EM DEFESA DO SETOR FLORESTAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>15980</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>Resolução da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15980/resolucao_da_mesa_001-26_-_reajuste_diarias_servidores.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15980/resolucao_da_mesa_001-26_-_reajuste_diarias_servidores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NO VALOR DAS DIÁRIAS DOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES CONFORME DISCIPLINA A LEI MUNICIPAL_x000D_
  Nº 2592/2011</t>
   </si>
   <si>
     <t>15981</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15981/resolucao_da_mesa_002-26_-_regramento_carro.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15981/resolucao_da_mesa_002-26_-_regramento_carro.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA AS VIAGENS OFICIAIS DESTA CASA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>16074</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16074/emenda_pl_4604.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AO ARTIGO 5° E ACRESCEMTA ARTIGO 6° AO PROJETO DE LEI N° 4604 / 2026 E DÁ OUTRA PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>16239</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16239/emenda_fernando.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AO ARTIGO 5° E 7° AO PROJETO DE LEI N° 4626/2026_x000D_
+.</t>
+  </si>
+  <si>
+    <t>16273</t>
+  </si>
+  <si>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16273/emenda_n01_pll_4633.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 4º,6°E 7º DO PROJETO DE LEI N°4633/2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -811,68 +3578,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15946/ind_0011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15949/ind_0021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15958/ind_0031.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15967/ind_0041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15986/ind_051.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15982/po_001-26_exoneracao_rafael_weber.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15983/po_002-26_nomeacao_jessica.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15984/po_003-26_nomeacao_rafael_webber.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15985/po_004-26_exoneracao_marli.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15947/pl_45881.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15950/pl_4589.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15951/pl_4590.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15952/pl_4591.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15953/pl_4592.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15954/pl_4593.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15955/pl_4594.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15956/pl_4595.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15957/pl_4596.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15977/pl_45971.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15978/pl_45981.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15979/pl_4599_21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15948/req_0011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15980/resolucao_da_mesa_001-26_-_reajuste_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15981/resolucao_da_mesa_002-26_-_regramento_carro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16228/pedido_de_viagem_peninha1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16235/ato_102_viagem_sergio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16236/ato_da_presidencia_n103_peninha.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16245/ato_cristiano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15946/ind_0011.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15949/ind_0021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15958/ind_0031.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15967/ind_0041.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15986/ind_051.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15987/ind_061.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15990/ind_071.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15991/ind_081.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15992/ind_091.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15993/ind_101.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15994/ind_111.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15995/ind_121.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15999/ind_131.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16004/ind_141.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16009/ind_15..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16011/ind_16.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16012/ind_17.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16013/ind_18.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16014/ind_19.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16020/ind_20.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16024/ind_21.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16025/ind_0221.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16026/ind_23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16027/ind_24.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16028/ins_25.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16029/ind_26.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16031/ind_271.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16033/ind_281.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16034/ind_291.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16035/ind_30.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16037/ind_31.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16040/ind_321.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16039/ind_32.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16041/ind_341.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16042/ind_351.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16043/ind_361.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16048/ind_371.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16049/ind_381.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16050/ind_391.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16051/ind_401.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16052/ind_411.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16053/ind_421.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16057/ind_431.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16058/ind_44.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16063/ind_45.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16064/ind_46_21.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16071/ind_471.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16072/ind_481.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16073/ind_491.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16075/ind_501.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16076/ind_511.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16080/ind_52.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16081/ind_53.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16082/ind_54.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16083/ind_551.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16095/ind_56.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16096/ind_57.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16098/ind_58.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16099/ind_59.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16110/ind_060.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16111/ind_061.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16112/ind_62.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16117/ind_63..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16119/ind_64.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16126/ind_65.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16127/ind_066.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16128/ind_67.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16129/ind_068.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16137/ind_069.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16138/ind_70.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16139/ind_71.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16140/ind_72.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16152/ind_073.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16153/ind_074.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16154/ind_075.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16155/ind_076.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16156/ind_077.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16159/ind_078.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16161/ind_079.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16164/ind_080.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16165/ind_081.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16166/ind_082.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16178/ind_083.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16179/ind_084.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16180/ind_085.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16182/ind_086.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16188/ind_087.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16189/ind_088.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16193/ind_089.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16194/ind_090.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16196/ind_091.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16206/ind_092.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16208/ind_093.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16214/ind_094.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16215/ind_095.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16217/ind_096.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16218/ind_097.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16231/ind_098.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16232/ind_099.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16237/ind_100_v._devith.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16238/ind_101_devith.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16249/ind_102.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16250/ind103.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16251/ind_104.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16254/ind_105.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16255/ind_106.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16260/ind_107.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16262/ind_108.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16263/ind_109.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16269/ind_110.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16270/indi_111.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16271/indi_112_vereadora_ellen.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16279/indi_113_vereadora_ellen.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16280/indi_114_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16281/indi_115_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16282/indi_116_felicio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16205/moc_001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16225/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15982/po_001-26_exoneracao_rafael_weber.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15983/po_002-26_nomeacao_jessica.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15984/po_003-26_nomeacao_rafael_webber.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15985/po_004-26_exoneracao_marli.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16197/projeto_de_decreto_360.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15947/pl_45881.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15950/pl_4589.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15951/pl_4590.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15952/pl_4591.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15953/pl_4592.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15954/pl_4593.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15955/pl_4594.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15956/pl_4595.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15957/pl_4596.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15977/pl_45971.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15978/pl_45981.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15979/pl_4599_21.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15989/pl_46001.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15996/pl_46011.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15997/pl_46021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16023/pl_4603.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16030/pl_4604.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16036/pl_4605.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16055/pl_46061.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16070/pl_46071.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16077/pl_4608.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16091/pl_4609.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16093/pl_4610.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16094/pl_4611.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16106/pl_46121.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16107/pl_46131.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16108/pl_46141.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16109/pl_46151.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16132/pl_4616.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16134/pl_4617.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16135/pl_46181.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16136/pl_46191.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16157/pl_4620.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16158/pl_4621.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16162/pl_4622.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16163/pl_4623.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16176/pl_46241.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16177/pl_46251.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16191/pl_4626.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16192/pl_4627.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16195/pl_4628.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16209/pl_4629.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16210/pl_4630.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16216/pl_4631.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16219/pl_4632.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16221/pl_4633_v._ellen.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16234/pl_4634.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16253/pl_4635.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16257/pl_4636.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16258/pl_4637.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16259/pl_4638.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16261/p.l_4639.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16266/pl_4640.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16268/pl_4641.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16068/pl_de_resolucao_n_592.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16069/pl_de_resolucao_n_593.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16084/pl_de_resolucao_n_594.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15948/req_0011.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16010/req_04.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16019/req_031.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16032/req_041.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16054/req_05.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16097/req_006.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16113/req_007_11.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16118/req_008.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16130/req_009.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16187/req_0101.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16222/req_o11_sergio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16244/req_012.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16252/req_013.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16272/req_014.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16277/reque_015.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15980/resolucao_da_mesa_001-26_-_reajuste_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/15981/resolucao_da_mesa_002-26_-_regramento_carro.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16074/emenda_pl_4604.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16239/emenda_fernando.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2026/16273/emenda_n01_pll_4633.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="60.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1204,687 +3971,8382 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>69</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
         <v>73</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>74</v>
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="D23" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>74</v>
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>107</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>131</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>132</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>133</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>136</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>145</v>
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>123</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>124</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>126</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>127</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>129</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>130</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>132</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>135</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>136</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>138</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>141</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>142</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>144</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>145</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>147</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>148</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>150</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>151</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>153</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>154</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>155</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>157</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>158</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>160</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>161</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>164</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>166</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>167</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>169</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>170</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>172</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>173</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>175</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>176</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>178</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>179</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>181</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>182</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>184</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>185</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>187</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>188</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>190</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>191</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>193</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>194</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>196</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>197</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>199</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>200</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>202</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>203</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>205</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>206</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>208</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>209</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>211</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>212</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>214</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>215</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>217</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>218</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>220</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>221</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>223</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>224</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>226</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>227</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>229</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>230</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>233</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>236</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>238</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>239</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>241</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>242</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>244</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>245</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>247</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>248</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>250</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>251</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>253</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>254</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>256</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>257</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>259</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>260</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>262</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>263</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>265</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>266</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>268</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>269</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>272</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>274</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>275</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H88" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>277</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>278</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H89" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>280</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>281</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>283</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>284</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>286</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>287</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>289</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>290</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>292</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>293</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>295</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>296</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>298</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>299</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>301</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>302</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>304</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>305</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>307</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>308</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>310</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>311</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H100" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>314</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>315</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>317</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>318</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>320</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>321</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H103" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>324</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>325</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H104" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>328</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>329</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>331</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>332</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>334</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>335</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>337</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>338</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H108" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>340</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>341</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H109" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>344</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>345</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>347</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>348</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H111" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>350</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>351</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H112" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>353</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>354</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H113" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>356</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>357</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H114" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>359</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>360</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H115" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>362</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>363</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H116" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>365</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>366</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H117" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>368</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>369</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>371</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>372</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H119" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>374</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>375</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>377</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>378</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H121" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>380</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>381</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H122" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>383</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>384</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H123" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>386</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>387</v>
+      </c>
+      <c r="E124" t="s">
+        <v>388</v>
+      </c>
+      <c r="F124" t="s">
+        <v>389</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H124" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>392</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
         <v>17</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="D125" t="s">
+        <v>387</v>
+      </c>
+      <c r="E125" t="s">
+        <v>388</v>
+      </c>
+      <c r="F125" t="s">
+        <v>393</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H125" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>396</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>20</v>
+      </c>
+      <c r="D126" t="s">
+        <v>387</v>
+      </c>
+      <c r="E126" t="s">
+        <v>388</v>
+      </c>
+      <c r="F126" t="s">
+        <v>393</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H126" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>399</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>23</v>
+      </c>
+      <c r="D127" t="s">
+        <v>387</v>
+      </c>
+      <c r="E127" t="s">
+        <v>388</v>
+      </c>
+      <c r="F127" t="s">
+        <v>393</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H127" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>402</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>26</v>
+      </c>
+      <c r="D128" t="s">
+        <v>387</v>
+      </c>
+      <c r="E128" t="s">
+        <v>388</v>
+      </c>
+      <c r="F128" t="s">
+        <v>69</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H128" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>405</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>29</v>
+      </c>
+      <c r="D129" t="s">
+        <v>387</v>
+      </c>
+      <c r="E129" t="s">
+        <v>388</v>
+      </c>
+      <c r="F129" t="s">
+        <v>406</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H129" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>409</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>32</v>
+      </c>
+      <c r="D130" t="s">
+        <v>387</v>
+      </c>
+      <c r="E130" t="s">
+        <v>388</v>
+      </c>
+      <c r="F130" t="s">
+        <v>406</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H130" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>412</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>35</v>
+      </c>
+      <c r="D131" t="s">
+        <v>387</v>
+      </c>
+      <c r="E131" t="s">
+        <v>388</v>
+      </c>
+      <c r="F131" t="s">
+        <v>413</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H131" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>416</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132" t="s">
+        <v>387</v>
+      </c>
+      <c r="E132" t="s">
+        <v>388</v>
+      </c>
+      <c r="F132" t="s">
+        <v>413</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H132" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>419</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>41</v>
+      </c>
+      <c r="D133" t="s">
+        <v>387</v>
+      </c>
+      <c r="E133" t="s">
+        <v>388</v>
+      </c>
+      <c r="F133" t="s">
+        <v>413</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H133" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>422</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>44</v>
+      </c>
+      <c r="D134" t="s">
+        <v>387</v>
+      </c>
+      <c r="E134" t="s">
+        <v>388</v>
+      </c>
+      <c r="F134" t="s">
+        <v>413</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H134" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>425</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135" t="s">
+        <v>387</v>
+      </c>
+      <c r="E135" t="s">
+        <v>388</v>
+      </c>
+      <c r="F135" t="s">
+        <v>413</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H135" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>428</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>50</v>
+      </c>
+      <c r="D136" t="s">
+        <v>387</v>
+      </c>
+      <c r="E136" t="s">
+        <v>388</v>
+      </c>
+      <c r="F136" t="s">
+        <v>429</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H136" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>432</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>53</v>
+      </c>
+      <c r="D137" t="s">
+        <v>387</v>
+      </c>
+      <c r="E137" t="s">
+        <v>388</v>
+      </c>
+      <c r="F137" t="s">
+        <v>69</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H137" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>435</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>56</v>
+      </c>
+      <c r="D138" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" t="s">
+        <v>389</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H138" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>438</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>59</v>
+      </c>
+      <c r="D139" t="s">
+        <v>387</v>
+      </c>
+      <c r="E139" t="s">
+        <v>388</v>
+      </c>
+      <c r="F139" t="s">
+        <v>413</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H139" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>441</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>62</v>
+      </c>
+      <c r="D140" t="s">
+        <v>387</v>
+      </c>
+      <c r="E140" t="s">
+        <v>388</v>
+      </c>
+      <c r="F140" t="s">
+        <v>413</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H140" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>444</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>65</v>
+      </c>
+      <c r="D141" t="s">
+        <v>387</v>
+      </c>
+      <c r="E141" t="s">
+        <v>388</v>
+      </c>
+      <c r="F141" t="s">
+        <v>413</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H141" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>447</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>68</v>
+      </c>
+      <c r="D142" t="s">
+        <v>387</v>
+      </c>
+      <c r="E142" t="s">
+        <v>388</v>
+      </c>
+      <c r="F142" t="s">
+        <v>448</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H142" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>451</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>72</v>
+      </c>
+      <c r="D143" t="s">
+        <v>387</v>
+      </c>
+      <c r="E143" t="s">
+        <v>388</v>
+      </c>
+      <c r="F143" t="s">
+        <v>69</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H143" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>454</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>76</v>
+      </c>
+      <c r="D144" t="s">
+        <v>387</v>
+      </c>
+      <c r="E144" t="s">
+        <v>388</v>
+      </c>
+      <c r="F144" t="s">
+        <v>448</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H144" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>457</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>79</v>
+      </c>
+      <c r="D145" t="s">
+        <v>387</v>
+      </c>
+      <c r="E145" t="s">
+        <v>388</v>
+      </c>
+      <c r="F145" t="s">
+        <v>448</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H145" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>460</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>82</v>
+      </c>
+      <c r="D146" t="s">
+        <v>387</v>
+      </c>
+      <c r="E146" t="s">
+        <v>388</v>
+      </c>
+      <c r="F146" t="s">
+        <v>448</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H146" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>463</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>85</v>
+      </c>
+      <c r="D147" t="s">
+        <v>387</v>
+      </c>
+      <c r="E147" t="s">
+        <v>388</v>
+      </c>
+      <c r="F147" t="s">
+        <v>448</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H147" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>466</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>88</v>
+      </c>
+      <c r="D148" t="s">
+        <v>387</v>
+      </c>
+      <c r="E148" t="s">
+        <v>388</v>
+      </c>
+      <c r="F148" t="s">
+        <v>448</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H148" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>469</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>91</v>
+      </c>
+      <c r="D149" t="s">
+        <v>387</v>
+      </c>
+      <c r="E149" t="s">
+        <v>388</v>
+      </c>
+      <c r="F149" t="s">
+        <v>470</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H149" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>473</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>94</v>
+      </c>
+      <c r="D150" t="s">
+        <v>387</v>
+      </c>
+      <c r="E150" t="s">
+        <v>388</v>
+      </c>
+      <c r="F150" t="s">
+        <v>429</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H150" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>476</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>97</v>
+      </c>
+      <c r="D151" t="s">
+        <v>387</v>
+      </c>
+      <c r="E151" t="s">
+        <v>388</v>
+      </c>
+      <c r="F151" t="s">
+        <v>429</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H151" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>479</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>100</v>
+      </c>
+      <c r="D152" t="s">
+        <v>387</v>
+      </c>
+      <c r="E152" t="s">
+        <v>388</v>
+      </c>
+      <c r="F152" t="s">
+        <v>389</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H152" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>482</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>103</v>
+      </c>
+      <c r="D153" t="s">
+        <v>387</v>
+      </c>
+      <c r="E153" t="s">
+        <v>388</v>
+      </c>
+      <c r="F153" t="s">
+        <v>389</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H153" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>485</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>106</v>
+      </c>
+      <c r="D154" t="s">
+        <v>387</v>
+      </c>
+      <c r="E154" t="s">
+        <v>388</v>
+      </c>
+      <c r="F154" t="s">
+        <v>69</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H154" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>488</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>109</v>
+      </c>
+      <c r="D155" t="s">
+        <v>387</v>
+      </c>
+      <c r="E155" t="s">
+        <v>388</v>
+      </c>
+      <c r="F155" t="s">
+        <v>73</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H155" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>491</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>112</v>
+      </c>
+      <c r="D156" t="s">
+        <v>387</v>
+      </c>
+      <c r="E156" t="s">
+        <v>388</v>
+      </c>
+      <c r="F156" t="s">
+        <v>492</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H156" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>495</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>115</v>
+      </c>
+      <c r="D157" t="s">
+        <v>387</v>
+      </c>
+      <c r="E157" t="s">
+        <v>388</v>
+      </c>
+      <c r="F157" t="s">
+        <v>448</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H157" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>498</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>118</v>
+      </c>
+      <c r="D158" t="s">
+        <v>387</v>
+      </c>
+      <c r="E158" t="s">
+        <v>388</v>
+      </c>
+      <c r="F158" t="s">
+        <v>448</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H158" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>501</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>121</v>
+      </c>
+      <c r="D159" t="s">
+        <v>387</v>
+      </c>
+      <c r="E159" t="s">
+        <v>388</v>
+      </c>
+      <c r="F159" t="s">
+        <v>448</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H159" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>504</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>124</v>
+      </c>
+      <c r="D160" t="s">
+        <v>387</v>
+      </c>
+      <c r="E160" t="s">
+        <v>388</v>
+      </c>
+      <c r="F160" t="s">
+        <v>505</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H160" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>508</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>127</v>
+      </c>
+      <c r="D161" t="s">
+        <v>387</v>
+      </c>
+      <c r="E161" t="s">
+        <v>388</v>
+      </c>
+      <c r="F161" t="s">
+        <v>429</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H161" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>511</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>130</v>
+      </c>
+      <c r="D162" t="s">
+        <v>387</v>
+      </c>
+      <c r="E162" t="s">
+        <v>388</v>
+      </c>
+      <c r="F162" t="s">
+        <v>429</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H162" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>514</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>133</v>
+      </c>
+      <c r="D163" t="s">
+        <v>387</v>
+      </c>
+      <c r="E163" t="s">
+        <v>388</v>
+      </c>
+      <c r="F163" t="s">
+        <v>429</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H163" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>517</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>136</v>
+      </c>
+      <c r="D164" t="s">
+        <v>387</v>
+      </c>
+      <c r="E164" t="s">
+        <v>388</v>
+      </c>
+      <c r="F164" t="s">
+        <v>429</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H164" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>520</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>139</v>
+      </c>
+      <c r="D165" t="s">
+        <v>387</v>
+      </c>
+      <c r="E165" t="s">
+        <v>388</v>
+      </c>
+      <c r="F165" t="s">
+        <v>429</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H165" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>523</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>142</v>
+      </c>
+      <c r="D166" t="s">
+        <v>387</v>
+      </c>
+      <c r="E166" t="s">
+        <v>388</v>
+      </c>
+      <c r="F166" t="s">
+        <v>448</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H166" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>526</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
         <v>145</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...3 lines deleted...]
-        <v>150</v>
+      <c r="D167" t="s">
+        <v>387</v>
+      </c>
+      <c r="E167" t="s">
+        <v>388</v>
+      </c>
+      <c r="F167" t="s">
+        <v>389</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H167" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>529</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>148</v>
+      </c>
+      <c r="D168" t="s">
+        <v>387</v>
+      </c>
+      <c r="E168" t="s">
+        <v>388</v>
+      </c>
+      <c r="F168" t="s">
+        <v>413</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H168" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>532</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>151</v>
+      </c>
+      <c r="D169" t="s">
+        <v>387</v>
+      </c>
+      <c r="E169" t="s">
+        <v>388</v>
+      </c>
+      <c r="F169" t="s">
+        <v>389</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H169" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>535</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>154</v>
+      </c>
+      <c r="D170" t="s">
+        <v>387</v>
+      </c>
+      <c r="E170" t="s">
+        <v>388</v>
+      </c>
+      <c r="F170" t="s">
+        <v>448</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H170" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>538</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>158</v>
+      </c>
+      <c r="D171" t="s">
+        <v>387</v>
+      </c>
+      <c r="E171" t="s">
+        <v>388</v>
+      </c>
+      <c r="F171" t="s">
+        <v>448</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H171" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>541</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>161</v>
+      </c>
+      <c r="D172" t="s">
+        <v>387</v>
+      </c>
+      <c r="E172" t="s">
+        <v>388</v>
+      </c>
+      <c r="F172" t="s">
+        <v>448</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H172" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>544</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>164</v>
+      </c>
+      <c r="D173" t="s">
+        <v>387</v>
+      </c>
+      <c r="E173" t="s">
+        <v>388</v>
+      </c>
+      <c r="F173" t="s">
+        <v>389</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H173" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>547</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>167</v>
+      </c>
+      <c r="D174" t="s">
+        <v>387</v>
+      </c>
+      <c r="E174" t="s">
+        <v>388</v>
+      </c>
+      <c r="F174" t="s">
+        <v>389</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H174" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>550</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>170</v>
+      </c>
+      <c r="D175" t="s">
+        <v>387</v>
+      </c>
+      <c r="E175" t="s">
+        <v>388</v>
+      </c>
+      <c r="F175" t="s">
+        <v>448</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H175" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>553</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>173</v>
+      </c>
+      <c r="D176" t="s">
+        <v>387</v>
+      </c>
+      <c r="E176" t="s">
+        <v>388</v>
+      </c>
+      <c r="F176" t="s">
+        <v>448</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H176" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>556</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>176</v>
+      </c>
+      <c r="D177" t="s">
+        <v>387</v>
+      </c>
+      <c r="E177" t="s">
+        <v>388</v>
+      </c>
+      <c r="F177" t="s">
+        <v>448</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H177" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>559</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>179</v>
+      </c>
+      <c r="D178" t="s">
+        <v>387</v>
+      </c>
+      <c r="E178" t="s">
+        <v>388</v>
+      </c>
+      <c r="F178" t="s">
+        <v>470</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H178" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>562</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>182</v>
+      </c>
+      <c r="D179" t="s">
+        <v>387</v>
+      </c>
+      <c r="E179" t="s">
+        <v>388</v>
+      </c>
+      <c r="F179" t="s">
+        <v>448</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H179" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>565</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>185</v>
+      </c>
+      <c r="D180" t="s">
+        <v>387</v>
+      </c>
+      <c r="E180" t="s">
+        <v>388</v>
+      </c>
+      <c r="F180" t="s">
+        <v>448</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H180" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>568</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>188</v>
+      </c>
+      <c r="D181" t="s">
+        <v>387</v>
+      </c>
+      <c r="E181" t="s">
+        <v>388</v>
+      </c>
+      <c r="F181" t="s">
+        <v>413</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H181" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>571</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>191</v>
+      </c>
+      <c r="D182" t="s">
+        <v>387</v>
+      </c>
+      <c r="E182" t="s">
+        <v>388</v>
+      </c>
+      <c r="F182" t="s">
+        <v>389</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H182" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>574</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>194</v>
+      </c>
+      <c r="D183" t="s">
+        <v>387</v>
+      </c>
+      <c r="E183" t="s">
+        <v>388</v>
+      </c>
+      <c r="F183" t="s">
+        <v>393</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H183" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>577</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>197</v>
+      </c>
+      <c r="D184" t="s">
+        <v>387</v>
+      </c>
+      <c r="E184" t="s">
+        <v>388</v>
+      </c>
+      <c r="F184" t="s">
+        <v>393</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H184" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>580</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>200</v>
+      </c>
+      <c r="D185" t="s">
+        <v>387</v>
+      </c>
+      <c r="E185" t="s">
+        <v>388</v>
+      </c>
+      <c r="F185" t="s">
+        <v>470</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H185" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>583</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>203</v>
+      </c>
+      <c r="D186" t="s">
+        <v>387</v>
+      </c>
+      <c r="E186" t="s">
+        <v>388</v>
+      </c>
+      <c r="F186" t="s">
+        <v>429</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H186" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>586</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>206</v>
+      </c>
+      <c r="D187" t="s">
+        <v>387</v>
+      </c>
+      <c r="E187" t="s">
+        <v>388</v>
+      </c>
+      <c r="F187" t="s">
+        <v>448</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H187" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>589</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>209</v>
+      </c>
+      <c r="D188" t="s">
+        <v>387</v>
+      </c>
+      <c r="E188" t="s">
+        <v>388</v>
+      </c>
+      <c r="F188" t="s">
+        <v>389</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H188" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>592</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>212</v>
+      </c>
+      <c r="D189" t="s">
+        <v>387</v>
+      </c>
+      <c r="E189" t="s">
+        <v>388</v>
+      </c>
+      <c r="F189" t="s">
+        <v>406</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H189" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>595</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>215</v>
+      </c>
+      <c r="D190" t="s">
+        <v>387</v>
+      </c>
+      <c r="E190" t="s">
+        <v>388</v>
+      </c>
+      <c r="F190" t="s">
+        <v>406</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H190" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>598</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>218</v>
+      </c>
+      <c r="D191" t="s">
+        <v>387</v>
+      </c>
+      <c r="E191" t="s">
+        <v>388</v>
+      </c>
+      <c r="F191" t="s">
+        <v>406</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H191" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>601</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>221</v>
+      </c>
+      <c r="D192" t="s">
+        <v>387</v>
+      </c>
+      <c r="E192" t="s">
+        <v>388</v>
+      </c>
+      <c r="F192" t="s">
+        <v>406</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H192" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>604</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>224</v>
+      </c>
+      <c r="D193" t="s">
+        <v>387</v>
+      </c>
+      <c r="E193" t="s">
+        <v>388</v>
+      </c>
+      <c r="F193" t="s">
+        <v>448</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H193" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>607</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>227</v>
+      </c>
+      <c r="D194" t="s">
+        <v>387</v>
+      </c>
+      <c r="E194" t="s">
+        <v>388</v>
+      </c>
+      <c r="F194" t="s">
+        <v>448</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H194" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>610</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>230</v>
+      </c>
+      <c r="D195" t="s">
+        <v>387</v>
+      </c>
+      <c r="E195" t="s">
+        <v>388</v>
+      </c>
+      <c r="F195" t="s">
+        <v>448</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H195" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>613</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>233</v>
+      </c>
+      <c r="D196" t="s">
+        <v>387</v>
+      </c>
+      <c r="E196" t="s">
+        <v>388</v>
+      </c>
+      <c r="F196" t="s">
+        <v>492</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H196" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>616</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>236</v>
+      </c>
+      <c r="D197" t="s">
+        <v>387</v>
+      </c>
+      <c r="E197" t="s">
+        <v>388</v>
+      </c>
+      <c r="F197" t="s">
+        <v>413</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H197" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>619</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>239</v>
+      </c>
+      <c r="D198" t="s">
+        <v>387</v>
+      </c>
+      <c r="E198" t="s">
+        <v>388</v>
+      </c>
+      <c r="F198" t="s">
+        <v>413</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H198" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>622</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>242</v>
+      </c>
+      <c r="D199" t="s">
+        <v>387</v>
+      </c>
+      <c r="E199" t="s">
+        <v>388</v>
+      </c>
+      <c r="F199" t="s">
+        <v>623</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H199" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>626</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>245</v>
+      </c>
+      <c r="D200" t="s">
+        <v>387</v>
+      </c>
+      <c r="E200" t="s">
+        <v>388</v>
+      </c>
+      <c r="F200" t="s">
+        <v>389</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H200" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>629</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>248</v>
+      </c>
+      <c r="D201" t="s">
+        <v>387</v>
+      </c>
+      <c r="E201" t="s">
+        <v>388</v>
+      </c>
+      <c r="F201" t="s">
+        <v>389</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H201" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>632</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>251</v>
+      </c>
+      <c r="D202" t="s">
+        <v>387</v>
+      </c>
+      <c r="E202" t="s">
+        <v>388</v>
+      </c>
+      <c r="F202" t="s">
+        <v>389</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H202" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>635</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>254</v>
+      </c>
+      <c r="D203" t="s">
+        <v>387</v>
+      </c>
+      <c r="E203" t="s">
+        <v>388</v>
+      </c>
+      <c r="F203" t="s">
+        <v>393</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H203" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>638</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>257</v>
+      </c>
+      <c r="D204" t="s">
+        <v>387</v>
+      </c>
+      <c r="E204" t="s">
+        <v>388</v>
+      </c>
+      <c r="F204" t="s">
+        <v>393</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H204" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>641</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>260</v>
+      </c>
+      <c r="D205" t="s">
+        <v>387</v>
+      </c>
+      <c r="E205" t="s">
+        <v>388</v>
+      </c>
+      <c r="F205" t="s">
+        <v>393</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H205" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>644</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>263</v>
+      </c>
+      <c r="D206" t="s">
+        <v>387</v>
+      </c>
+      <c r="E206" t="s">
+        <v>388</v>
+      </c>
+      <c r="F206" t="s">
+        <v>429</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H206" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>647</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>266</v>
+      </c>
+      <c r="D207" t="s">
+        <v>387</v>
+      </c>
+      <c r="E207" t="s">
+        <v>388</v>
+      </c>
+      <c r="F207" t="s">
+        <v>448</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H207" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>649</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>269</v>
+      </c>
+      <c r="D208" t="s">
+        <v>387</v>
+      </c>
+      <c r="E208" t="s">
+        <v>388</v>
+      </c>
+      <c r="F208" t="s">
+        <v>448</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H208" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>652</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>272</v>
+      </c>
+      <c r="D209" t="s">
+        <v>387</v>
+      </c>
+      <c r="E209" t="s">
+        <v>388</v>
+      </c>
+      <c r="F209" t="s">
+        <v>69</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H209" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>655</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>275</v>
+      </c>
+      <c r="D210" t="s">
+        <v>387</v>
+      </c>
+      <c r="E210" t="s">
+        <v>388</v>
+      </c>
+      <c r="F210" t="s">
+        <v>470</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H210" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>658</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>278</v>
+      </c>
+      <c r="D211" t="s">
+        <v>387</v>
+      </c>
+      <c r="E211" t="s">
+        <v>388</v>
+      </c>
+      <c r="F211" t="s">
+        <v>470</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H211" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>661</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>281</v>
+      </c>
+      <c r="D212" t="s">
+        <v>387</v>
+      </c>
+      <c r="E212" t="s">
+        <v>388</v>
+      </c>
+      <c r="F212" t="s">
+        <v>448</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H212" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>664</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>284</v>
+      </c>
+      <c r="D213" t="s">
+        <v>387</v>
+      </c>
+      <c r="E213" t="s">
+        <v>388</v>
+      </c>
+      <c r="F213" t="s">
+        <v>448</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H213" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>667</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>287</v>
+      </c>
+      <c r="D214" t="s">
+        <v>387</v>
+      </c>
+      <c r="E214" t="s">
+        <v>388</v>
+      </c>
+      <c r="F214" t="s">
+        <v>668</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H214" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>671</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>290</v>
+      </c>
+      <c r="D215" t="s">
+        <v>387</v>
+      </c>
+      <c r="E215" t="s">
+        <v>388</v>
+      </c>
+      <c r="F215" t="s">
+        <v>429</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H215" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>674</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>293</v>
+      </c>
+      <c r="D216" t="s">
+        <v>387</v>
+      </c>
+      <c r="E216" t="s">
+        <v>388</v>
+      </c>
+      <c r="F216" t="s">
+        <v>429</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H216" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>677</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>296</v>
+      </c>
+      <c r="D217" t="s">
+        <v>387</v>
+      </c>
+      <c r="E217" t="s">
+        <v>388</v>
+      </c>
+      <c r="F217" t="s">
+        <v>448</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H217" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>680</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>299</v>
+      </c>
+      <c r="D218" t="s">
+        <v>387</v>
+      </c>
+      <c r="E218" t="s">
+        <v>388</v>
+      </c>
+      <c r="F218" t="s">
+        <v>389</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H218" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>683</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>302</v>
+      </c>
+      <c r="D219" t="s">
+        <v>387</v>
+      </c>
+      <c r="E219" t="s">
+        <v>388</v>
+      </c>
+      <c r="F219" t="s">
+        <v>406</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H219" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>686</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>305</v>
+      </c>
+      <c r="D220" t="s">
+        <v>387</v>
+      </c>
+      <c r="E220" t="s">
+        <v>388</v>
+      </c>
+      <c r="F220" t="s">
+        <v>406</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H220" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>689</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>308</v>
+      </c>
+      <c r="D221" t="s">
+        <v>387</v>
+      </c>
+      <c r="E221" t="s">
+        <v>388</v>
+      </c>
+      <c r="F221" t="s">
+        <v>448</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H221" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>692</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>311</v>
+      </c>
+      <c r="D222" t="s">
+        <v>387</v>
+      </c>
+      <c r="E222" t="s">
+        <v>388</v>
+      </c>
+      <c r="F222" t="s">
+        <v>448</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H222" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>695</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>315</v>
+      </c>
+      <c r="D223" t="s">
+        <v>387</v>
+      </c>
+      <c r="E223" t="s">
+        <v>388</v>
+      </c>
+      <c r="F223" t="s">
+        <v>389</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H223" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>698</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>318</v>
+      </c>
+      <c r="D224" t="s">
+        <v>387</v>
+      </c>
+      <c r="E224" t="s">
+        <v>388</v>
+      </c>
+      <c r="F224" t="s">
+        <v>389</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H224" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>701</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>321</v>
+      </c>
+      <c r="D225" t="s">
+        <v>387</v>
+      </c>
+      <c r="E225" t="s">
+        <v>388</v>
+      </c>
+      <c r="F225" t="s">
+        <v>393</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H225" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>704</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>325</v>
+      </c>
+      <c r="D226" t="s">
+        <v>387</v>
+      </c>
+      <c r="E226" t="s">
+        <v>388</v>
+      </c>
+      <c r="F226" t="s">
+        <v>393</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H226" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>707</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>329</v>
+      </c>
+      <c r="D227" t="s">
+        <v>387</v>
+      </c>
+      <c r="E227" t="s">
+        <v>388</v>
+      </c>
+      <c r="F227" t="s">
+        <v>393</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H227" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>710</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>332</v>
+      </c>
+      <c r="D228" t="s">
+        <v>387</v>
+      </c>
+      <c r="E228" t="s">
+        <v>388</v>
+      </c>
+      <c r="F228" t="s">
+        <v>413</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H228" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>713</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>335</v>
+      </c>
+      <c r="D229" t="s">
+        <v>387</v>
+      </c>
+      <c r="E229" t="s">
+        <v>388</v>
+      </c>
+      <c r="F229" t="s">
+        <v>413</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H229" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>716</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>338</v>
+      </c>
+      <c r="D230" t="s">
+        <v>387</v>
+      </c>
+      <c r="E230" t="s">
+        <v>388</v>
+      </c>
+      <c r="F230" t="s">
+        <v>505</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H230" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>719</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>341</v>
+      </c>
+      <c r="D231" t="s">
+        <v>387</v>
+      </c>
+      <c r="E231" t="s">
+        <v>388</v>
+      </c>
+      <c r="F231" t="s">
+        <v>668</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H231" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>722</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>345</v>
+      </c>
+      <c r="D232" t="s">
+        <v>387</v>
+      </c>
+      <c r="E232" t="s">
+        <v>388</v>
+      </c>
+      <c r="F232" t="s">
+        <v>668</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H232" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>725</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>348</v>
+      </c>
+      <c r="D233" t="s">
+        <v>387</v>
+      </c>
+      <c r="E233" t="s">
+        <v>388</v>
+      </c>
+      <c r="F233" t="s">
+        <v>448</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H233" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>728</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>351</v>
+      </c>
+      <c r="D234" t="s">
+        <v>387</v>
+      </c>
+      <c r="E234" t="s">
+        <v>388</v>
+      </c>
+      <c r="F234" t="s">
+        <v>448</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H234" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>731</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>354</v>
+      </c>
+      <c r="D235" t="s">
+        <v>387</v>
+      </c>
+      <c r="E235" t="s">
+        <v>388</v>
+      </c>
+      <c r="F235" t="s">
+        <v>429</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H235" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>734</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>357</v>
+      </c>
+      <c r="D236" t="s">
+        <v>387</v>
+      </c>
+      <c r="E236" t="s">
+        <v>388</v>
+      </c>
+      <c r="F236" t="s">
+        <v>429</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H236" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>737</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>360</v>
+      </c>
+      <c r="D237" t="s">
+        <v>387</v>
+      </c>
+      <c r="E237" t="s">
+        <v>388</v>
+      </c>
+      <c r="F237" t="s">
+        <v>393</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H237" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>740</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>363</v>
+      </c>
+      <c r="D238" t="s">
+        <v>387</v>
+      </c>
+      <c r="E238" t="s">
+        <v>388</v>
+      </c>
+      <c r="F238" t="s">
+        <v>393</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H238" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>743</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>366</v>
+      </c>
+      <c r="D239" t="s">
+        <v>387</v>
+      </c>
+      <c r="E239" t="s">
+        <v>388</v>
+      </c>
+      <c r="F239" t="s">
+        <v>406</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H239" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>746</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" t="s">
+        <v>747</v>
+      </c>
+      <c r="E240" t="s">
+        <v>748</v>
+      </c>
+      <c r="F240" t="s">
+        <v>413</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H240" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>751</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>17</v>
+      </c>
+      <c r="D241" t="s">
+        <v>747</v>
+      </c>
+      <c r="E241" t="s">
+        <v>748</v>
+      </c>
+      <c r="F241" t="s">
+        <v>505</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H241" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>754</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>10</v>
+      </c>
+      <c r="D242" t="s">
+        <v>755</v>
+      </c>
+      <c r="E242" t="s">
+        <v>756</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H242" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>759</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>17</v>
+      </c>
+      <c r="D243" t="s">
+        <v>755</v>
+      </c>
+      <c r="E243" t="s">
+        <v>756</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H243" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>762</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>20</v>
+      </c>
+      <c r="D244" t="s">
+        <v>755</v>
+      </c>
+      <c r="E244" t="s">
+        <v>756</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H244" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>765</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>23</v>
+      </c>
+      <c r="D245" t="s">
+        <v>755</v>
+      </c>
+      <c r="E245" t="s">
+        <v>756</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H245" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>768</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>769</v>
+      </c>
+      <c r="D246" t="s">
+        <v>770</v>
+      </c>
+      <c r="E246" t="s">
+        <v>771</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H246" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>774</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>775</v>
+      </c>
+      <c r="D247" t="s">
+        <v>776</v>
+      </c>
+      <c r="E247" t="s">
+        <v>777</v>
+      </c>
+      <c r="F247" t="s">
+        <v>389</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H247" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>780</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>781</v>
+      </c>
+      <c r="D248" t="s">
+        <v>776</v>
+      </c>
+      <c r="E248" t="s">
+        <v>777</v>
+      </c>
+      <c r="F248" t="s">
+        <v>782</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H248" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>785</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>786</v>
+      </c>
+      <c r="D249" t="s">
+        <v>776</v>
+      </c>
+      <c r="E249" t="s">
+        <v>777</v>
+      </c>
+      <c r="F249" t="s">
+        <v>782</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H249" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>789</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>790</v>
+      </c>
+      <c r="D250" t="s">
+        <v>776</v>
+      </c>
+      <c r="E250" t="s">
+        <v>777</v>
+      </c>
+      <c r="F250" t="s">
+        <v>782</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H250" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>793</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>794</v>
+      </c>
+      <c r="D251" t="s">
+        <v>776</v>
+      </c>
+      <c r="E251" t="s">
+        <v>777</v>
+      </c>
+      <c r="F251" t="s">
+        <v>782</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H251" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>797</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>798</v>
+      </c>
+      <c r="D252" t="s">
+        <v>776</v>
+      </c>
+      <c r="E252" t="s">
+        <v>777</v>
+      </c>
+      <c r="F252" t="s">
+        <v>782</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H252" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>801</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>802</v>
+      </c>
+      <c r="D253" t="s">
+        <v>776</v>
+      </c>
+      <c r="E253" t="s">
+        <v>777</v>
+      </c>
+      <c r="F253" t="s">
+        <v>782</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H253" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>805</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>806</v>
+      </c>
+      <c r="D254" t="s">
+        <v>776</v>
+      </c>
+      <c r="E254" t="s">
+        <v>777</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H254" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>809</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>810</v>
+      </c>
+      <c r="D255" t="s">
+        <v>776</v>
+      </c>
+      <c r="E255" t="s">
+        <v>777</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H255" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>813</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>814</v>
+      </c>
+      <c r="D256" t="s">
+        <v>776</v>
+      </c>
+      <c r="E256" t="s">
+        <v>777</v>
+      </c>
+      <c r="F256" t="s">
+        <v>782</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H256" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>817</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>818</v>
+      </c>
+      <c r="D257" t="s">
+        <v>776</v>
+      </c>
+      <c r="E257" t="s">
+        <v>777</v>
+      </c>
+      <c r="F257" t="s">
+        <v>782</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H257" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>821</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>822</v>
+      </c>
+      <c r="D258" t="s">
+        <v>776</v>
+      </c>
+      <c r="E258" t="s">
+        <v>777</v>
+      </c>
+      <c r="F258" t="s">
+        <v>782</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H258" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>825</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>826</v>
+      </c>
+      <c r="D259" t="s">
+        <v>776</v>
+      </c>
+      <c r="E259" t="s">
+        <v>777</v>
+      </c>
+      <c r="F259" t="s">
+        <v>782</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H259" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>829</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>830</v>
+      </c>
+      <c r="D260" t="s">
+        <v>776</v>
+      </c>
+      <c r="E260" t="s">
+        <v>777</v>
+      </c>
+      <c r="F260" t="s">
+        <v>782</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H260" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>833</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>834</v>
+      </c>
+      <c r="D261" t="s">
+        <v>776</v>
+      </c>
+      <c r="E261" t="s">
+        <v>777</v>
+      </c>
+      <c r="F261" t="s">
+        <v>782</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H261" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>837</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>838</v>
+      </c>
+      <c r="D262" t="s">
+        <v>776</v>
+      </c>
+      <c r="E262" t="s">
+        <v>777</v>
+      </c>
+      <c r="F262" t="s">
+        <v>782</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H262" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>841</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>842</v>
+      </c>
+      <c r="D263" t="s">
+        <v>776</v>
+      </c>
+      <c r="E263" t="s">
+        <v>777</v>
+      </c>
+      <c r="F263" t="s">
+        <v>429</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H263" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>845</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>846</v>
+      </c>
+      <c r="D264" t="s">
+        <v>776</v>
+      </c>
+      <c r="E264" t="s">
+        <v>777</v>
+      </c>
+      <c r="F264" t="s">
+        <v>782</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H264" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>849</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>850</v>
+      </c>
+      <c r="D265" t="s">
+        <v>776</v>
+      </c>
+      <c r="E265" t="s">
+        <v>777</v>
+      </c>
+      <c r="F265" t="s">
+        <v>782</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H265" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>853</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>854</v>
+      </c>
+      <c r="D266" t="s">
+        <v>776</v>
+      </c>
+      <c r="E266" t="s">
+        <v>777</v>
+      </c>
+      <c r="F266" t="s">
+        <v>782</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H266" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>857</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>858</v>
+      </c>
+      <c r="D267" t="s">
+        <v>776</v>
+      </c>
+      <c r="E267" t="s">
+        <v>777</v>
+      </c>
+      <c r="F267" t="s">
+        <v>782</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H267" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>861</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>862</v>
+      </c>
+      <c r="D268" t="s">
+        <v>776</v>
+      </c>
+      <c r="E268" t="s">
+        <v>777</v>
+      </c>
+      <c r="F268" t="s">
+        <v>782</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H268" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>865</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>866</v>
+      </c>
+      <c r="D269" t="s">
+        <v>776</v>
+      </c>
+      <c r="E269" t="s">
+        <v>777</v>
+      </c>
+      <c r="F269" t="s">
+        <v>782</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H269" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>869</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>870</v>
+      </c>
+      <c r="D270" t="s">
+        <v>776</v>
+      </c>
+      <c r="E270" t="s">
+        <v>777</v>
+      </c>
+      <c r="F270" t="s">
+        <v>782</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H270" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>873</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>874</v>
+      </c>
+      <c r="D271" t="s">
+        <v>776</v>
+      </c>
+      <c r="E271" t="s">
+        <v>777</v>
+      </c>
+      <c r="F271" t="s">
+        <v>782</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H271" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>877</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>878</v>
+      </c>
+      <c r="D272" t="s">
+        <v>776</v>
+      </c>
+      <c r="E272" t="s">
+        <v>777</v>
+      </c>
+      <c r="F272" t="s">
+        <v>782</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H272" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>881</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>882</v>
+      </c>
+      <c r="D273" t="s">
+        <v>776</v>
+      </c>
+      <c r="E273" t="s">
+        <v>777</v>
+      </c>
+      <c r="F273" t="s">
+        <v>782</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H273" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>885</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>886</v>
+      </c>
+      <c r="D274" t="s">
+        <v>776</v>
+      </c>
+      <c r="E274" t="s">
+        <v>777</v>
+      </c>
+      <c r="F274" t="s">
+        <v>389</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H274" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>889</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>890</v>
+      </c>
+      <c r="D275" t="s">
+        <v>776</v>
+      </c>
+      <c r="E275" t="s">
+        <v>777</v>
+      </c>
+      <c r="F275" t="s">
+        <v>782</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H275" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>893</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>894</v>
+      </c>
+      <c r="D276" t="s">
+        <v>776</v>
+      </c>
+      <c r="E276" t="s">
+        <v>777</v>
+      </c>
+      <c r="F276" t="s">
+        <v>470</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H276" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>897</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>898</v>
+      </c>
+      <c r="D277" t="s">
+        <v>776</v>
+      </c>
+      <c r="E277" t="s">
+        <v>777</v>
+      </c>
+      <c r="F277" t="s">
+        <v>782</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H277" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>901</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>902</v>
+      </c>
+      <c r="D278" t="s">
+        <v>776</v>
+      </c>
+      <c r="E278" t="s">
+        <v>777</v>
+      </c>
+      <c r="F278" t="s">
+        <v>782</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H278" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>905</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>906</v>
+      </c>
+      <c r="D279" t="s">
+        <v>776</v>
+      </c>
+      <c r="E279" t="s">
+        <v>777</v>
+      </c>
+      <c r="F279" t="s">
+        <v>782</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H279" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>909</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>910</v>
+      </c>
+      <c r="D280" t="s">
+        <v>776</v>
+      </c>
+      <c r="E280" t="s">
+        <v>777</v>
+      </c>
+      <c r="F280" t="s">
+        <v>782</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H280" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>913</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>914</v>
+      </c>
+      <c r="D281" t="s">
+        <v>776</v>
+      </c>
+      <c r="E281" t="s">
+        <v>777</v>
+      </c>
+      <c r="F281" t="s">
+        <v>782</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H281" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>917</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>918</v>
+      </c>
+      <c r="D282" t="s">
+        <v>776</v>
+      </c>
+      <c r="E282" t="s">
+        <v>777</v>
+      </c>
+      <c r="F282" t="s">
+        <v>782</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H282" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>921</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>922</v>
+      </c>
+      <c r="D283" t="s">
+        <v>776</v>
+      </c>
+      <c r="E283" t="s">
+        <v>777</v>
+      </c>
+      <c r="F283" t="s">
+        <v>782</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H283" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>924</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>925</v>
+      </c>
+      <c r="D284" t="s">
+        <v>776</v>
+      </c>
+      <c r="E284" t="s">
+        <v>777</v>
+      </c>
+      <c r="F284" t="s">
+        <v>782</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H284" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>928</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>929</v>
+      </c>
+      <c r="D285" t="s">
+        <v>776</v>
+      </c>
+      <c r="E285" t="s">
+        <v>777</v>
+      </c>
+      <c r="F285" t="s">
+        <v>448</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H285" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>932</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>933</v>
+      </c>
+      <c r="D286" t="s">
+        <v>776</v>
+      </c>
+      <c r="E286" t="s">
+        <v>777</v>
+      </c>
+      <c r="F286" t="s">
+        <v>782</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H286" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>936</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>937</v>
+      </c>
+      <c r="D287" t="s">
+        <v>776</v>
+      </c>
+      <c r="E287" t="s">
+        <v>777</v>
+      </c>
+      <c r="F287" t="s">
+        <v>782</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H287" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>940</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>941</v>
+      </c>
+      <c r="D288" t="s">
+        <v>776</v>
+      </c>
+      <c r="E288" t="s">
+        <v>777</v>
+      </c>
+      <c r="F288" t="s">
+        <v>782</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H288" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>944</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>945</v>
+      </c>
+      <c r="D289" t="s">
+        <v>776</v>
+      </c>
+      <c r="E289" t="s">
+        <v>777</v>
+      </c>
+      <c r="F289" t="s">
+        <v>505</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H289" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>948</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>949</v>
+      </c>
+      <c r="D290" t="s">
+        <v>776</v>
+      </c>
+      <c r="E290" t="s">
+        <v>777</v>
+      </c>
+      <c r="F290" t="s">
+        <v>782</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H290" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>952</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>953</v>
+      </c>
+      <c r="D291" t="s">
+        <v>776</v>
+      </c>
+      <c r="E291" t="s">
+        <v>777</v>
+      </c>
+      <c r="F291" t="s">
+        <v>782</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H291" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>956</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>957</v>
+      </c>
+      <c r="D292" t="s">
+        <v>776</v>
+      </c>
+      <c r="E292" t="s">
+        <v>777</v>
+      </c>
+      <c r="F292" t="s">
+        <v>429</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H292" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>960</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>961</v>
+      </c>
+      <c r="D293" t="s">
+        <v>776</v>
+      </c>
+      <c r="E293" t="s">
+        <v>777</v>
+      </c>
+      <c r="F293" t="s">
+        <v>782</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H293" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>964</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>965</v>
+      </c>
+      <c r="D294" t="s">
+        <v>776</v>
+      </c>
+      <c r="E294" t="s">
+        <v>777</v>
+      </c>
+      <c r="F294" t="s">
+        <v>782</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H294" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>968</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>969</v>
+      </c>
+      <c r="D295" t="s">
+        <v>776</v>
+      </c>
+      <c r="E295" t="s">
+        <v>777</v>
+      </c>
+      <c r="F295" t="s">
+        <v>782</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H295" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>972</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>973</v>
+      </c>
+      <c r="D296" t="s">
+        <v>776</v>
+      </c>
+      <c r="E296" t="s">
+        <v>777</v>
+      </c>
+      <c r="F296" t="s">
+        <v>782</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H296" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>976</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>977</v>
+      </c>
+      <c r="D297" t="s">
+        <v>776</v>
+      </c>
+      <c r="E297" t="s">
+        <v>777</v>
+      </c>
+      <c r="F297" t="s">
+        <v>782</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H297" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>980</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>981</v>
+      </c>
+      <c r="D298" t="s">
+        <v>776</v>
+      </c>
+      <c r="E298" t="s">
+        <v>777</v>
+      </c>
+      <c r="F298" t="s">
+        <v>782</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H298" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>984</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>985</v>
+      </c>
+      <c r="D299" t="s">
+        <v>776</v>
+      </c>
+      <c r="E299" t="s">
+        <v>777</v>
+      </c>
+      <c r="F299" t="s">
+        <v>782</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H299" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>988</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>989</v>
+      </c>
+      <c r="D300" t="s">
+        <v>776</v>
+      </c>
+      <c r="E300" t="s">
+        <v>777</v>
+      </c>
+      <c r="F300" t="s">
+        <v>782</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H300" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>992</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>993</v>
+      </c>
+      <c r="D301" t="s">
+        <v>994</v>
+      </c>
+      <c r="E301" t="s">
+        <v>995</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H301" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>998</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>999</v>
+      </c>
+      <c r="D302" t="s">
+        <v>994</v>
+      </c>
+      <c r="E302" t="s">
+        <v>995</v>
+      </c>
+      <c r="F302" t="s">
+        <v>13</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D303" t="s">
+        <v>994</v>
+      </c>
+      <c r="E303" t="s">
+        <v>995</v>
+      </c>
+      <c r="F303" t="s">
+        <v>13</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>10</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F304" t="s">
+        <v>406</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>17</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F305" t="s">
+        <v>429</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>20</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F306" t="s">
+        <v>13</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>23</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F307" t="s">
+        <v>389</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>26</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F308" t="s">
+        <v>448</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>29</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F309" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>32</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F310" t="s">
+        <v>470</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>35</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>38</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F312" t="s">
+        <v>389</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>41</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F313" t="s">
+        <v>389</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>44</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F314" t="s">
+        <v>413</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>47</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F315" t="s">
+        <v>413</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>50</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F316" t="s">
+        <v>470</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>53</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F317" t="s">
+        <v>429</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>56</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F318" t="s">
+        <v>389</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>10</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>17</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>10</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F321" t="s">
+        <v>155</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>17</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F322" t="s">
+        <v>155</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>20</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F323" t="s">
+        <v>155</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1072</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>