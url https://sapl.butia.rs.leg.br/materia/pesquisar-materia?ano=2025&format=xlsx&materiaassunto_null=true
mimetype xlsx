--- v0 (2026-03-01)
+++ v1 (2026-06-09)
@@ -54,699 +54,699 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9372/ato_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9372/ato_001.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DA ASSESSORA PARLAMENTAR MAYARA ROSA NO DIA 07 DE JANEIRO DE 2025, À CIDADE DE BARÃO DO TRIUNFO - RS, PARA CUMPRIR A AGENDA NA COMPANHIA DA VICE-PREFEITA RITA ELAINE BORGES LOPES, E OS SENHORES FERNANDO LOPES JR. E NICOLAS LOPES.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9373/ato_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9373/ato_002.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL NO DIA 09 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NA UNIÃO DOS VEREADORES DO RS.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9374/ato_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9374/ato_003.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NO DIA 10 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9375/ato_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9375/ato_004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NO DIA 08 DE JANEIRO DE 2025, À CIDADE DE SANTA MARIA - RS, PARA CUMPRIR AGENDA NA CÂMARA DE VEREADORES DA REFERIDA CIDADE.</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9387/ato_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9387/ato_005.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO NO DIA 14 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO.</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9388/ato_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9388/ato_006.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES FERNANDO LOPES E MICHAEL PENINHA E DOS SERVIDORES CRISTIANO SOARES E MAYARA ROSA NO DIA 15 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA JUNTAMENTE COM A VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9389/ato_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9389/ato_007.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA E DA ASSESSORA PARLAMENTAR GABRIELA GONZAGA LOPES NO DIA 17 DE JANEIRO DE 2025, À CIDADE DE SANTA CRUZ - RS, PARA CUMPRIR AGENDA NA AAPECAN.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/</t>
+    <t>http://sapl.butia.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL NO DIA 23 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE ESPORTES DO RS, JUNTAMENTE COM O SR. LUÍS RICARDO DOS SANTOS VIEIRA (CADODA).</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAIGM E DA SERVIDORA NATALIA SOUZA NO DIA 24 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9405/ato_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9405/ato_010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 21 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGEENDA NO CENTRO ADMINISTRATIVO FERNANDO FERRARI - CAFF.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9406/ato_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9406/ato_011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DOS SERVIDORES MAYARA ROSA E VÍTOR HUGO LOPES NO DIA 21 DE JANEIRO DE 2025, À CIDADE DE ARROIO DOS RATOS - RS, PARA CUMPRIR A AGENDA NA COMPANHIA DA VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9407/ato_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9407/ato_012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DOS SERVIDORES CRISTIANO SOARES E MAYARA ROSA NO DIA 22 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA COM A VICE-PREFEITA RITA ELAINE BORGES LOPES E A SENHORA CÁSSIA QUINCOZES.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9408/ato_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9408/ato_013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SARGENTO FELÍCIO NO DIA 23 DE JANEIRO DE 2025, À CIDADE DE GENERAL CÂMARA - RS, PARA CUMPRIR AGENDA NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9409/ato_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9409/ato_014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E DA ASSESSORA PARLAMENTAR NATÁLIA SOUZA NO DIA 23 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO GABINETE DO DEPUTADO ESTADUAL MARCUS VINÍCIUS.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9410/ato_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9410/ato_015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DOS SERVIDORES MAYARA ROSA E VÍTOR HUGO LOPES NO DIA 26 DE JANEIRO DE 2025, À CIDADE DE BARÃO DO TRIUNFO - RS, PARA CUMPRIR A AGENDA NA COMPANHIA DA VICE-PREFEITA RITA ELAINE BORGES LOPES.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9411/ato_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9411/ato_016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 21 DE JANEIRO DE 2025, PARA IR ATÉ À CIDADE DE PORTO ALEGRE, NA EMPRESA SPONCHIADO JARDINE VEÍCULOS PARA FAZER REVISÃO DO VEÍCULO OFICIAL.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9412/ato_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9412/ato_017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM E DA ASSESSORA PARLAMENTAR NATÁLIA SOUZA NO DIA 24 DE JANEIRO DE 2025, À CIDADE DE CANELA - RS, PARA PARTICIPAR DO EVENTO CÚPULA DE GOVERNANÇA.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9413/ato_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9413/ato_018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NO DIA 24 DE JANEIRO DE 2025, À CIDADE DE SANTA MARIA - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9432/ato_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9432/ato_019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NO DIA 29 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9433/ato_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9433/ato_020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 29 DE JANEIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NOS ÓRGÃOS DE GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9434/ato_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9434/ato_021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN NO DIA 05 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO DNIT, JUNTAMENTE DE SUA ASSESSORA GLEUDICIANE MACHADO.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9437/ato_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9437/ato_022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NOS DIAS 30 DE JANEIRO E 03 DE FEVEREIRO, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO E NA SECRETARUA DA RECONSTRUÇÃO RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9438/ato_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9438/ato_023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DA SERVIDORA MAYARA ROSA NO DIA 04 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NA SEDE DA UVERGS EM COMPANHIA DA VICE-PREFEITA RITA ELAINE BORGES LOPES E DA SENHORA KASSIA QUINCOZES.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9439/ato_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9439/ato_024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DA SERVIDORA MAYARA ROSA NO DIA 05 DE FEVEREIRO DE 2025, À CIDADE DE SÃO JERÔNIMO - RS, PARA CUMPRIR A AGENDA NA SEDE DA ULBRA EM COMPANHIA DA VICE-PREFEITA RITA ELAINE BORGES LOPES E DA SENHORA KASSIA QUINCOZES.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9440/ato_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9440/ato_025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO NOS DIAS 06 E 07 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO SENAI E NA ASSEMBLEIA LEGISLATIVA DO ESTADO, RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9476/ato_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9476/ato_026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DOS SERVIDORES MAYARA ROSA E VITOR HUGO LOPES, NO DIA 04 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS E NA ASSEMBLEIA LEGISLATIVA, EM COMPANHIA DA VICE-PREFEITA RITA ELAINE BORGES LOPES E DA SENHORA KASSIA QUINCOZES.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9477/ato_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9477/ato_027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, JUNTAMENTE COM SUA ASSESSORA PARLAMENTAR GABRIELA GONZAGA, NO DIA 04 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO GABINETE DE DEPUTADOS, PARA ENTREGAR OFÍCIOS SOLICITANDO EMENDAS PARA A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9478/ato_028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9478/ato_028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SARGENTO FELICIO NO DIA 05 DE FEVEREIRO DE 2025, À CIDADE DE GRAVATAÍ - RS, PARA CUMPRIR AGENDA NA SECRETARIA MUNICIPPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9479/ato_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9479/ato_029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DE VEREADOR FERNANDO LOPES E DA SERVIDORA MAYARA ROSA NO DIA 05 DE FEVEREIRO DE 2025, PARA CUMPRIR AGENDAS NA CIDADES DE SAO JERONIMO-RS, BEM COMO NA CIDADE DE PORTO ALEGRE-RS, EM COMPANHIA DA VICE-PREFEITA RITA ELAINE BORGES LOPES E DA SR KASSIA QUINCOZES.</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9480/ato_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9480/ato_030.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM,JUNTAMENTE COM SUA ASSESSORA NATÁLIA SOUZA NO DIA 06 DE FEVEREIRO DE 2025, Á CIDADE DE DE PORTO ALEGRE-RS PARA CUMPRIREM AGENDA NO GABINETE DA DEPUTADA ESTADUAL SILVANA COVATTI.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9481/ato_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9481/ato_031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 06 DE FEVEREIRO DE 2025,Á CIDADE DE SANTA CRUZ DO SUL-RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DO DEPUTADO FEDERAL MARCELO MORAES, PARA ENTREGAR OFÍCIOS SOLICITANDO EMENDAS PARA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9482/ato_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9482/ato_032.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDREIA ROCHA WICTZORK LOPES, NO DIA 10 DE FEVEREIRO DE 2025, Á CIDADE DE PORTO ALEGRE, PARA LEVAR OS VEREADORES HÉLIO SANTOS FERREIRA, BETIELLE BIAGIM E ELLEN AMARAL, NO AEROPORTO SALGADO FILHO AUTORIZA DA MESMA FORMA O DESLOCAMENTO DA SERVIDORA ANDREIA ROCHA WICTZORK LOPES, NO DIA 14 DE FEVEREIRO DE 2025 PARA IR ATÉ ACIDADE DE PORTO ALEGRE, BUSCAR OS REFERIDOS VEREADORES NO AEROPORTO</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9483/ato_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9483/ato_033.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL NO DIA 20 DE FEVEREIRO DE 2025, A CIDADE DE PORTO ALEGRE PARA CUMPRIR AGENDA NA SEDE DA UNIAO DOS VEREADORES DO RIO GRANDE DO SUL (UVERGS)</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9484/ato_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9484/ato_034.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, JUNTAMENTE COM A SERVIDORA MAYARA ROSA NO DIA 13 DE FEVEREIRO DE 2025, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA, ONDE ESTARÃO SENDO ACOMPANHADO PELA VICE-PREFEIRA RITA ELAINE BORGES LOPES</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9485/ato_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9485/ato_035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDREIA ROCHA WICTZORK LOPES, NO DIA 12 DE FEVEREIRO DE 2025, PARA IR ATÉ A CIDADE DE PORTO ALEGRE - RS, NA EMPRESA VIDRAMA VIDROS AUTOMOTIVOS, PARA FAZER SUBSTITUIÇÃO DO PARA-BRISA  DO VEÍCULO OFICIAL DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9495/ato_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9495/ato_036.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES FERNANDO LOPES , SARGENTO FELICÍO E MICHAEL PENINHA JUNTAMENTE COM A SERVIDORA MAYARA ROSA NO DIA 18 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE- RS, PARA CUMPRIR A AGENDA NA FAMURS, ONDE ESTARÃO SENDO ACOMPANHADOS PELA VICE PREFEITA RITA ELAINE BOGES LOPES.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9498/ato_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9498/ato_037.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SERGIO SAMPAIO, NO DIA 14 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA SEDE DA EMPRESA AGROFEL.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9497/ato_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9497/ato_038.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SARGENTO FELICIO NO DIA 19 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9496/ato_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9496/ato_039.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES DE OLIVEIRA NO DIA 17 DE FEVREIRO DE 2025, À CIDADE DE PORTO ALEGRE- RS, BUSCAR COTAÇÕES PARA AQUISIÇÃO DE NOTEBOOKS.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9501/ato_040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9501/ato_040.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES SERGIO SAMPAIO E MICHAEL PENINHA, NNO DIA 20 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO E NO CAFF.</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9504/ato_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9504/ato_041.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ELLEN NO DIA 21 DE FEVEREIRO DE 2025, À CIDADE DE SÃO JERONIMO, PARA CUMPRIR AGENDA MARCADA COM O SR. JOÃO BATISTA, DIRETOR DO HOSPITAL DE SÃO JERONIMO E POSTERIORMENTE A PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9503/ato_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9503/ato_042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DA SERVIDORA MAYARA ROSA NO DIA 24 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO EM COMPANHIA DA VICE PREFEITA RITA ELAINE BORGES LOPES.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9505/ato_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9505/ato_043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA E DA SERVIDORA GABRIELA GONZAGA, NO DIA 21 DE FEVEREIRO DE 2025, À CIDADE DE CAXIAS DO SUL - RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DO DEPUTADO MAURÍCIO MARCON JUNTAMENTE COM O PREFEITO MUNICIPAL JEFERSON VIEIRA.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9511/ato_044.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9511/ato_044.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES SARGENTO FELICIO E MICHAEL PENINHA NO DIA 24 DE FEVEREIRO DE 2025, Á CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9512/ato_045.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9512/ato_045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES FERNANDO LOPES, MICHAEL PENINHA E SERGIO SAMPAIO NOS DIA 25 E 26 DE FEVEREIRO DE 2025, À CIDADE DE CAPÃO DA CANOA-RS , PARA PARTICIPAR DO ENCONTRO ESTADUAL DOS VERERADORES, PROMOVIDO PELA UVERGS EM COMPANHIA DA VICE PREFEITA RITA ELAINE BORGES LOPES.</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9516/ato_046.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9516/ato_046.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÈIA REGINA WICTZORK LOPES, NO DIA 24 DE FEVEREIRO DE 2025, ATE A CIDADE DE PORTO ALEGRE, NO AEROPORTO SALGADO FILHO PARA LEVAR O VEREADOR DEIVITH CAMARGO QUE IRA EMBARCAR PARA BRASILIA- DF.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9517/ato_047.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9517/ato_047.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 07 DE MARÇO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RS.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9518/ato_048.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9518/ato_048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, JUNTAMENTE DE SUA ASSESSORA NATÁLIA SOUZA NO DIA 25 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIREM AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RS.</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9523/ato_049.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9523/ato_049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA ENFERMEIRA ELLEN NO DIA 26 DE FEVEREIRO DE 2025, À CIDADE DE SÃO JERÔNIMO, PARA CUMPRIR AGENDA NA ULBRA, ONDE SERÁ DISCUTIDO O APOIO DA BANCADA FEDERAL GAUCHA PARA IMPLEMENTAÇÃO DO CURSO DE MEDICINA DA EM ULBRA JERÔNIMO.</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Fernando Ruskowski Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9524/ato_050.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9524/ato_050.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES FERNANDO LOPES, MICHAEL PENINHA E SERGIO SAMPAIO NO DIA 26 DE FEVEREIRO DE 2025, À CIDADE DE SÃO JERÔNIMO PARA PARTICIPAR DA AGENDA ULBRA, ONDE SE´RA DISCUTIDO O APOIO DA BANCADA FEDERAL GAUCHA PARA IMPLANTAÇÃO DO CURSO DE MEDICINA ULBRA SÃO JERÔNIMO, EM COMPANHIA DA VICE PREFEITA RITA ELAINE BORGES LOPES.</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9525/ato_051.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9525/ato_051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SARGENTO FELÍCIO NO DIA 26 DE FEVEREIRO DE 2025, À CIDADE DE SÃO JERÔNIMO, PARA CUMPRIR AGENDA NA ULBRA, ONDE SERÁ DISCUTIDO O APOIO DA BANCADA FEDERAL GAÚCHA PARA IMPLEMENTAÇÃO DO CURSO DE MEDICINA NA ULBRA SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9530/ato_052.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9530/ato_052.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, JUNTAMENTE DE SUA ASSESSORA NATÁLIA SOUZA NO DIA 26 DE FEVEREIRO DE 2025, À CIDADE DE SANTA CRUZ DO SUL - RS, CUMPRIREM AGENDA NA SECRETARIA DE BEM ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9533/ato_053.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9533/ato_053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NO DIA 27 DE FEVEREIRO DE 2025, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9534/ato_054.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9534/ato_054.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NO DIA 27 DE MARÇO DE 2025, ÀS CIDADES DE RIO PARDO E SANTA CRUZ DO SUL - RS, PARA CUMPRIR AGENDA PREVIAMENTE MARCADAS.</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9535/ato_055.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9535/ato_055.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES EDSON LEAL E SÉRGIO SAMPAIO, NO DIA 28 DE FEVEREIRO DE 2025, À CIDADE DE GUAÍBA - RS, PARA CUMPRIR AGENDA NA SEDE DA EMPRESA CEEE - EQUATORIAL.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HELIO FERREIRA NO DA 06 DE MARÇO DE 2025, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR A AGENDA NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 28 DE FEVEREIRO DE 2025, À CIDADE DE RIO PARDO - RS, PARA TRATAR DE ASSUNTOS REFERENTES A CAUSA ANIMAL DE INTERESSE AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
@@ -975,75 +975,75 @@
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA, NO DIA 24 DE MARÇO DE 2025, À CIDADE DE SANTA CRUZ DO SUL , PARA CUMPRIR AGENDA NA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 26 DE MARÇO DE 2025, À CIDADE DE PORTO ALEGRE - RS PARA CUMPRIR UMA AGENDA EM REUNIÃO, PARA TRATAR SOBRE O PROGRAMA AVANÇAR NA SAÚDE PARA O HOSPITAL DE BUTIÁ.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9639/ato_085.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9639/ato_085.pdf</t>
   </si>
   <si>
     <t>INCLUI O SENHOR LUCIANO SILVEIRA DA SILVA NA VIAGEM DO DIA 28 DE MARÇO DE 2025, À CIDADE DE PORTO ALEGRE-RS, CONFORME O ATO 82/2025</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9640/ato_086.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9640/ato_086.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 27 DE MARÇO DE 2025, À CIDADE DE PORTO ALEGRE-RS, PARA TRATAR DE ASSUNTOS DE INTERESSE AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9641/ato_087.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9641/ato_087.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 31 DE MARÇO DE 2025, À CIDADE DE PORTO ALEGRE-RS,  PARA CUMPRIR AGENDA NO GABINETE DO DEPUTADO FEDERAL POMPEO DE MATTOS, JUNTAMENTE COM O COMPANHEIRO JOSÉ MARIA MEDEIROS.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA E A SERVIDORA GABRIELA GONZAGA, NO DIA 28 DE MARÇO DE 2025, À CIDADE DE RIO PARDO - RS, PARA CUMPRIR UMA AGENDA NA EXPOAGRO.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>INCLUI O SENHOR LINDONOR ALMEIDA E A SENHORA LISIANE DE LIMA TEIXEIRA NA VIAGEM DO DIA 31 DE MARÇO DE 2025, À CIDADE DE PORTO ALEGRE - RS, CONFORME O ATO 87/2025.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
@@ -1218,51 +1218,51 @@
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E DA SERVIDORA MAYARA ROSA, NO DIA 14 DE ABRIL DE 2025, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO ESCRITORIO LUIZ CARLOS REINZE LOCALIZADO NA RUA RIACHUELO, 1098-SALA 504 EM POA, ONDE ESTARÁ NÓS ACOMPANHANDO A VICE-PREFEITA RITA ELAINE BORGES LOPES E SUA CHEFE DE GABINETE KÁSSIA QUINCOZES.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES E A SERVIDORA MAYARA ROSA, NO DIA 05 DE MAIO DE 2025 À CIDADE DE POA-RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO DO DEPUTADO PEDRO WESTPHALEN.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9864/sto_122_fernando_lopes.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9864/sto_122_fernando_lopes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA NO DIA 16 DE ABRIL DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO DNIT.</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 14 DE ABRIL DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NA VIAGEM DO DIA 14 DE ABRIL DE 2025 CONFORME O ATO 110/2025, À CIDADE DE PORTO ALEGRE, PARA QUE O MESMO CONSIGA CUMPRIR UMA AGENDA NO CENTRO ADMINISTRATIVO FERNANDO FERRARI.</t>
   </si>
   <si>
     <t>9903</t>
   </si>
@@ -1446,51 +1446,51 @@
   <si>
     <t>10257</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES NO DIA 29 DE MAIO DE 2025, À CIDADE DE PORTO ALEGRE, PARA CUMPRIR AGENDA NA AIAMU, LOCALIZADA NA RUA ANDRADAS, 1234, ONDE IRÁ LHE ACOMPANHAR NA REFERIDA AGENDA A VICE-PREFEITA RITA ELAINE BORGES.</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA NO DIA 13 DE MAIO DE 2025, À CIDADE DE PORTO ALEGRE, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO CAFF.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>Jeferson Salatiel da Silva Vieira</t>
+    <t>Jefferson Salatiel da Silva Vieira</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES NO DIA 13 DE MAIO DE 2025, À CIDADE DE PORTO ALEGRE, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>INCLUI A SERVIDORA MAYARA ROSA NA VIAGEM DO DIA 14 DE MAIO DE 2025, À CIDADE DE CHARQUEADAS, COM DESTINO À POUSADA RECANTO POETA DORNELLES E NA ASSEMBLEIA LEGISLATIVA LOCALIZADA EM PORTO ALEGRE.</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SARGENTO FELÍCIO NOS DIAS 20, 21, 22 E 23 DE MAIO DE 2025, À CIDADE DE PORTO ALEGRE, PARA PARTICIPAR DO CURSO ''CONTROLE LEGISLATIVO DAS RECEITAS PÚBLICAS'' NA IGPAM.</t>
   </si>
   <si>
     <t>10589</t>
   </si>
@@ -2787,7191 +2787,7191 @@
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR MICHAEL PENINHA, NO DIA 19 DE DEZEMBRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA REUNIÃO COM O DEPUTADO LUCAS REDECKER, PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15943</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES DE OLIVEIRA, NO DIA 22 DE DEZEMBRO DE 2025, À CIDADE DE PORTO ALEGRE - RS, PARA BUSCAR PLACAS NO ESTABELECIMENTO TADEU MARTINS ARTES METÁLICAS.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernando Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9377/ind_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9377/ind_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DENOMINADO CIDADE LIMPA, INVERNO SEGURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>Enfermeira Ellen</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9416/ind_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9416/ind_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O SANEAMENTO BÁSICO E MELHORIAS NA RUA IPIRANGA ENTRE AS RUAS JOÃO ZINELLI E ANITA GARIBALDI, BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
     <t>Michael Peninha</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9417/ind_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9417/ind_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SAÚDE, QUE SEJA IMPLANTADO O PROGRAMA FARMÁCIA SOLIDÁRIA.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9418/ind_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9418/ind_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DA BOCA DE LOBO NA RUA JOÃO DEMAMAN, ESQUINA COM A RUA PINHEIRO MACHADO.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9419/ind_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9419/ind_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A TROCA DE LÂMPADA NA RUA ALDO PAGANI E, FRENTE AO NÚMERO 44.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9420/ind_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9420/ind_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DA VIA PÚBLICA NA ESQUINA DAS RUAS OLÍVIO ROCHA COM A GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9421/ind_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9421/ind_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O RECOLHIMENTO DE GALHOS NA RUA RAMÃO PEREZ ESQUINA COM A RUA JOÃO DEMAMAN, PRÓXIMO AO NÚMERO 707.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
     <t>Sargento Felício</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9422/ind_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9422/ind_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE DUAS LÂMPADAS PARA ILUMINAÇÃO PÚBLICA, NO BECO LEONEL PRÓXIMO À AVENIDA 15 DE NOVEMBRO, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9423/ind_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9423/ind_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO: LIMPEZA, CAPINA, CORTE DE GRAMAS E RETIRADA DE LIXO, DO CEMITÉRIO MUNICIPAL DE BUTIÁ, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>Deivith Camargo</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9426/ind_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9426/ind_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, REPARO E COLOCAÇÃO DE CANOS EM VALA DE ESGOTO, NO BAIRRO CIDADE BAIXA, TRAVESSA ESTEVÃO RAMOS, AOS FUNDOS DO SINDICATO DA MADEIRA.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>Edson Leal</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9428/ind_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9428/ind_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REFORMA DOS BRINQUEDOS E INSTALAÇÃO DE NOVOS NA PRAÇA LOCALIZADA NO CAMPO DA SÃO JOSÉ, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>Hélio Dos Santos Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9430/ind_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9430/ind_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O CONSERTO DE MEIO-FIO E A CAIXA DE ESGOTO DANIFICADA NA AV. PIRATINI, Nº 710 EM FRENTE A LOJA LEBES.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9431/ind_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9431/ind_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A TROCA E/OU REPARO DA BOCA DE LOBO NA ESQUINA DA AV. PIRATINI COM A RUA JOSÉ SENA FERREIRA, EM FRENTE AO LEBES.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>Sergio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9441/ind_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9441/ind_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJAM REALIZADAS MEDIDAS DE MANUTENÇÃO VIÁRIA NA RUA ESPANHA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9445/ind_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9445/ind_015.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REALIZAR UM ATERRAMENTO EM UM GRANDE BURACO NA RUA OTACÍLIO SIQUEIRA, BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>Betielle Biagim</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9446/ind_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9446/ind_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A NECESSIDADE URGENTE DE MELHORIAS NA TRAVESSA AMÉLIA CARNEIRO, NO BAIRRO CIDADE ALTA NAS PROXIMIDADES DO NÚMERO 105.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9447/ind_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9447/ind_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A NECESSIDADE URGENTE DE BUEIROS NA RUA ALDO GARCIA, NO BAIRRO REGILNEI, NAS PROXIMIDADES DO NÚMERO 307.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9452/ind_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9452/ind_018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O REPARO/TROCA DA LÂMPADA DO POSTE DE ILUMINAÇÃO LOCALIZADO NA AVENIDA MAUÁ, EM FRENTE AO NUMERO 287.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRÁVES DA SECRETÁRIA DE OBRAS QUE SEJA FEITO O REPARO E MANUTENÇÃO DO CANTEIRO CENTRAL/FLOREIRA LOCALIZADO NA AV. DR CARLOS CORRÊA RODRIGUES, EM FRENTE AO NUMERO 279.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,PREPOSIÇÃO DE PROJETO DE IDENTIFICAÇÃO DE RESIDENÇIAS DE PESSOAS COM ESPECTRO  AUTISTA.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS, DA SECRETARIA DE OBRAS A NECESSIDADE URGENTE DE REPAROS NO BURACO LOCALIZADO NO CRUZAMENTO DA RUA MANOEL CORRÊA COM A RUA OLINDO FRANCO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRÁVES DA SECRETARIA DE OBRAS QUE SEJAM SUBSTITUÍDAS AS LÂMPADAS DA RUA ASSIS BRASIL,NA ESQUINA COM A RUA JOÃO ZINELI,NO BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CRIAÇÃO DO PROGRAMA MUNICIPAL DE ARBORIZAÇÃO URBANA PARTICIPATIVA,CONFORME ANTEPROJETO DE LEI ANEXO,COM O OBJETIVO DE PROMOVER A ARBORIZAÇÃO DAS VIAS PUBLICAS POR MEIO DA INTEGRAÇÃO DE ESFORÇOS ENTRE ESCOLAS,PODER PUBLICO,SETOR PRIVADO E COMUNIDADE</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DA RUA RUY SARAIVA. ESQUINA COM A RUA DR. CARLOS A. SMICH</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9461/ind_025-2025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9461/ind_025-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS O RECOLHIMENTO DE ENTULHOS ACUMULADOS EM FRENTE AO BALNEÁRIO PONTE DE ARAME.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA VISTORIA E REPARO A BUEIRO NO CENTRO, RUA DO COMÉRCIO,EM FRENTE AO "RESTAURANTE GORDO LANCHES"</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9463/ind_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9463/ind_027.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SGURANÇA A PINTURA DA FAIXA DE PEDESTRE EM FRENTE AO INSTITUTO ESTADUAL MARECHAL RONDON.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9464/ind_028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9464/ind_028.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DA PRAÇA LOCALIZADA EM FRENTE AO INSTITUTO ESTADUAL MARECHAL RONDON</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9465/ind_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9465/ind_029.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO DA ILUMINAÇÃO NA ESQUINA DA TRAVESSA AMÉLIA CARNEIRO COM A AVENIDA PERIMETRAL.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9466/ind_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9466/ind_030.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO DA VIA PÚBLICA NA TRVESSA HERMES DA FONSECA (BECO DO QUEBRA GALHO), DEVIDO A DIFICULDADE DE TRANSITA.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9467/ind_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9467/ind_031.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO DA BOCA DE LOBO LOCALIZADA NA RUA TIRADENTES,PROXIMO AO NÚMERO 438, NO BAIRRO BELA VISTA</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9468/ind_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9468/ind_032.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO DA ILUMINAÇÃO NA RUA OLÍVIO ROCHA, PRÓXIMO AO NÚMERO 93, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9469/ind_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9469/ind_033.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRÁVES DA SECRETARIA DE OBRAS O C  ONSERTO DA VIA PÚBLICA NA RUA OLÉCIO CAVEDINI.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9470/ind_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9470/ind_034.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRAVÉS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE A COLOCAÇÃO DE TRANSPORTE COLETIVO DE PASSAGEIROS AOS MORADORES DAS LOCALIDADES RURAIS DO CERRO DO CLEMENTE, PASSO DA ESTIVA,PASSO DOS CARROS,CERRO DO ROQUE E FRANCISQUINHO.</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9473/ind_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9473/ind_035.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A URGÊNCIA DE LIMPEZA DOS BUEIROS LOCALIZADOS NA RUA RUDIMAR DE SOUZA PIMENTEL NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9474/ind_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9474/ind_036.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A TROCA/REPARO DA LÂMPADA DO POSTE DA RUA RUBENS COELHO CARVALHO VILA NOVA, PRÓXIMO AO NÚMERO 114, MAIS PRECISAMENTE EM FRENTE AO GALPÃO PRÉ MOLDADO EM CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9475/ind_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9475/ind_037.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A LIMPEZA E MANUTENÇÃO NA RUA 15 DE NOVEMBRO (ÁREA ATRÁS DAS PISCINAS DO CLUBE BUTIÁ).</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9490/ind_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9490/ind_038.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXCUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DENOMINADO PAVIMENTAÇÃO SEGURA E COM QUALIDADE, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9486/ind_039_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9486/ind_039_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO  PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A REALIZAÇÃO DE LIMPEZA E MANUTENÇÃO NA PASSAGEM ENTRE AS RUAS GOV. JULIO DE CASTILHOS E PROF. MARIA ALZIRA PEREIRA, AO LADO DO ANTIGO PRÉDIO DO PROJETO FUTURO.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9487/ind_040_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9487/ind_040_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, CONSTRUÇÃO DA CAIXA DE ESGOTO NECESSÁRIO E A LIMPEZA DO LOCAL NA RUA CRISTAL, BAIRRO BELA VISTA, PRÓXIMO AO Nº183.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9488/ind_041_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9488/ind_041_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DE ENTULHOS E LIXOS NO INÍCIO DA AV. PERIMETRAL, PROXIMO AO PÁTIO DA EMPRESA TRANSKUN.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_042.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A RETIRADA DE LIXOS PERIODICAMENTE E/OU A REMOÇÃO DAS LIXEIRAS SITUADAS NA AV. PIRATINI, EM FRENTE AO MERCADO DIA DIA, DO OUTRO LADO DA RUA, EM CARÁTER DE URGENCIA.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9491/ind_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9491/ind_043.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJAM NOTIFICADOS OS PROPRIETARIOS DOS LOTES DE TERRAS SITUADOS, DE AMBOS OS LADOS DA AV. 15 DE NOVEMBRO, ENTRE OS NUMEROS 834 E 970, PROXIMO A SEDE CAMPESTRE DO CLUBE BUTIÁ, PARA QUE CERQUEM E LIMPEM SUAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9499/ind_044_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9499/ind_044_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS , A COLOCAÇÃO DE DUAS HASTES COM LÂMPADAS PARA ILUMINAÇÃO PÚBLICA, NA AVENIDA 15 DE NOVEMBRO, ENTRE OS NÚMEROS 834 E 970, PRÓXIMO À SEDE CAMPESTRE DO CLUBE BUTIÁ.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9500/ind_045_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9500/ind_045_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A RETIRADA DA LIXEIRA LOCALIZADA NO CALÇADÃO DO ANTIGO BANRISUL.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9502/ind._046_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9502/ind._046_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DA PRAÇA DA TRAVESSA DIEGO SOUZA VARREIRA, LOCALIZADA ENTRE AS RUAS OSWALDO CRUZ E JOÃO DE MAMAN, EM FRENTE AO INSTITUTO ESTADUAL MARECHAL RONDON.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9506/indi._047_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9506/indi._047_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA FEITO A LIMPEZA DO CENTRO DA CIDADE DEVIDO AOS DOIS GRANDES EVENTOS QUE IRÃO OCORRER, CARNAVAL E CARBOMOTO.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9507/ind._048_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9507/ind._048_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXEWCUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA COLOCADO O BRAÇO DE LUZ NA RUA BR 290- VILA TUPÃ E LIMPEZA NA BOCA DE LOBO, EVITANDO ALAGAMENTOS APÓS AS CHUVAS.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9509/ind_049_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9509/ind_049_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E MANUTENÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9510/ind_050_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9510/ind_050_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DA INSTALAÇÃO DOS CANOS DE ESGOTO NA RUA BECO DO LEONEL, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO A CLIMATIZAÇÃO DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9514/ind_052_edson_leal.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9514/ind_052_edson_leal.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO A IMPLEMENTAÇÃO DE TRANSPORTE PÚBLICO COLETIVO.</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9519/ind_053_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9519/ind_053_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA, QUE SEJA REALIZADO UM REFORÇO NA PINTURA DA FAIXA DE PEDESTRES EM FRENTE À ESCOLA CEB NA RUA BUARQUE DE MACEDO N° 137.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9520/ind_054_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9520/ind_054_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REVISÃO DA ILUMINAÇÃO PÚBLICA NAS RUAS DO CENTRO.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9521/ind_055_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9521/ind_055_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA EDTC, O CONSERTO DAS TELAS DA QUADRA POLIESPORTIVA LOCALIZADA NA TRAVESSA HUGO DEMAMAN TOMÉ.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9522/ind_056_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9522/ind_056_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A TROCA DA LÂMPADA QUE ESTÁ PISCANDO NA RUA ALICE ALBERNAZ ILHA, EM FRENTE À CASA NÚMERO 228, ONDE SE ENCONTRA A MADEIREIRA BATISTELA.</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9526/ind_057_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9526/ind_057_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A LIMPEZA, COLOCAÇÃO DE CANOS E QUE SEJA TAMPADA A VALETA SITUADA NA ESTRADA DO R-1, EM FRENTE AO N°2291, A FIM DE EVITAR O ACÚMULO DE ÁGUA PARADA E PROLIFERAÇAO DE DOENÇAS.</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9528/ind_058_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9528/ind_058_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O PATROLAMENTO/COLOCAÇÃO DE MATERIAL NA ESTRADA ALFREDO RAGUSE, A PARTIR DO FINAL DO FINAL DO ASFALTO ATÉ O ARMAZÉM BOA VISTA, NO CERRO DO CLEMENTE, PROXIMO À ESCOLA RUI BARBOSA.</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9527/ind_059_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9527/ind_059_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA UMA VISTORIA NA TRAVESSA AMÉLIO CARNEIRO, EM FRENTE AO NÚMERO 135, NO BAIRRO SANTA RITA, A FIM DE SOLUCIONAR A SITUAÇÃO DE ESGOTO A CÉU ABERTO, NA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9529/ind_060_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9529/ind_060_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO, EM CARÁTER DE URGÊNCIA, O RECOLHIMENTO DO LIXO E A LIMPEZA NA ÁREA DE ACAMPAMENTO NO BALNEÁRIO PONTE DE ARAME.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9536/ind_061_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9536/ind_061_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A EXECUÇÃO DE AÇÃO EM TAPA-BURACOS E CONSERTO DE MEIO-FIOS NA EXTENSÃO DA AV. PRESIDENTE ARTHUR DA COSTA E SILVA.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9539/ind_062_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9539/ind_062_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETRIA DE OBRAS QUE SEJA REALIZADA A LIMPEZA E DESENTUPIMENTO DO BUEIRO NA RUA DO COMÉRCIO N° 227, EM FRENTE AO RESTAURANTE GORDO LANCHES.</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9540/ind_063_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9540/ind_063_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A LIMPEZA E A INSTALAÇÃO DE CANALIZAÇÃO NA RUA CORONEL VICENTE SOARES DE CARVALHO, ESQUINA COM A RUA NELSON ANTÃO LARA.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9541/ind_064_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9541/ind_064_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA INSTALADO UM BRAÇO DE LUZ NA AVENIDA PERIMETRAL PRÓXIMO AO NÚMERO 2518.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9542/ind_065_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9542/ind_065_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM SUBSTITUÍDAS AS LÂMPADAS DA RUA ASSIS BRASIL, ESQUINA COM A RUA JOÃO ZINELI, NO BAIRRO CHARUA.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9543/ind_066-2025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9543/ind_066-2025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA QUE SEJA REALIZADA A LIMPEZA E O RECOLHIMENTO DE ENTULHOS NA RUA 15 DE NOVEMBRO, ESQUINA COM A SEDE DO CLUBE BUTIÁ.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9558/ind_067_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9558/ind_067_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A MANUTENÇÃO NA QUADRA POLIESPORTIVA E NA PRAÇA DE BRINQUEDOS LOCALIZADA NA IGREJA SANTA BARBARA - BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9559/ind_068_deivith_camargo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9559/ind_068_deivith_camargo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A TROCA DE LÂMPADA DO POSTE NA RUA HONÓRIO LUIZ FRANCISCO, 257, CENTRO.</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE UM "PARADÃO" DE ÔNIBUS COM BANHEIROS E REUNIÃO COM EMPRESAS DE TRANSPORTE.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9561/ind_070_michael_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9561/ind_070_michael_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DA PRAÇA LOCALIZADA EM FRENTE AO INSTITUTO ESTADUAL MARECHAL RONDON.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9562/ind_071_michael_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9562/ind_071_michael_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A CIRAÇÃO DE UM CALENDÁRIO DE RECOLHIMENTO DE GALHOS PARA CADA BAIRRO.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9563/ind_072_michael_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9563/ind_072_michael_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DA RUA ALDO GARCIA, NA ENTRADA DO BAIRRO REGILNEI.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9566/ind_073_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9566/ind_073_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO OU A REFORMA DA PONTE LOCALIZADA NO ACESSO AO BAIRRO R1, NA RUA 15 DE NOVEMBRO, POPULARMENTE CONHECIDA COMO PONTE DO TONINHO.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9567/ind_074_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9567/ind_074_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO OU A TROCA DAS LÂMPADAS LOCALIZADAS NA RUA DOUTOR IMAR MONTEIRO, BAIRRO CENTRO, ESPECIFICAMENTE EM FRENTE AOS NÚMEROS 298 E 107.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9568/ind_075_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9568/ind_075_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO OU A TROCA DA LÂMPADA NO POSTE LOCALIZADO NA ESQUINA DA RÓTULA DA CORSAN.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9576/ind_076_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9576/ind_076_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UMA COORDENADORIA DE SAÚDE E BEM-ESTAR ANIMAL NO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9577/indicacao_077_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9577/indicacao_077_helio.pdf</t>
   </si>
   <si>
     <t>INDICACA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS , PROVIDÊNCIAS PARA O ESGOTO CORRENDO A CÉU ABERTO NA RUA BENTO GONÇALVES, BAIRRO VILA NOVA EM FRENTE ANO NÚMERO 128.</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9578/indicacao_078_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9578/indicacao_078_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A INSTALAÇÃO DE PALCAS DE SINALIZAÇÃO E/OU REDUTORES DE VELOCIDADE NA EXTENÇÃO DA RUA RAMÃO PERES.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9579/ind_079_deivith_camargo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9579/ind_079_deivith_camargo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA NOTIFICADO O PROPIETÁRIA DO TERRENO SITUADO NO FINAL DA AVENIDA MAUÁ, EM FRENTE AO ARMAZEM SÃO JOSÉ, AO LADO DA RESIDENCIA NUMERO 02, PARA QUE SEJA REALIZADA A LIMPEZA DO REFERIDO TERRENO.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9583/indicacao_080_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9583/indicacao_080_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DO CEMITÉRIO MUNICIPAL DEVIDO O RISCO DE PLORIFERAÇÃO DO MOSQUITO DENGUE.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E/OU REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA HERMES DA FONSECA.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE CORTE DOS GALHOS DA ÁRVORES LOCALIZADAS ENTRE OS NÚMEROS 347 E 325 DA AV. BENTO GONÇALVES - BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9592/ind_083_edson_leal.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9592/ind_083_edson_leal.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA EQUIPE DE DESPORTO TURISMO E CULTURA (EDTC) A CRIAÇÃO DE UM MEMORIAL PARA AS VÍTIMAS DA COVID-19 EM BUTIÁ.</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>Hélio dos Santos Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_084_helio_santos.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_084_helio_santos.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A SOLICITAÇÃO DE TAPA-BURACO NO ENTRONCAMENTO DA RUA PROFESSOR CAROLINA ARAÚJO COM A RUA SENADOR SALGADO FILHO.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9595/ind_085_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9595/ind_085_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE MEDIDAS PARA LIMPEZA, MANUTENÇÃO E SEGURANÇA DO TERRENO BALDIO LOCALIZADO AO  FINAL DA AV. DR CARLOS CORRÊA RODRIGUES.</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9596/ind_086_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9596/ind_086_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM ESPAÇO ADEQUADO PARA REFEITÓRIO DESTINADO AOS FUNCIONÁRIOS DA EMEF BENJAMIN CONSTANT.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9597/ind_087_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9597/ind_087_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA TRÂNSITO E DEFESA CIVIL A INSTALAÇÃO DE ONDULAÇÕES TRANVERSAIS NA AV. PERIMENTRAL.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9601/ind_088_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9601/ind_088_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, A SOLICITAÇÃO COM URGÊNCIA DA LIMPEZA E O DESASSOREAMENTO DO ARROIO QUE PASSA CRUZANDO A RUA PEDRO MARTINEZ, PRÓXIMO AO CENTRO ESPÍRITA.</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9602/ind_089_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9602/ind_089_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE SEGURANÇA ATRAVES DO NUCLEO DE TRANSITO A PINTURA DE FAIXA DE PEDESTRE EM FRENTE ÀS ESCOLAS EMEI DONA DUCA, MARECHAL RONDON E VISCONDE DE MAUÁ.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9603/ind_090_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9603/ind_090_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DA RUA DA ALEGRIA.</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9604/ind_091_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9604/ind_091_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A PODA DE ÁRVORES NA RUA ALICE ALBERNAZ ILHA, PRÓXIMO AO NÚMERO 335.</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9605/ind_092_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9605/ind_092_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS O RECOLHIMENTO DE PODAS NA RUA IRENE NEVE, EM FRENTE AO NUMERO 202.</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9606/ind_093_ellen_amaral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9606/ind_093_ellen_amaral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA INSTLADO REDUTORES DE VELOCIDADE E LUMINARIAS AO LONGO DA AVENIDA PERIMETRAL 3° DO EXERCITO.</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9608/ind_094_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9608/ind_094_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A MANUTENÇÃO DA RUA JOSÉ NEVES, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9609/ind_095_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9609/ind_095_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA NOTIFICADO O PROPIETÁRIO DO TERRENO SITUADO, AO LADO DA ANTIGA ASSOCIAÇÃO DO BANRISUL, BAIRRO BELA VISTA EM FRENTE A RESIDÊNCIA DE NÚMERO 452, PARA QUE SEJA REALIZADA A LIMPEZA DO REFERIDO TERRENO.</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9621/ind_096_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9621/ind_096_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS A SOLICITAÇAO DE INSTALAÇAO DE ILUMINAÇAO PUBLICA NAS RUAS MARIO QUINTANA, N 15, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9622/ind_097_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9622/ind_097_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTIPROJETO DE LEI- PROGRAMA ADOTE UM BICICLETARIO.</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9623/ind_098_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9623/ind_098_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS, A SOLICITAÇÃO COM URGENCIA DO CONSERTO, REPARO OU ATE MESMO A CONTRUÇÃO DE UMA NOVA PONTE NO LOCAL CONHECIDO COMO ´' SANGA DA MARIETA' NO BAIRRO R1.</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9624/ind_099_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9624/ind_099_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O FECHAMENTO TEMPORÁRIO DA TRAVESSA VICTOR HUGO DEMAMAN TOMEÉ PARA LAZER E SEGURANÇA DA COMUNIDADE NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9625/ind_100_edson_leal.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9625/ind_100_edson_leal.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E RETIRADA DO LIXO NO TRECHO ENTRE OS NÚMEROS 834 ATÉ O NÚMERO 970.</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9628/ind_101_deivith_camargo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9628/ind_101_deivith_camargo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO PARA QUE POSSA SE HABILITAR JUNTO AO PROGRAMA ''ARTESÃO EM FOCO'', DA SECRETARIA DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9627/ind_102_deivith_camargo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9627/ind_102_deivith_camargo.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA ESPECIAL DE SEGURANÇA PÚBLICA QUE SEJA FEITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA EXTENSÃO DA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9630/ind_103_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9630/ind_103_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA TRÂNSITO E DEFESA CIVIL A INSTALAÇÃO DE ONDULAÇÕES TRANVERSAIS NA RUA OLÍVIO ROCHA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9631/ind_104_segrio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9631/ind_104_segrio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA TRÂNSITO E DEFESA CIVIL A INSTALAÇÃO DE ONDULAÇÕES TRANVERSAIS NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9644/ind_105_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9644/ind_105_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE LÂMPADA PARA ILUMINAÇÃO PÚBLICA, NA RUA 19 DE NOVEMBRO, 535 NO BAIRRO VILA CHARRUA.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9642/ind_106.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9642/ind_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O PATROLAMENTO/COLOCAÇÃO DE MATERIAL NA RUA MARIETA, NO BAIRRO R1.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9643/ind_107.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9643/ind_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE BRAÇO DE LUZ PARA ILUMINAÇÃO PÚBLICA, NA ESTRADA DA QUITÉRIA, 500, DERIVAÇÃO ESTRADA DA PRODUÇÃO.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9645/ind_108_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9645/ind_108_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E COLOCAÇÃO DE CANOS NA RUA NELSON ANTÃO LARA, ESQUINA COM A RUA CORONEL VICENTE SOARES DE CARVALHO.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9646/ind_109_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9646/ind_109_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA REALIZADO, COM URGÊNCIA, OS REPAROS NA TUBULAÇÃO DESTRUÍDA PELA ENCHENTE DO ANO PASSADO, LOCALIZADA NA AVENIDA PERIMETRAL, AO LADO DO NÚMERO 749.</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9658/ind._110_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9658/ind._110_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A COLAÇÃO DE LÂMPADA PARA ILUMINAÇÃO PÚBLICA, NA TRAVESSA JOSÉ OLINTO FRANCO, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9659/ind._111_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9659/ind._111_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO REPARO EM BUEIRO NA RUA OSWALDO ARANHA, EM FRENTE AO NÚMERO 131, NO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9662/ind._112_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9662/ind._112_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA.</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9663/ind._113-_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9663/ind._113-_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI "PROGRAMA MUNICIPAL DE COMBATE AO BULLYING".</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9664/ind._114_-_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9664/ind._114_-_helio.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL, O CONSERTO DO PONTO DE LUZ LOCALIZADO NO POSTE EM FRENTE À RESIDÊNCIA DE NÚMERO 1741, NA AVENIDA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9665/ind_-_115_-_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9665/ind_-_115_-_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A SOLICITAÇÃO DE REVITALIZAÇÃO DAS FAIXAS DE PEDESTRES NA REGIÃO CENTRAL E EM FRENTE ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9667/ind_-_116-_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9667/ind_-_116-_helio.pdf</t>
   </si>
   <si>
     <t>REITERAMOS A INDICAÇÃO Nº 037/2025 AO EXECUTIVO MUNICIPAL, A LIMPEZA E MANUTENÇÃO NA RUA 15 DE NOVEMBRO (ÁREA ATRÁS DAS PISCINAS DO CLUBE BUTIÁ).</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9691/ind.__117-_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9691/ind.__117-_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM SUBSTITUÍDAS AS LÂMPADAS DA RUA ASSIS BRASIL, ESQUINA COM A RUA JOÃO ZINELLI, NO BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9692/ind._118-_betielle_biagim_removed.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9692/ind._118-_betielle_biagim_removed.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A COLOCAÇÃO DE UMA TAMPA DE BUEIRO NA RUA CEL. VICENTE SOARES DE CARVALHO Nº 597, EM FRENTE AO POSTO DE GASOLINA IDAZA.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9706/ind._119-_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9706/ind._119-_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO COM URGÊNCIA O PATROLAMENTO/COLOCAÇÃO DE MATERIAL NA AVENIDA PERIMETRAL III EXÉRCITO, A PARTIR DO FINAL DO ASFALTO ATÉ A PORTEIRA DE ENTRADA DO CAMPO DE INSTRUÇÃO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9748/ind._120-_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9748/ind._120-_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL DE BUTIÁ QUE SEJA REALIZADA A REVISÃO DOS VALORES DE MULTAS APLICADAS AOS RESPONSÁVEIS POR ANIMAIS DE GRANDE PORTE SOLTOS NAS VIAS PÚBLICAS, BEM COMO OS CUSTOS REFERENTES AO RECOLHIMENTO E AS DIÁRIAS DESSES ANIMAIS.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>Hélio Santos Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9788/indicacao_121.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9788/indicacao_121.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL, O PATROLAMENTO E COLOCAÇÃO DE MATERIAL NA RUA JOSÉ NEVES, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9799/ind_122_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9799/ind_122_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO DE LEI QUE CRIA A SECRETARIA OU NÚCLEO DE TRANSPORTES DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9804/ind_123_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9804/ind_123_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>REITERAMOS A INDICAÇÃO N° 057/2025 AO EXECUTIVO MUNICIPAL, PARA QUE SEJA REALIZADA A LIMPEZA, COLOCAÇÃO DE CANOS E TAMBÉM TAMPADA A VALETA SITUADA NA ESTRADA DO R-1, EM FRENTE AO N° 2291, A FIM DE EVITAR O ACÚMULO DE ÁGUA PARADA E PROLIFERAÇÃO DE DOENÇAS.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9812/ind_124.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9812/ind_124.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A COLAÇÃO DE LÂMPADA PARA ILUMINAÇÃO PÚBLICA, NA RUA ALDO GARCIA, PRÓXIMO AO NÚMERO 1165, NO BAIRRO REGILNEY.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9813/ind_125_edson_leal.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9813/ind_125_edson_leal.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI A DISPONIBILIZAÇÃO DE PRÓTESES DENTÁRIAS PARA PESSOAS EM VULNERABILIDADE SOCIAL.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9833/ind_126_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9833/ind_126_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO DE LEI QUE DISPÕE SOBRE A OBRIGATORIEDADE DE AQUISIÇÃO DE BRINQUEDOS INCLUSIVOS PARA ESCOLAS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9861/ind_127_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9861/ind_127_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS PROVIDÊNCIAS NA REDE DE ESGOTO, LOCALIZADO NA ESQUINA DA RUA IRENE NEVES COM A RUA JOSÉ SANTOS SARAIVA, PROXIMO À ESCOLA MARIA CAMARGO.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9902/ind_128_edson.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9902/ind_128_edson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REPAROS EM TODA EXTENSÃO DA RUA ALCIDES CUNHA GONÇALVES.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9938/ind_129_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9938/ind_129_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALZADA A LIMPEZA E COLOCAÇÃO DE CANOS NAS RUAS GILDO DE FREITAS, CRISTAL E IRENE NEVES.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9939/ind_130_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9939/ind_130_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A LIMPEZA DA CALÇADA NA RUA 15 DE NOVEMBRO ESQUINA COM A RUA JOVIANO ALVEZ, EM FRENTE AO MERCADO E ARMAZÉM SÃO JOSE.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9940/ind_131_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9940/ind_131_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM REALIZADOS REPAROS EM UMA TAMPA DE ESGOTO QUEBRADA NA AVENIDA LEANDRO DE ALMEIDA 187, EM FRENTE À ESCOLA ALCIDES CONTER.</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9941/ind_132_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9941/ind_132_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA COM URGÊNCIA, O DESASSOREAMENTO DA SANGA DA MARIETA, LOCALIZADA NO FINAL DA RUA CORONEL VICENTE DE CARVALHO, ESQUINA COM A RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9961/ind_133_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9961/ind_133_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO LIMPEZA E REPARO EM BUEIROS NA RUA JOÃO ROBERTO PELTZ, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9980/ind_134_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9980/ind_134_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTIPROJETO DE LEI QUE DISPÕE SOBRE A OBRIGATORIEDADE DA TRITURAÇÃO DOS GALHOS E RESTOS DE PODA DE ARVORES NO MUNICIPIO DE BUTIA E SUA UTILIZAÇÃO PARA ADUBAÇÃO E COMPOSTAGEM NO SISTEMA RURAL.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10011/ind_135.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10011/ind_135.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A VERIFICAÇÃO E A CONCLUSÃO DA INSTALAÇÃO DE CANOS NA RUA ROBERTO PELTZ, NO BAIRRO POÇO 5.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10012/ind_136.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10012/ind_136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJAM REALIZADOS REPAROS URGENTES NA RUA DOM PEDRO I, EM ESPECIAL NO TRECHO ONDE SE FORMA UMA GRANDE BACIA DE ACÚMULO DE ÁGUA DURANTE OS PERÍODOS DE CHUVA.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10016/ind_139.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10016/ind_139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A PODA DE ÁRVORES NA RUA MARCÍRIO ANTONIO DUARTE, NA LATERAL DO RESTAURANTE QUERÊNCIA.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10017/ind_138.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10017/ind_138.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A RETIRADA DE ENTULHOS NA RUA SENADOR SALGADO FILHO N° 185.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10018/ind_137.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10018/ind_137.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA REALIZADO O REPARO DE UM BURACO NA RUA ARLINDO DA SILVA ESQUINA COM A RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10020/ind_140_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10020/ind_140_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA PROVIDENCIADA A SUBSTITUIÇÃO DA TAMPA DE BUEIRO QUEBRADA, NA AV LEANDRO DE ALMEIDA EM FRENTE À ESCOLA ALCIDES CONTER.</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10022/ind_141_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10022/ind_141_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A LIMPEZA E REMOÇÃO DE ENTULHOS E RESÍDUOS DO TRECHO DA RUA 15 DE NOVEMBRO NAS PROXIMIDADES DA SEDE DO CLUBE BUTIÁ.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10031/ind_142.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10031/ind_142.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, COM ENCAMINHAMENTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE SEJA REALIZADA, COM A MÁXIMA BREVIDADE POSSÍVEL, UMA VISTORIA TÉCNICA E REAVALIAÇÃO DAS INSTALAÇÕES ELÉTRICAS DOS ÔNIBUS ESCOLARES.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10035/ind_143.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10035/ind_143.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A RETIRADA DOS GALHOS DA PRAÇA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10036/ind_144.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10036/ind_144.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A RETIRADA DOS GALHOS E A LIMPEZA DA RUA CÂNDIDO BATISTA BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10102/ind_145_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10102/ind_145_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI O PROGRAMA ''ADOTE UM ESPAÇO'' NO ÂMBITO DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10146/ind_146.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10146/ind_146.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA COM URGÊNCIA, O REPARO NA PONTE DA SANGA DA MARIETA, LOCALIZADA NO FINAL DA RUA CORONEL VICENTE SOARES DE CARVALHO.</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10147/ind_147.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10147/ind_147.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADO O REPARO DE UM BURACO NA RUA ARLINDO SILVA ESQUINA COM A RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>10148</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10148/ind_148.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10148/ind_148.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA INSTALADO UM BRAÇO DE LUZ E A LIMPEZA, NA RUA ADILSON SILVA, BAIRRO SÃO JOSÉ, EM FRENTE AO BAR DO ALEMÃO.</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10180/ind_149.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10180/ind_149.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REPAROS EM TODA EXTENSÃO DA RUA JOÃO CARNEIRO, ESPECIALMENTE EM FRENTE À ESF CIDADE BAIXA.</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10181/ind_150.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10181/ind_150.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, NECESSIDADE DE REPAROS EM TODA EXTENSÃO DA RUA ARLINDO SILVA, N° 285 ATE O N° 655.</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10182/ind_151_edson.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10182/ind_151_edson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O REPARO DA RUA JOVIANO ALVES DO N° 477 ATÉ O N° 682.</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10207/ind_152.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10207/ind_152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA COM URGÊNCIA, REPAROS NA PONTE DA SANGA DA MARIETA, LOCALIZADA NO FINAL DA RUA CORONEL VICENTE SOARES DE CARVALHO, ESQUINA COM A RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10208/ind_153.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10208/ind_153.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADO REPAROS EM TODA A EXTENSÃO DA RUA JOSÉ NEVES, NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>10209</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10209/ind_154.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10209/ind_154.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A COLOCAÇÃO DE BRITAS ADEQUADAS NA RUA JOSÉ NOVAK.</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10210/ind_155_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10210/ind_155_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADOS COM URGÊNCIA, OS REPAROS NA TUBULAÇÃO DESTRUÍDA PELA ENCHENTE DO ANO PASSADO, LOCALIZADA NA AVENIDA PERIMETRAL, AO LADO DO NÚMERO 749.</t>
   </si>
   <si>
     <t>10213</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10213/ind_156_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10213/ind_156_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO REPARO EM BUEIRO DA RUA XV DE NOVEMBRO EM FRENTE AO NUMERO 1577, PROXIMO A ''PADARIA FAMA''.</t>
   </si>
   <si>
     <t>10214</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10214/ind_157_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10214/ind_157_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS QUE SEJA FEITA A RETRADA DE ESTRUTURA DE FERRO NA AVENIDA PIRATINI.</t>
   </si>
   <si>
     <t>10215</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10215/ind_158_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10215/ind_158_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO REPARO EM BUEIRO NA RUA JOSÉ SENA FERREIRA ESQUINA COM AVENIDA PIRATINI.</t>
   </si>
   <si>
     <t>10226</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10226/ind_159_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10226/ind_159_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E DA EDTC QUE SEJA REALIZADA A PODA DAS ÁRVORES NO ENTORNO DA QUADRA DE ESPORTES DA PRAÇA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10228/ind_160_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10228/ind_160_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE SEGURANÇA QUE SEJA REPOSTA A CÂMERA DE SEGURANÇA DA RUA BENTO GONÇALVES, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>10229</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10229/ind_161_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10229/ind_161_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E DA EDTC QUE SEJA REALIZADO O RECOLHIMENTO DE LIXO DIVERSOS NA PRAÇA SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10230/ind_162_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10230/ind_162_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O DESENTUPIMENTO DA BOCA DE LOBO PRÓXIMO AO NÚMERO 241, NA RUA APOLINÁRIO FRANCISCO DIAS NO BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10232/ind_163_sergio_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10232/ind_163_sergio_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO A LIMPEZA (ROÇADA) NA RUA PINHEIRO MACHADO, AOS FUNDOS DA EMPREZA TAZAY.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10234/ind_164_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10234/ind_164_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O RECOLHIMENTO DE GALHOS PRÓXIMOS AO NÚMERO 126, NA AVENIDA PERIMETRAL.</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10235/ind_165_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10235/ind_165_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A LIMPEZA NA PRAÇA DO CAMPO DO BRASIL, LOCALIZADA NA RUA JOSÉ ZEREU.</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10236/ind_166_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10236/ind_166_sergio.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO A REALIZAÇÃO DE ESTUDOS TÉCNICOS E FINANCEIROS VISANDO A SUBSTITUIÇÃO PROGRESSIVA DA FROTA PRÓPRIA DE VEÍCULOS E MAQUINÁRIOS DO MUNICÍPIO DE BUTIÁ POR VEÍCULOS E EQUIPAMENTOS LOCADOS, COM O OBJETIVO DE PROPORCIONAR MAIOR ECONOMIA EFICIÊNCIA E MODERNIZAÇÃO DOS SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10240/ind_167_sargento.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10240/ind_167_sargento.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA, MANUTENÇÃO E COLOCAÇÃO DE UMA TAMPA DE BUEIRO, NA AVENIDA PERIMETRAL III EXÉRCITO, N° 344, NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10345/ind_168_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10345/ind_168_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE INTENSIFIQUE A FISCALIZAÇÃO E APLICAÇÃO DE MULTAS RELACIONADAS À POLUIÇÃO VISUAL NO MUNICÍPIO, ESPECIALMENTE EM POSTES E DEMAIS LOCAIS PÚBLICOS QUE AFETAM A PAISAGEM URBANA E O BEM-ESTAR VISUAL DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10346/ind_169.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10346/ind_169.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA REALIZADA COM URGÊNCIA A LIMPEZA E RETIRADA DE LIXO, ENTULHO, GALHOS E SUJEIRAS ACUMULADAS NA ESQUINA DA RUA JOÃO CARNEIRO COM A RUA JOSÉ ZEREU NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10408/ind_170.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10408/ind_170.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI A POLÍTICA DE APOIO, VALORIZAÇÃO E CUIDADO COM AS MÃES NO MUNICÍPIO DE BUTIÁ, AÇÕES INTEGRADAS E SEM ÔNUS ADICIONAL AO ERÁRIO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10425</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10425/ind_171.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10425/ind_171.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL  ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A LIMPEZA URBANA E A INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA ADILSON SILVA, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10426/ind_172.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10426/ind_172.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL DE BUTIÁ QUE SEJA REALIZADO O RESTABELECIMENTO URGENDE DA LINHA DE ÔNIBUS QUE INTERLIGA O CENTRO DE BUTIÁ AOS BAIRROS VILA JULIETA, VILA REGINEI, CHARRUA E SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10428/ind_73.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10428/ind_73.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM REALIZADOS REPAROS NA RUA AFONSO CUNHA NO BAIRRO CHARRUA, NO BECO AO LADO DA IGREJA..</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10429/ind_174.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10429/ind_174.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM REALIZADAS MELHORIAS NA RUA PEDRO FRANCO LIMA N° 188 LOCALIZADA NA VILA JULIETA.</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10430/ind_175.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10430/ind_175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA PROVIDENCIADA COM URGÊNCIA A MANUTENÇÃO E O FECHAMENTO DE CANOS EXPOSTOS E BURACOS NA RUA JOAQUIM FERREIRA LOCALIZADA NO BAIRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10434/ind_176.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10434/ind_176.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL, SECRETARIA DE OBRAS E SECRETARIA DE EDUCAÇÃO A IMPLANTAÇÃO DE SINALIZAÇÕES ADEQUADAS NAS PARADAS DE VANS E ÔNIBUS ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10435/ind_177_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10435/ind_177_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE EDUCAÇÃO QUE SEJAM ADOTADAS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DA DISCIPLINA DE EDUCAÇÃO FINANCEIRA NAS ESCOLAS DE REDE PÚBLICA MUNICIPAL DE ENSINO CONFORME ANTEPROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10436/ind_178.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10436/ind_178.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS PARA A CRIAÇÃO DO CENTRO MUNICIPAL DE APOIO PSICOLÓGICO AO PROFESSOR CONFORME ANTEPROJETO DE LEI EM ANEXO, COM O OBJETIVO DE FORNECER SUPORTE EMOCIONAL E PSICOLÓGICO AOS PROFISSIONAIS DE EDUCAÇÃO DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10437/ind_179_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10437/ind_179_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA RECOLOCADA A TAMPA DE BOCA DE LOBO NA RUA CORONEL ANTÔNIO VICENTE SOARES DE CARVALHO, BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10438/ind_180_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10438/ind_180_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CONSERTO OU NOTIFICADO OS MORADORES SOBRE O BURACO NA CALÇADA NA RUA HENRIQUE DIAS.</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10439/ind_1811.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10439/ind_1811.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO O CONSERTO OU A SUBSTITUIÇÃO DAS LÂMPADAS DA ÁREA EXTERNA AO REDOR DO GINÁSIO GASTÃO HOFF.</t>
   </si>
   <si>
     <t>10535</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10535/ind_182.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10535/ind_182.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS, A NECESSIDADE DE TROCA DE LÂMPADA NA RUA DILSON SILVA N° 405, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>10536</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10536/ind_183.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10536/ind_183.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A LIMPEZA E MANUTENÇÃO DOS BUEIROS NA RUA DA PAZ N° 51 NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>10625</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10625/ind_184.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10625/ind_184.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE CANOS E O CONSERTO DA BOCA DE LOBO NA RUA DR. JOSÉ ZEREU, 490 NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>10627</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10627/ind_185_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10627/ind_185_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, QUE SEJAM REALIZADAS BENFEITORIAS NA ESCOLA BENJAMIN CONSTANT.</t>
   </si>
   <si>
     <t>10628</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10628/ind_186_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10628/ind_186_.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA COLOCADO BRAÇO DE LUZ NA RUA LUIZ CUSTÓDIO DE SOUZA, EM FRENTE AO NÚMERO 34, NO BAIRRO VILA NOVA, ALÉM DA SUBSTITUIÇÃO DE LÂMPADA QUEIMADA NA REFERIDA RUA.</t>
   </si>
   <si>
     <t>10629</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10629/ind_187.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10629/ind_187.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA RETIRADO O CONTÂINER DE LIXO EM FRENTE À ESCOLA NICACIO MACHADO.</t>
   </si>
   <si>
     <t>10717</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10717/ind_188_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10717/ind_188_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, INFORMAÇÕES SOBRE ATENDIMENTO ESPECIALIZADO PARA CRIANÇAS COM NECESSIDADES ESPECIAIS DIVERSAS.</t>
   </si>
   <si>
     <t>10782</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10782/ind_189_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10782/ind_189_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATRULHAMENTO E COLOCAÇÃO DE MATERIAL NA RUA JOSÉ ZEREU - BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>10880</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10880/ind_190_peninhja.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10880/ind_190_peninhja.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA ATRAVÉS DO NÚCLEO DE TRÂNSITO A PINTURA DE FAIXA DE PEDESTRE EM FRENTE ÀS ESCOLAS EMEI DONA DUCA, MARECHAL RONDON, VISCODE DE MAUÁ E ESCOLA CEB.</t>
   </si>
   <si>
     <t>10881</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10881/ind_191_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10881/ind_191_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A MANUTENÇÃO DA RUA ALCIDES CUNHA GONÇALVES, DEVIDO A GRANDES BURACOS NA VIA.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10882/ind_192_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10882/ind_192_peninha.pdf</t>
   </si>
   <si>
     <t>INDIAC AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A MANUTENÇÃO DA AVENIDA QUINZE DE NOVEMBRO PROXIMO À TRAVESSA COM A RUA IMAR MONTEIRO.</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10883/ind_193_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10883/ind_193_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A MANUTENÇÃO DA VIA PEDRO MARTINEZ, EM FRENTE AO CENTRO ESPÍRITA, ATRAVÉS DA OPERAÇÃO TAPA BURACO.</t>
   </si>
   <si>
     <t>10885</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10885/ind_194_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10885/ind_194_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A MANUTENÇÃO E O CONSERTO DE CANOS, LOCALIZADO NA RUA ALICE ALBERNAZ ILHA, 357 NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>10888</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10888/ind_195_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10888/ind_195_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS QUANTO A BURACO ABERTO NA RUA JOSÉ FERNANDO SEGURO, EM FRENTE AO NÚMERO 46, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>10928</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10928/ind_196_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10928/ind_196_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS SOLICITA LIMPEZA DE SANGAS, VALETA E DESASSOREAMENTO NA RUA CORONEL VICENTE SOARES DE CARVALHO, ESQUINA COM A RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>11145</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11145/ind_197_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11145/ind_197_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE, A INSCRIÇÃO DO MUNICÍPIO DE BUTIÁ NOS PROGRAMAS DA SECRETARIA ESTADUAL DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL.</t>
   </si>
   <si>
     <t>11175</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11175/ind_198.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11175/ind_198.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS, QUE SEJA FEITO REPARO NA RUA JOVIANO ALVES, A PARTIR DO N° 477, BAIRRO SÃO JOSÉ</t>
   </si>
   <si>
     <t>11177</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11177/ind_199_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11177/ind_199_.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM REALIZADOS REPAROS NA RUA MANOEL CORRÊA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>11178</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11178/ind_200_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11178/ind_200_.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJAM FEITOS REPAROS NA RUA OLÉCIO CAVEDINE, BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>11191</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11191/ind_201_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11191/ind_201_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DE BURACO NA RUA MARCÍRIO ANTÔNIO DUARTE EM FRENTE AO NÚMERO 145 BAIRRO VILA MOTA.</t>
   </si>
   <si>
     <t>11196</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11196/ind_202_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11196/ind_202_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA, DESASSOREAMENTO E MANUTENÇÃO DO ARROIO QUE CRUZA A RUA PEDRO MARTINEZ, PRÓXIMO AO N° 192 E TAMBÉM A COLOCAÇÃO DE GUARD-RAIL.</t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
     <t>Edson da Silva Leal</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11205/ind_203_edson.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11205/ind_203_edson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REPAROS DOS BURACOS NA RUA JOVIANO ALVES DO N° 554 ATÉ O N° 682 DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>11310</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11310/ind_204_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11310/ind_204_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO OU REPARO ATRAVÉS DO ACOSTAMENTO EM FRENTE À ANTIGA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11352/ind_205_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11352/ind_205_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO DO TELHADO DA PARADA DE ÔNIBUS LOCALIZADA NA AVENIDA PRESIDENTE ARTUR DA COSTA E SILVA, EM FRENTE AO SANDRO VEÍCULOS, CONHECIDA COMO "PARADA DO BÓRIS".</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11353/ind_206_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11353/ind_206_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATARVÉS DA SECRETARIA DE OBRAS, A CONSTRUÇÃO DE UM BUEIRO E A COLOCAÇÃO DE CANOS, NA RUA JOSÉ MARIA GONÇALVES N° 107.</t>
   </si>
   <si>
     <t>11455</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11455/ind_207_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11455/ind_207_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO LIMPEZA/REPARO DA RUA JOÃO BRATKOSKI BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11457/ind_208_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11457/ind_208_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA COLOCADA UMA HASTE DE LÂMPADAS NA RUA 20 DE SETEMBRO PRÓXIMO AO N° 60, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11478/ind_209_edson.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11478/ind_209_edson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E RECOLHIMENTO DE GALHOS EM FRENTE À RESIDÊNCIA N° 73, NA RUA TRAVESSA JOÃO MARIA DA SILVA, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11638/ind_210_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11638/ind_210_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A RETIRADA DOS GALHOS DA RUA ACHYLLES COLETO EM FRENTE N° 52 BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11654/ind_211_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11654/ind_211_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJA FEITO O CERCAMENTO NO TEACOLHE, SITUADO NA RUA JÚLIO DE CASTILHOS, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11655/ind_212.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11655/ind_212.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O REPARO EM BUEIRO E CORDÃO DE SINALIZAÇÃO NA PRAÇA CLÓVIS BEVILÁQUA, EM FRENTE À CASA DE CULTURA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11679/ind_213.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11679/ind_213.pdf</t>
   </si>
   <si>
     <t>INDICO PARA ESTA MESA DIRETORA DESTA CASA QUE ENVIE PARA AS OUTRAS CÂMARAS DE VEREADORES DA REGIÃO CARBONÍFERA MOÇÃO DE APOIO À APOSENTADORIA ESPECIAL PARA OS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE).</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11703/ind_214_helio_ferreira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11703/ind_214_helio_ferreira.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL QUE SEJA FEITO O DESASSOREAMENTO TOTAL DA SANGA ARROIO MARTINS DO TRECHO BR290/COPELMI ATÉ SANGA DA TAQUARA.</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11704/ind_215_enfermeira_ellen_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11704/ind_215_enfermeira_ellen_.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE EDUCAÇÃO QUE SEJA PROVIDENCIADA UMA MACA DE ACESSIBILIDADE PARA CADEIRANTES PARA ESCOLA MUNICIPAL JOSÉ BLAHA BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11705/ind_216_enfermeira_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11705/ind_216_enfermeira_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA FEITA A RETIRADA DOS GALHOS ENTULHOS E FERROS DO PÁTIO DA ESCOLA JOSÉ BLAHA.</t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11801/ind_217_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11801/ind_217_betielle.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA OU REMOÇÃO DE ÁRVORE COM RISCO DE QUEDA NA RUA GENERAL ANTôNIO FLORES DA CUNHA N° 58 VILA NOVA.</t>
   </si>
   <si>
     <t>11939</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11939/ind_218_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11939/ind_218_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS E SANEAMENTO, QUE SEJA REALIZADA COM URGENCIA O CONCERTO E/OU REPARO DE UM BURACO NO CRUZAMENTO DA AVENIDA MAUÁ COM A RUA MANUEL DIEGUES(RUA QUINZE DE NOVEMBRO, EM FRENTE AO MINIMERCADO SÃO JOSÉ, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11941/ind_219_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11941/ind_219_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO QUE CONCEDE A ISENÇÃO DE ITBI ÀS PESSOAS BENEFICIADAS PELO PROGRAMA COMPRA ASSISTIDA E FAR-CALAMIDADE, AMBOS DA CAIXA ECONÔMICA FEDERAL-CEF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11943</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11943/ind_220_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11943/ind_220_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DO COORDENADOR DE CULTURA, MARCO LIMA, A CRIAÇÃO DA PRIMEIRA SEMANA FARROUPILHA INFANTIL NA PRAÇA DR. ROBERTO CARDOSO EM CONJUNTO COM A SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11944/ind_221_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11944/ind_221_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DO BUEIRO LOCALIZADO NA RUA IPIRANGA PRÓXIMO AO NÚMERO 603 BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11945/ind_222_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11945/ind_222_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DA PINGUELA DA SANGA DA MARIETA, NO BAIRRO R1.</t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12002/ind_225.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12002/ind_225.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DA RETIRADA DE PODAS ACUMULADAS NA TRAVESSA JOÃO MARIA DA SILVA N° 73 NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>12004</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12004/ind_224_sergio_sampaio1.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12004/ind_224_sergio_sampaio1.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A REALIZAÇÃO DA RETIRADA DE PODAS ACUMULADAS NA RUA PRESIDENTE KENNEDY, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>12006</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12006/ind_223_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12006/ind_223_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SAÚDE, A AMPIFLICAÇÃO E O APRIMORAMENTO DO ATENDIMENTO ÀS PESSOAS COM SÍNDROME DE DOWN, TDAH E TRANSTORNO DO ESPECTRO AUTISTA (TEA) NO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>12113</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12113/ind_226_edson.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12113/ind_226_edson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A TROCA DE LÂMPADA NO POSTE DA RUA TANCREDO NEVES N° 103, BAIRRO VILA MOTTA.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12128/ind_227_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12128/ind_227_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O REPARO E CASCALHAMENTO DA RUA BR 290 N° 1400 BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12152/ind_228_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12152/ind_228_.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO NA RUA ALDO GARCIA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12153/ind_229_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12153/ind_229_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO DA RUA PRIMEIRO DE MAIO, DEVIDO ÀS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>12167</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12167/ind_230.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12167/ind_230.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A TROCA DE LÂMPADAS DOS POSTES NA RUA JOSÉ MARIA GONÇALVES, BAIRRO SÁO JOSÉ EM FRENTE AOS NÚMEROS 25 E 35.</t>
   </si>
   <si>
     <t>12168</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12168/ind_231.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12168/ind_231.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA RELIZADA A TROCA DE LÂMPADAS DOS POSTES NA RUA ELIZEU VENTURA, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>12169</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12169/ind_232_sargento_felicio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12169/ind_232_sargento_felicio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO DE LEI ( EM ANEXO) QUE DISPÕE SOBRE A REALIZAÇÃO, COM APOIO DO PODER PÚBLICO MUNICIPAL, DE COLETA DE MATERIAL PARA EXAMES DE ANEMIA INFECCIOSA EQUINA (AIE) E MORMO, NO ÂMBITO DO MUNICÍPIO DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12223</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12223/ind_233.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12223/ind_233.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E O CONSERTO DO BUEIRO NA RUA JOSÉ DOS SANTOS SARAIVA BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>12226</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12226/ind_234_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12226/ind_234_sergio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIV MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE REALIZE COM URGÊNCIA A LIMPEZA E REMOÇÃO DOS GALHOS E ENTULHOS ACUMULADOS AO LONGO DA RUA LUCIANO VILODRE, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>12227</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12227/ind_236.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12227/ind_236.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXEUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA COM URGÊNCIA A LIMPEZA GERAL DA PRAÇA SANTA BÁRBARA, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>12232</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12232/ind_236.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12232/ind_236.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A MELHORIA DA RUA SARAGOSO DUARTE, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>12245</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_237.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_237.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A RECONSTRUÇÃO DO BUEIRO COM A COLOCAÇÃO DE CANOS DE 1 METRO DE DIÂMETRO, NA ESTRADA ALFREDO RAGUSE, S/N° PRÓXIMO AO ARMAZÉM BOA VISTA (ARMAZÉM DO ÁUREO).</t>
   </si>
   <si>
     <t>12246</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_238_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_238_deivith.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A TROCA DE LÂMPADAS DO POSTE EM FRENTE AO NÚMERO 70 ATÉ AS PROXIMIDADES DA ANTIGA CANCHA DO ANTÃO.</t>
   </si>
   <si>
     <t>12400</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_239_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_239_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO QUE SEJA REALIZADA COM URGÊNCIA A TROCA, CONSERTO OU REPARO DE DUAS LÂMPADAS LOCALIZADAS NA RUA 15 DE NOVEMBRO SENDO UMA EM FRENTE AO NÚMERO 1751 E A OUTRA EM FRENTE AO NÚMERO 444.</t>
   </si>
   <si>
     <t>12402</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_240_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_240_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO QUE SEJA FEITO, COM EXTREMA URGÊNCIA, O CONSERTO DO MEIO-FIO E DA CAIXA DE ESGOTO DANIFICADA NA AV. PIRATINI Nº 170 EM FRENTE À LOJA LEBES</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_241_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_241_betielle.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE ESPAÇO ESPECÍFICO PARA TRATAMENTO DE ANIMAIS COM ESPOROTRICOSE.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_242_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_242_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM REALIZADOS REPAROS E MELHORIA NA RUA JOÃO ZINELLI BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_243.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_243.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM REALIZADAS MELHORIAS NA RUA EMÍLIO RODOLFO GUERBER - ACESSO À ASSOCIAÇÃO DA MEDIANEIRA.</t>
   </si>
   <si>
     <t>12438</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_244.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_244.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA PROVIDENCIADA, COM URGÊNCIA, A MANUTENÇÃO E O FECHAMENTO COM CANOS OS BURACOS NA RUA CRISTAL, NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_245_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_245_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE REPAROS URGENTES EM TAMPA DE BUEIRO (BOCA DE LOBO) DANIFICADA NA AVENIDA PIRATINI, ESQUINA COM A RUA JOSÉ SENA FERREIRA.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_246_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_246_.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A REALIZAÇÃO DE PATROLAMENTO E CASCALHAMENTO NA RUA VENCESLAU BRÁS, NO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_247_edson_leal.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_247_edson_leal.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A COLOCAÇÃO DE CANOS EM UM ESGOTO A CÉU ABERTO NA RUA SANTOS DUMONT EM FRENTE À RESIDÊNCIA N° 218, BAIRRO VILA MOTTA.</t>
   </si>
   <si>
     <t>12478</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_248_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_248_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO DE PROJETO DE LEI CRIANDO  O PROGRAMA ''ADOTE UMA ESCOLA'', CONFORME ANTEPROJETO M ANEXO.</t>
   </si>
   <si>
     <t>12580</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_249_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_249_betielle.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO O ÂMBITO DO MUNICIPIO DE BUTIA, PROGRAMA ''BANCO DE RAÇÃO E UTENSÍLIOS PARA ANIMAIS'' , COM FINALIDADE DE CAPTAR DOAÇÕES DE ALIMENTOS E UTENSÍLIOS DIVERSOS DESTINADOS AO CUIDADO DE ANIMAIS DOMÉSTICOS E COMUNITÁRIOS, PROMOVENDO SUA DISTRIBUIÇÃO A ENTIDADES DE PROTEÇÃO ANIMAL.</t>
   </si>
   <si>
     <t>12708</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12708/ind_250_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12708/ind_250_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A APRESENTAÇÃO DE PROJETO DE LEI QUE DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÃO, CONTRATAÇÃO OU POSSE EM CARGOS PÚBLICOS DE PESSOAS CONDENADAS POR CRIMES DE MAUS-TRATOS A ANIMAIS, NO ÂMBITO DO MUNICÍPIO DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12709</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12709/ind_251_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12709/ind_251_.pdf</t>
   </si>
   <si>
     <t>''CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL FMPBEA NO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12723</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12723/ind_252_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12723/ind_252_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O RECOLHIMENTO DE PODAS DE ÁRVORE NA RUA JOSE ZEREU, PRÓXIMO AO NÚMERO 484.</t>
   </si>
   <si>
     <t>12724</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12724/ind_253_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12724/ind_253_.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO DA RUA OLÉCIO CAVEDINI, BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>12725</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12725/ind_254.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12725/ind_254.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A TROCA DE REFLETORES NA ESCOLA ALCIDES CONTER DENTRO DO GINÁSIO RUDI RAGUSE.</t>
   </si>
   <si>
     <t>12726</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12726/ind_255.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12726/ind_255.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DO BURACO NA CALÇADA NO LARGO DAS COMUNICAÇÕES EM FRENTE À IGREJA SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>12728</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12728/ind_256.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12728/ind_256.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DO BURACO NA CALÇADA ENTRE AS ESCOLAS MARECHAL RONDON E DONA DUCA.</t>
   </si>
   <si>
     <t>12729</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12729/ind_257.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12729/ind_257.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O CONSERTO DO BURACO NA RUA JOÃO DEMAMAN PRÓXIMO AO NÚMERO 718.</t>
   </si>
   <si>
     <t>12840</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12840/ind_258_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12840/ind_258_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE SAÚDE, QUE SEJAM ADOTADAS PROVIDÊNCIAS PARA ESTENDER O HORÁRIO DE FUNCIONAMENTO DA FARMÁCIA POPULAR DURANTE OS FINAIS DE SEMANA, VISANDO FACILITAR O ACESSO DA POPULAÇÃO AOS MEDICAMENTOS DISPONIBILIZADOS.</t>
   </si>
   <si>
     <t>12846</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12846/ind_260.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12846/ind_260.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXEECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A REFORMA DE BRINQUEDOS E INSTALAR NOVOS NA PRAÇA, LOCALIZADA NO CAMPO SÃO JOSÉ, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>12847</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12847/ind_259_edson.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12847/ind_259_edson.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A LIMPEZA E CORTE DE GRAMA DO CAMPO SÃO JOSÉ BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>12945</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12945/ind_261_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12945/ind_261_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS O REPARO E CASCALHAMENTO DA RUA IPIRANGA PARALELO COM BR 290 Nº 1400 BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>12951</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12951/ind_262_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12951/ind_262_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADO SERVIÇO DE PATROLAMENTO, ENCASCALHAMENTO E DRENAGEM NA RUA IPIRANGA, LOCALIZADA NO BAIRRO CHARRUA, NO MUNICÍPIO DE BUTIÁ/RS.</t>
   </si>
   <si>
     <t>12952</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12952/ind__263.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12952/ind__263.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA MUNICIPAL DE OBRAS A NECESSIDADE URGENTE DE VISTORIA E INTERVENÇÃO NA JOÃO VIRGILINO NO BAIRO CIDADE BAIXA QUE SE ENCONTRA EM SITUAÇÃO CRÍTICA DEVIDO AO ACÚMULO EXCESSIVO DE ÁGUA, ESTANDO PRÓXIMA DE ALAGAMENTO MESMO EM CHUVAS MODERADAS.</t>
   </si>
   <si>
     <t>13011</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_264_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_264_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA COORDENADORIA DAS MULHERES QUE A LEI MUNICIPAL N° 3610 DE 15 DE JUNHO DE 2021 SEJA CUMPRIDA NO ÂMBITO DO EXECUTIVO.</t>
   </si>
   <si>
     <t>13164</t>
   </si>
   <si>
     <t>CSSPSP - Comissão de Saúde, Segurança Pública e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13164/ind_265.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13164/ind_265.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O ANTEPROJETO DE LEI9EM ANEXO) COM A FINALIDADE DE AUTORIZAR O PAGAMENTO ANUAL DE INCENTIVO FINANCEIRO ADICIONAL (IFA) EM FORMA DE ABONO, AOS AGENTES COMUNITARIOS DE SAUDE (ACS) E AOS AGENTES DE COMBATE AS ENDEMIAS (ACE) CONFORME PREVISTO NA LEGISLAÇÃO FEDERAL</t>
   </si>
   <si>
     <t>13173</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13173/ind_267_betiele.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13173/ind_267_betiele.pdf</t>
   </si>
   <si>
     <t>INDICA A O EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA DE OBRAS E/OU SETORES COMPETENTES, QUE, SEJAM TOMADAS PROVIDENCIAS URGENTES NA RUA ALBERTO PASQUALINI/CIDADE ALTA. COM A LIMPEZA DO LOCAL, INSTALAÇÃO DE CANOS E ESTRUTURAÇÃO DE ESCOAMENTO ADEQUADO DE AGUA</t>
   </si>
   <si>
     <t>13174</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13174/ind_268_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13174/ind_268_betielle.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE, QUE SEJAM TOMADAS PROVIDENCIAS URGENTES QUANTO A SITUAÇÃO DA RUA 15 DE NOVEMBRO, ESPECIFICADAMENTE NO INICIO DA VIA, COM A RUA R1.</t>
   </si>
   <si>
     <t>13178</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13178/ind_269_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13178/ind_269_peninha.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNCIPAL ATRAVES DA SECRETARIA DE OBRAS O PATROLAMENTO DA RUA TRAJANO GUEDES, PROXIMO AO NUMERO 44</t>
   </si>
   <si>
     <t>13181</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13181/ind_270_sargento.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13181/ind_270_sargento.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS EA SECRETARIA ESPECIAL DE SEGURANÇA PUBLICA, ESTUDO TECNICO DE ENGENHARIA DE TRAFEGO E INSTALÇÃO DE ONDULAÇÕES TRANSVERSAIS(QUEBRA MOLAS), REMOVIVEIS, NA EXTENSÃO DA AVENIDA PERIMETRAL SARGENTO FIRMINO DA SILVA PEIXOTO NO TRECHO PAVIMENTADO, ESPECIALMENTE NO TRECHO ADJACENTE AO BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>13183</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13183/ind_271_sargento.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13183/ind_271_sargento.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS QUE SEJA REALIZADA UMA VISTORIA NA RUA CRISTAL, NO BAIRRO SANTA RITA, A FIM DE SOLUCIONAR A SITUAÇÃO DE ESGOTO A CÉU ABERTO, NA VIA PÚBLICA.</t>
   </si>
   <si>
     <t>13184</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13184/ind_272_sargento.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13184/ind_272_sargento.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE OBRAS QUE SEJA REALIZADA UMA VISTORIA NA TRAVESSA AM~ELIA CARNEIRO, EM FRENTE AO NÚMERO 135, NO BAIRRO SANTA RITA, A FIM DE SOLUCIONAR A SITUAÇÃO DE ESGOTO A CÉU ABERTO, NA VIA PUBLICA</t>
   </si>
   <si>
     <t>13185</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13185/ind_273_sargento.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13185/ind_273_sargento.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA DE OBRAS QUE SEJA REALIZADO CONSERTO DA TAMPA DE BUEIRO NA TRAVESSA AMÉLIA CARNEIRO, NO BAIRRO SANTA RITA, A FIM DE SOLUCIONAR A SITUAÇÃO DE ESGOTO A CÉU ABERTO, NA VIA PUBLICA.</t>
   </si>
   <si>
     <t>13186</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13186/ind_274_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13186/ind_274_helio.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTVO MUNICIPAL, ATRAVES DO NÚCLEO DE TRANSITO, QUE SEJAM INSTALADAS PLACAS DE SINALIZAÇÃO DE ''PARE'' NOS SEGUINTES LOCAIS:</t>
   </si>
   <si>
     <t>13239</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_275_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_275_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DO ''CARTÃO DIGITAL DE RENOVAÇÃO CONTROLADA'', DESTINADO À RENOVAÇÃO FACILITADA DE RECEITAS MEDICAS DE PACIENTES COM DOENÇAS CRÔNICAS NO ÂMBITO DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>13399</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13399/ind_276_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13399/ind_276_ellen.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O CONSERTO DAS TAMPAS DOS BUEIROS E MELHORIAS NO FINAL DA RUA DO COMÉRCIO PARALELO COM A RUA DOM PEDRO I, BAIRRO MEDIANEIRA.</t>
   </si>
   <si>
     <t>13455</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13455/ind_277_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13455/ind_277_helio.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO O PATROLAMENTO E/OU APLICAÇÃO DE CARGA DE PEDRAS E BRITAS NA RUA DORVAL CORRÊA LEÃO - BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>13545</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13545/ind_278.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13545/ind_278.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E REMOÇÃO DE ENTULHOS ACUMULADOS NO TERRENO LOCALIZADO NA RUA TRAJANO GUEDES, Nº 321, BAIRRO MEDIANEIRA.</t>
   </si>
   <si>
     <t>13547</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13547/ind_279.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13547/ind_279.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO A INSTALAÇÃO DE FAIXA DE SEGURANÇA NO ENTRONCAMENTO DAS RUAS HORÁCIO FERRÃO, AVENIDA PRESIDENTE ATHUR DA COSTA E SILVA E AVENIDA DOUTOR HONÓRIO HERMETO.</t>
   </si>
   <si>
     <t>13556</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13556/ind_280.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13556/ind_280.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJAM FEITOS REPAROS NA RUA DILSON A. DA SILVA BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>13596</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13596/ind_281.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13596/ind_281.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A RETIRADA DE GALHOS DA RUA GABRIEL KINOFF BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>13598</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13598/ind_282.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13598/ind_282.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE EDUCAÇÃO, QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES QUANTO À LIMPEZA NAS DEPENDÊNCIAS DA ESCOLA JOSÉ BLAH, LOCALIZADA NO BAIRRO CHARRUA, ESPECIFICAMENTE NO PÁTIO ONDE HÁ ACÚMULO DE SUJEIRA E FOLHAS DE ÁRVORES.</t>
   </si>
   <si>
     <t>13623</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13623/ind_283.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13623/ind_283.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO PROGRAMA MUNICIPAL DE CONTROLE DA ESPOROTRICOSE, CONFORME ANTEPROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>13624</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13624/ind_284.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13624/ind_284.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO À LIMPEZA, DRENAGEM E MANUTENÇÃO DA ÁREA EXTERNA DO RESIDENCIAL TERAPÊUTICO, ONDE FORAM IDENTIFICADOS ACÚMULO DE ÁGUA PARADA E RESÍDUOS, CONFORME FOTOGRAFIAS ANEXAS.</t>
   </si>
   <si>
     <t>13625</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13625/ind_285.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13625/ind_285.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO SOLICITAÇÃO DE REPAROS E MANUTENÇÃO NA RUA JOSÉ DOS SANTOS SARAIVA, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>13639</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13639/ind_286.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13639/ind_286.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A COLOCAÇÃO DE LÂMPADA PARA ILUMINAÇÃO PÚBLICA, NA RUA MARIA ALZIRA, EM FRENTE AO POSTE DA RESIDÊNCIA Nº 346, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>13652</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13652/ind_287.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13652/ind_287.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E RECOLHIMENTO DE GALHOS EM FRENTE À RESIDÊNCIA Nº 73, NA RUA TRAVESSA JOÃO MARIA DA SILVA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>13653</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13653/ind_288.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13653/ind_288.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E RETIRADA DOS GALHOS E ENTULHOS DO CAMPO SÃO JOSÉ, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>13654</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13654/ind_289.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13654/ind_289.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A NECESSIDADE DE REPAROS DOS BURACOS DA RUA JOVIANO ALVES DO Nº 554 ATÉ O Nº 682, DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>13655</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13655/ind_290.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13655/ind_290.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADO O CONSERTO DA CAIXA DE ESCOAMENTO/BUEIRO, LOCALIZADA NA RUA JOÃO ROBERTO PELTZ EM FRENTE À RESIDÊNCIA Nº 288.</t>
   </si>
   <si>
     <t>13672</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13672/ind_291.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13672/ind_291.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E RECOLHIMENTO DE GALHOS EM FRENTE À RESIDÊNCIA DE Nº 292, NA RUA DILSON SILVA, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>13730</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13730/ind_292.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13730/ind_292.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO QUE SEJA REALIZADA A LIMPEZA E RETIRADA DE GALHOS NO CAMPO LOCALIZADO EM FRENTE À RESIDÊNCIA Nº 129 DA RUA CORONEL ANTÔNIO DE CARVALHO, NA RUA DO BECO DA ANTIGA GARAGEM DA CERVITUR.</t>
   </si>
   <si>
     <t>13766</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13766/ind_293.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13766/ind_293.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJAM FEITOS REPAROS NA RUA CELINA PINHEIRO MAREK, BAIRRO BELA VISTA, SITUADA AO LADO DA MADEIREIRA BATISTELA.</t>
   </si>
   <si>
     <t>13767</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13767/ind_294.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13767/ind_294.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA SOLUCIONADO O PROBLEMA DE ESGOTO A CÉU ABERTO NA RUA IRENE NEVES, ESQUINA COM A JOSÉ SANTOS SARAIVA.</t>
   </si>
   <si>
     <t>13768</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13768/ind_295.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13768/ind_295.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, REPARO DA RUA SULAMITA BRATIKOSKI, EM FRENTE AO Nº 95 BAIRRO SÃO JOSÉ E COLOCAÇÃO DE CANOS EM VALA DE ESGOTO SITUADA NA MESMA EXTENSÃO.</t>
   </si>
   <si>
     <t>13788</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13788/ind_296.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13788/ind_296.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE ADMINISTRAÇÃO, SECRETARIA DE PLANEJAMENTO E SECRETARIA DE OBRAS PARA QUE SEJA REALIZADA UMA REFORMULAÇÃO NA PRAÇA EM FRENTE À ESCOLA MARECHAL RONDON, EMEI DONA DUCA E APAE.</t>
   </si>
   <si>
     <t>13789</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13789/ind_297.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13789/ind_297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O RECOLHIMENTO DE GALHOS NA RUA PRIMEIRO DE MAIO, PRÓXIMO AO NÚMERO 107.</t>
   </si>
   <si>
     <t>13804</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13804/ind_298.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13804/ind_298.pdf</t>
   </si>
   <si>
     <t>SOLICITO PROVIDÊNCIAS URGENTES QUANTO À REPOSIÇÃO DA TAMPA DA CAIXA DE ENERGIA LOCALIZADA NA AVENIDA MAUÁ, Nº 53, NAS CASINHAS DA PREFEITURA, EM FRENTE À CORSAN E LIMPEZA DA MESMA.</t>
   </si>
   <si>
     <t>13822</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13822/ind_299.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13822/ind_299.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, QUE SEJA FEITA A TROCA DE LÂMPADAS NAS SALAS DE AULA E ESPAÇO DE CONVIVÊNCIA JUNTO À ESCOLA MARIA CAMARGO.</t>
   </si>
   <si>
     <t>13823</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13823/ind_300.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13823/ind_300.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, QUE SEJAM CONSTRUÍDOS FRALDÁRIOS NAS DEPENDÊNCIAS DA ESCOLA MARIA CAMARGO.</t>
   </si>
   <si>
     <t>13899</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13899/ind_301.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13899/ind_301.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A COLOCAÇÃO DE DUAS TAMPAS DE BUEIRO NA ESQUINA DA RUA HONÓRIO LUIZ FRANCISCO PRÓXIMO AO NÚMERO 321, BAIRRO CENTRO (RUA DA ESCOLA ORESTES).</t>
   </si>
   <si>
     <t>13900</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13900/ind_302.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13900/ind_302.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E DOS ÓRGÃOS COMPETENTES DE TRÂNSITO QUE SEJAM TOMADAS AS SEGUINTES PROVIDÊNCIAS NA AVENIDA MAUÁ, EM FRENTE À CORSAN, LOCAL ONDE TAMBÉM SE ENCONTRAM A PADARIA POPULAR E A FUMSA.</t>
   </si>
   <si>
     <t>13901</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13901/ind_303.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13901/ind_303.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO HORÁRIO ESPECIAL AO SERVIDOR PÚBLICO MUNICIPAL COM DEFICIÊNCIA, OU QUE TENHA CÔNJUGE, FILHO OU DEPENDENTE COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13911</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13911/ind_304.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13911/ind_304.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A ACEITAÇÃO DE PRESCRIÇÕES MÉDICAS EMITIDAS POR PROFISSIONAIS LEGALMENTE HABILITADOS, INDEPENDENTEMENTE DE SUA VINCULAÇÃO AO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
   </si>
   <si>
     <t>13913</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13913/ind_305.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13913/ind_305.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O PATROLAMENTO/COLOCAÇÃO DE MATERIAL E RETIRADA DE LIXOS NA RUA JOAQUIM SILVA, NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>13914</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13914/ind_306.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13914/ind_306.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O PATROLAMENTO/COLOCAÇÃO DE MATERIAL, CONSERTO DE BUEIROS E RETIRADA DE LIXOS NA RUA OLÉCIO CAVEDINE.</t>
   </si>
   <si>
     <t>13915</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13915/ind_307.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13915/ind_307.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O PATROLAMENTO/COLOCAÇÃO DE MATERIAL E RETIRADA DE LIXOS NA RUA DR. JOSÉ ZEREU, NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>14098</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14098/ind_308.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14098/ind_308.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM FEITOS CONSERTOS E MELHORIAS NO PARQUE DO BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>14101</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14101/ind_309.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14101/ind_309.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA CONSERTADA A LUMINÁRIA PÚBLICA NA RUA ACHYLLES COLETO PRÓXIMO AO NÚMERO 99, BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>14102</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14102/ind_310.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14102/ind_310.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A COLAÇÃO DE LÂMPADA PARA ILUMINAÇÃO PÚBLICA, NA RUA RAMÃO PEREZ, EM FRENTE AO POSTE DA RESIDÊNCIA Nº 686, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>14103</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14103/ind_311.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14103/ind_311.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A MANUTENÇÃO DA TRAVESSA DA VIAÇÃO. PRÓXIMO AO SUPERMERCADO BITERCOURT, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>14104</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14104/ind_312.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14104/ind_312.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO REPARO EM BUEIRO NA AVENIDA MAUÁ EM FRENTE AO NÚMERO 520, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>14107</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14107/ind_313.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14107/ind_313.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A EXECUÇÃO DE SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO NA ESTRADA PASSO DA ESTIVA, ZONA RURAL DE BUTIÁ/RS.</t>
   </si>
   <si>
     <t>14108</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14108/ind_314.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14108/ind_314.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO, NIVELAMENTO E MELHORIAS GERAIS NA ESTRADA PASSO DOS CARROS, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE BUTIÁ/RS.</t>
   </si>
   <si>
     <t>14109</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14109/ind_315.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14109/ind_315.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REALIZAÇÃO DE OBRAS EMERGENCIAIS DE RECUPERAÇÃO E MELHORIAS NA ESTRADA DA QUITÉRIA, LOCALIZADA NA ZONA RURAL DO MUNICÍPIO DE BUTIÁ/RS.</t>
   </si>
   <si>
     <t>14196</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14196/ind_316.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14196/ind_316.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A MANUTENÇÃO DA RUA SARAGOSO ANTÔNIO DUARTE, BAIRRO VILA NOVA, EM TODA EXTENSÃO.</t>
   </si>
   <si>
     <t>14198</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14198/ind_317.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14198/ind_317.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A LIMPEZA E RETIRADA DE ENTULHOS ACUMULADOS NA RUA ROBERTO PELTZ, EM FRENTE AO NÚMERO 487, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14199</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14199/ind_318.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14199/ind_318.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A LIMPEZA E RETIRADA DE ENTULHOS ACUMULADOS NA RUA RUDIMAR PIMENTEL, EM FRENTE AO NÚMERO 02, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14197</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14197/ind_319.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14197/ind_319.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA COMPETENTE, QUE SEJA COLOCADO UM CONTÂINER PARA DESCARTE DE RESÍDUOS, ENTRE A RUA MANOEL CORRÊA E JOVIANO ALVES, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14251</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14251/ind_320_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14251/ind_320_.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O REPARO DE UM BURACO NA AV. PRESIDENTE ARTHUR DA COSTA E SILVA EM FRENTE AO NÚMERO 331.</t>
   </si>
   <si>
     <t>14252</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14252/ind_321.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14252/ind_321.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO DAS VIAS DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>14253</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14253/ind_322.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14253/ind_322.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO DA RUA ASSIS CHATOUBRIAND.</t>
   </si>
   <si>
     <t>14254</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14254/ind_323.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14254/ind_323.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO DA RUA ALDO GARCIA (REGILNEI).</t>
   </si>
   <si>
     <t>14261</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14261/ind_324.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14261/ind_324.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE LINHA DE ÔNIBUS PARA TRANSPORTE COLETIVO URBANO DENTRO DO MUNICÍPIO DE BUTIÁ. CONFORME ANTEPROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>14373</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14373/ind_325.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14373/ind_325.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJAM ADOTADAS MEDIDAS DE MANUTENÇÃO NO BANHEIRO PÚBLICO LOCALIZADO NA PRAÇA DR. ROBERTO CARDOSO.</t>
   </si>
   <si>
     <t>14374</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14374/ind_326.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14374/ind_326.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJAM REALIZADOS REPAROS NA RUA ESTEVÃO RAMOS, BAIRRO CIDADE BAIXA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>14376</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14376/ind_327.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14376/ind_327.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O DESENTUPIMENTO DO BUEIRO DA RUA DORVAL CORREA LEÃO Nº 110 BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>14377</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14377/ind_328.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14377/ind_328.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA AOS ARREDORES DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO CIDADE BAIXA E MEDIANEIRA.</t>
   </si>
   <si>
     <t>14409</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14409/ind_329.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14409/ind_329.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJAM REALIZADOS REPAROS NA RUA ALDO GARCIA, BAIRRO REGILNEY, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>14410</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14410/ind_330.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14410/ind_330.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O PATROLAMENTO E NIVELAMENTO DA RUA MANOEL FRANCO, BAIRRO POÇO 5, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>14425</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14425/ind_331.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14425/ind_331.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES QUANTO À RECUPERAÇÃO E MANUTENÇÃO DA RUA BORGES DE MEDEIROS, A QUAL SE ENCONTRA EM ESTADO PRECÁRIO, APRESENTANDO SÉRIOS DANOS NA VIA E EM SUAS LATERAIS, CONFORME REGISTRO EM IMAGENS ANEXAS.</t>
   </si>
   <si>
     <t>14440</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14440/ind_332.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14440/ind_332.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O DEVIDO REPARO DOS BURACOS DE GRANDE PROPORÇÃO NA RUA JOSÉ OLINTO FRANCO, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14439</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14439/ind_333.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14439/ind_333.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O DEVIDO REPARO DOS BURACOS E CRATERAS DA RUA MANOEL CORRÊA, EM FRENTE AO NÚMERO 312, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14441</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14441/ind_334.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14441/ind_334.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE OBRAS, QUE SEJA FEITA A RETIRADA DE GALHOS NO CAMPO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14442</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14442/ind_335.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14442/ind_335.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O DEVIDO REPARO DOS BURACOS E CRATERAS DA RUA JOVIANO ALVES EM FRENTE AO NÚMERO 553, PRÓXIMO AO ARMAZÉM VIEIRA, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14471</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14471/ind_336.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14471/ind_336.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DA GUARDA MUNICIPAL DE BUTIÁ. ÓRGÃO VOLTADO À PROTEÇÃO DOS BENS, SERVIÇOS E INSTALAÇÕES DO MUNICÍPIO, BEM COMO À PROMOÇÃO DA SEGURANÇA COMUNITÁRIA EM CONFORMIDADE COM A CONSTITUIÇÃO FEDERAL E A LEGISLAÇÃO, NACIONAL PERTINENTE, CONFORME ANTEPROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>14547</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14547/ind_337.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14547/ind_337.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO MELHORIA NA RUA ALÍPIO ROSA, BAIRRO CHARRUA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>14548</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14548/ind_338.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14548/ind_338.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO LIMPEZA DE VALA LOCALIZADA, NA RUA R1, ENTRE OS NÚMEROS 1515 E 1553, BAIRRO R1.</t>
   </si>
   <si>
     <t>14591</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14591/ind_339.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14591/ind_339.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, A TROCA OU CONSERTO DE LÂMPADAS NA RUA DEPUTADO LAURO RODRIGUES, 324 - VILA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>14600</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14600/ind_340.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14600/ind_340.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DE REPAROS DOS BURACOS NA RUA JOSÉ OLINTO FRANCO DO Nº 329 ATÉ O Nº 401 NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14646</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14646/ind_341.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14646/ind_341.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO E MANUTENÇÃO NA TRAVESSA VIAÇÃO, SITUADA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>14647</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14647/ind_342.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14647/ind_342.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SEC. DE OBRAS A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO, RECUPERAÇÃO E MELHORIAS NA RUA JOSÉ MARCELINO ALVES, LOCALIZADA NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>14680</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14680/ind_343.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14680/ind_343.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DA RUA SULAMITA BRATIKOSKI, EM FRENTE AO NÚMERO 95, BAIRRO SÃO JOSÉ E COLOCAÇÃO DE CANOS EM VALA DE ESGOTO SITUADO NA MESMA EXTENSÃO (REITERAÇÃO).</t>
   </si>
   <si>
     <t>14681</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14681/ind_344.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14681/ind_344.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DA TRAVESSA DA VIAÇÃO, PRÓXIMO AO SUPERMERCADO BITENCOURT, BAIRRO VILA NOVA (REITERAÇÃO).</t>
   </si>
   <si>
     <t>14682</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14682/ind_345.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14682/ind_345.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DA RUA JOSÉ SANTOS SARAIVA, BAIRRO BELA VISTA, EM TODA A EXTENSÃO (REITERAÇÃO).</t>
   </si>
   <si>
     <t>14683</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14683/ind_346.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14683/ind_346.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO E MANUTENÇÃO NA RUA ARLINDO SILVA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>14684</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14684/ind_347.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14684/ind_347.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO NO ENCANAMENTO DA RUA JOVIANO ALVES, PRÓXIMO AO NÚMERO 593, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>14685</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14685/ind_348.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14685/ind_348.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO E CASCALHAMENTO NAS VIAS DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>14686</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14686/ind_349.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14686/ind_349.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO NA VIA ALBERTO PASQUALINI, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>14687</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14687/ind_350.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14687/ind_350.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE CULTURA, ESPORTE E LAZER, A NECESSIDADE DE MANUTENÇÃO NOS BRINQUEDOS DA PRAÇA DOUTOR ROBERTO CARDOSO.</t>
   </si>
   <si>
     <t>14783</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14783/ind_351.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14783/ind_351.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJAM EXECUTADAS MELHORIAS NAS VIAS LOCALIZADAS NAS PROXIMIDADES DA ESF SÃO JOSÉ, TENDO EM VISTA AS CONDIÇÕES PRECÁRIAS EM QUASE TODA A EXTENSÃO DO LOTEAMENTO.</t>
   </si>
   <si>
     <t>14784</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14784/ind_352.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14784/ind_352.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJAM REALIZADOS REPAROS NA RUA EMILIO RODOLFO GUERBER, BAIRRO MEDIANEIRA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>14785</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14785/ind_353.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14785/ind_353.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, A REALIZAÇÃO DE OBRAS DE DRENAGEM, CANALIZAÇÃO E RECUPERAÇÃO DO SISTEMA DE ESCOAMENTO PLUVIAL NA RUA PEDRO MARTINEZ, ESQUINA COM A RUA QUINZE DE NOVEMBRO, LOCALIZADA NO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>14786</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14786/ind_354.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14786/ind_354.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA COMPETENTE, ELABORE E ENCAMINHE À CÂMARA DE VEREADORES PROJETO DE LEI AUTORIZANDO A CONCESSÃO DOS SERVIÇOS E GESTÃO DO CEMITÉRIO MUNICIPAL DE BUTIÁ, ESTABELECENDO DIRETRIZES REGULATÓRIAS, CRITÉRIOS DE MODERNIZAÇÃO E PROTEÇÃO SOCIAL, CONFORME ANTEPROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>14900</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14900/ind_355.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14900/ind_355.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE REALIZE MANUTENÇÃO COMPLETA, LIMPEZA, PODA DE ÁRVORES, RECOLHIMENTO DE GALHOS, PINTURA, RECUPERAÇÃO DE CANTEIROS E REVITALIZAÇÃO DA PRAÇA SANTA BÁRBARA, SITUADA NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>14901</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14901/ind_356.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14901/ind_356.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE REALIZE LIMPEZA, ROÇADA, NIVELAMENTO E MANUTENÇÃO COMPLETA DOS CANTEIROS CENTRAIS E LATERAIS DA AVENIDA DR. HONÓRIO HERMETO, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>15007</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15007/ind_357.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15007/ind_357.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O REPARO DO BURACO NA RUA MANOEL DIEGUES PRÓXIMO À ESCOLA DR. ROBERTO CARDOSO.</t>
   </si>
   <si>
     <t>15008</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15008/ind_358.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15008/ind_358.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA REALIZADA A LIMPEZA E MANUTENÇÃO GERAL DA ACADEMIA AO AR LIVRE SITUADA ATRÁS DO POSTO DE SAÚDE DONA ALZIRA NA RUA MANOEL DIEGUES Nº 97 NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>15009</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15009/ind_359.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15009/ind_359.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O REPARO DOS BURACOS NA RUA JULIETA CARVALHO GONZALES NO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>15010</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15010/ind_360.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15010/ind_360.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A NECESSIDADE DE REPARO DO BURACO SITUADO NA RUA JOVIANO ALVES EM FRENTE À RESIDÊNCIA Nº 401 NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>15011</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15011/ind_361.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15011/ind_361.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A NECESSIDADE DA RETIRADA DE ENTULHOS ACUMULADOS NA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>15012</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15012/ind_362.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15012/ind_362.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM RETIRADOS OS GALHOS E ENTULHOS ACUMULADOS AO LADO DA RESIDÊNCIA Nº 20 NA RUA MAUÁ NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>15014</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15014/ind_363.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15014/ind_363.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O PATROLAMENTO E NIVELAMENTO DA RUA MANOEL FRANCO, BAIRRO POÇO 5, EM TODA SUA EXTENSÃO (REITERAÇÃO).</t>
   </si>
   <si>
     <t>15015</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15015/ind_364.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15015/ind_364.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A LIMPEZA EM TORNO DO TRIÂNGULO ONDE ESTÃO LOCALIZADAS A PADARIA COMUNITÁRIA E A SEDE DA FUMSA, NAS PROXIMIDADES DA CORSAN, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>15016</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15016/ind_365.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15016/ind_365.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO EM BUEIRO LOCALIZADO NA AVENIDA MAUÁ, NAS PROXIMIDADES DE RESIDÊNCIA DE Nº 70, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15017/ind_366.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15017/ind_366.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A MANUTENÇÃO DA RUA POLÔNIA, DO Nº118 AO Nº371, NAS PROXIMIDADES DA CEE, NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>15018</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15018/ind_367.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15018/ind_367.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO REPARO EM BUEIRO NA RUA ALICE ALBERNAZ ILHA, AO LADO DA RESIDÊNCIA NÚMERO 250, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>15019</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15019/ind_368.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15019/ind_368.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJAM ADOTADAS MEDIDAS URGENTES PARA REPARO DE ESGOTO LOCALIZADO EM TODA EXTENSÃO DA RUA SULAMITA BRATIKOSKI, BAIRRO SÃO JOSÉ,</t>
   </si>
   <si>
     <t>15020</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15020/ind_369.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15020/ind_369.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, O PEDIDO DE REPARO URGENTE NA REDE DE ESGOTO SITUADO NA RUA CRISTAL, BAIRRO SANTA RITA, DIANTE DAS CONDIÇÕES PRECÁRIAS DO LOCAL.</t>
   </si>
   <si>
     <t>15021</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15021/ind_370.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15021/ind_370.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE CANOS E O CONSERTO DA BOCA DE LOBO, LOCALIZADA NA RUA DORIVAL CORRÊA LEÃO, ENTRE O Nº 110 E O Nº 211, NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>15024</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15024/ind_371.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15024/ind_371.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO E LIMPEZA NA RUA ALICE ALBERNAZ ILHA.</t>
   </si>
   <si>
     <t>15027</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15027/ind_372.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15027/ind_372.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECOLOCAÇÃO DA TAMPA DE BOCA DE LOBO NA RUA CORONEL ANTÔNIO VICENTE SOARES DE CARVALHO, NO BAIRRO VILA JULIETA, RESSALTANTO QUE TAL SOLICITAÇÃO JÁ FOI FEITA ANTERIORMENTE, CONFORME DOCUMENTO EM ANEXO.</t>
   </si>
   <si>
     <t>15028</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15028/ind_373.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15028/ind_373.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE REALIZE COM URGÊNCIA A LIMPEZA E DESOBSTRUÇÃO DAS VALAS DE DRENAGEM NO BAIRRO R1, VISANDO PREVENIR RISCOS À POPULAÇÃO E DANOS AO PATRIMÔNIO PÚBLICO E PRIVADO.</t>
   </si>
   <si>
     <t>15029</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15029/ind_374.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15029/ind_374.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS DEVIDAS PROVIDÊNCIAS JUNTO AO CEMITÉRIO MUNICIPAL SÃO PEDRO DE BUTIÁ. PARA QUE SEJAM AMPLIADOS OS RAMAIS DE DISTRIBUIÇÃO DE ÁGUA EM TODO O ESPAÇO INTERNO DO CEMITÉRIO, A FIM DE MELHORAR O ACESSO DOS MUNÍCIPES À AGUA PARA LIMPEZA E MANUTENÇÃO DOS TÚMULOS.</t>
   </si>
   <si>
     <t>15091</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15091/ind_375.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15091/ind_375.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJAM TOMADAS PROVIDÊNCIAS NA LIMPEZA E MANUTENÇÃO DO CAMPINHO E DA PRAÇA LOCALIZADA AO LADO DA ESCOLA MUNICIPAL MARIA CAMARGO NA RUA JOSÉ NEVES, A QUAL SE ENCONTRA EM ESTADO PRECÁRIO, APRESENTANDO SÉRIOS DANOS À COMUNIDADE.</t>
   </si>
   <si>
     <t>15093</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15093/ind_376.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15093/ind_376.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O REPARO DOS BURACOS NA AV. PERIMETRAL III EXÉRCITO.</t>
   </si>
   <si>
     <t>15169</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15169/ind_377.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15169/ind_377.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI O PROGRAMA MUNICIPAL DE DIVULGAÇÃO PARA ADOÇÃO E REENCONTRO DE ANIMAIS NO MUNICÍPIO DE BUTIÁ, COM AÇÕES INTEGRADAS, SEM GERAÇÃO DE NOVOS CUSTOS AO ERÁRIO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15229</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15229/ind_378.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15229/ind_378.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DOS CANOS QUEBRADOS E ENTUPIDOS NA RUA DA FELICIDADE, PRÓXIMO AO Nº 58, BAIRRO SÃO JOSÉ, E QUE SEJA CONSTRUÍDA DE FORMA ADEQUADA UMA BOCA DE LOBO NO LOCAL, A FIM DE SOLUCIONAR DEFINITIVAMENTE O PROBLEMA.</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15230/ind_379.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15230/ind_379.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A COLOCAÇÃO DE LÂMPADA PARA ILUMINAÇÃO PÚBLICA, NA RUA PIO XII, NA VIA LATERAL AO HOSPITAL DR. SÉRGIO MALTA, NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>15350</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15350/ind_380.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15350/ind_380.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, QUE SEJA FEITA A TROCA DE LÂMPADAS DA QUADRA DE ESPORTES DA ESCOLA DR. ROBERTO CARDOSO.</t>
   </si>
   <si>
     <t>15351</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15351/ind_381.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15351/ind_381.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O CONSERTO E A COLOCAÇÃO DE TAMPA EM BOCA DE LOBO NA ESQUINA DA RUA JOÃO DEMAMAM COM A RUA OSWALDO CRUZ.</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15378/ind_382.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15378/ind_382.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA LEI MUNICIPAL Nº 2.173/2005, QUE AUTORIZA O MUNICÍPIO DE BUTIÁ A REALIZAR CONCURSO PÚBLICO PARA ESCOLHA DO HINO OFICIAL.</t>
   </si>
   <si>
     <t>15389</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15389/ind_383.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15389/ind_383.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A TROCA DE LÂMPADAS NA PRAÇA DA VILA JULIETA EM FRENTE AO CTG VAQUEANOS DA QUERÊNCIA.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15391/ind_384.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15391/ind_384.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E PODAS DE ÁRVORE AOS ARREDORES DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>15393</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15393/ind_385.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15393/ind_385.pdf</t>
   </si>
   <si>
     <t>15406</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15406/ind_386.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15406/ind_386.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, O CONSERTO DE UM BURACO NA RUA JOÃO FERNANDES, AO LADO DO PRÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>15418</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15418/ind_387.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15418/ind_387.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A NECESSIDADE DE REPARO DOS BURACOS SITUADOS NA XV DE NOVEMBRO EM FRENTE À RESIDÊNCIA DE Nº 616 ESQUINA COM A FERNANDO FERRARI.</t>
   </si>
   <si>
     <t>15419</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15419/ind_388.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15419/ind_388.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM RETIRADOS OS GALHOS EM FRENTE À RESIDÊNCIA DE Nº 250 NA RUA ADILSON SILVA NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>15448</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15448/ind_389.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15448/ind_389.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A TROCA DE LÂMPADA DO POSTE NA RUA JOSÉ NEVES E NEVES, EM FRENTE À RESIDÊNCIA DE Nº 36, BELA VISTA.</t>
   </si>
   <si>
     <t>15449</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15449/ind_390.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15449/ind_390.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, EM CONJUNTO DA SECRETARIA COMPETENTE, QUE SEJAM REALIZADAS MELHORIAS URGENTES NA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL MARIA ALZIRA.</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15530/ind_391.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15530/ind_391.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O REPARO E CASCALHAMENTO DA TRAVESSA JOSÉ DOS SANTOS SARAIVA, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>15532</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15532/ind_392.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15532/ind_392.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A RETIRADA DE LIXO E ENTULHOS DA RUA JOSÉ FREDOLINO LEINDECKER, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>15561</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15561/ind_393.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15561/ind_393.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRA, QUE SEJA REALIZADO O DESENTUPIMENTO DO BUEIRO NA RUA JOSÉ DOS SANTOS SARAIVA, NO BAIRRO BELA VISTA, BEM COMO A IMEDIATA INTERVENÇÃO PARA REPARO DO ESGOTO A CÉU ABERTO EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>15562</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15562/ind_394.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15562/ind_394.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, ALARGAMENTO, CASCALHAMENTO E RETIRADA DE LIXO DA RUA JOÃO ROBERTO PELTZ BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>15563</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15563/ind_395.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15563/ind_395.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DAS SECRETARIAS COMPETENTES O ESTABELECIMENTO DE DELIMITAÇÃO DE ZONA RURURBANA, CONFORME PROPOSTA EM ANEXO.</t>
   </si>
   <si>
     <t>15564</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15564/ind_396.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15564/ind_396.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, QUE DISPONIBILIZE CONTATO TELEFÔNICO E NÚMERO OFICIAL DE WHATSAPP PARA CADA ESF E UBS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>15565</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15565/ind_397.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15565/ind_397.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJAM REALIZADAS AÇÕES DE PATRULHAMENTO, CASCALHAMENTO OU OUTRO RECURSO TÉCNICO ADEQUADO PARA A MELHORIA DA EXTENSÃO DA RUA RUI RAMOS, NO TRECHO QUE COMPLEMENTA A RUA SANTOS DUMONT, COMPREENDIDO ENTRE A RUA HENRIQUE DIAS E A BR-290.</t>
   </si>
   <si>
     <t>15566</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15566/ind_398.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15566/ind_398.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A NECESSIDADE DA RETIRADA DO CONTÂINER DE LIXO QUE SE ENCONTRA EM FRENTE À RESIDÊNCIA DE Nº 68 NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>15567</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15567/ind_399.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15567/ind_399.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA COM URGÊNCIA, A INSTALAÇÃO DE UMA NOVA TAMPA DE BUEIRO NA RUA XV DE NOVEMBRO, EM FRENTE AO Nº 1492, SITUADO NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>15649</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15649/ind_400.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15649/ind_400.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPA, A PROPOSTA DE ANTEPROJETO DE LEI QUE INSTITUI O PROGRAMA MUNICIPAL DE DISTRIBUIÇÃO DE PULSEIRAS DE IDENTIFICAÇÃO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NOS ESPAÇOS PÚBLICOS DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15652</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15652/ind_401.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15652/ind_401.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, RENOVAR A SOLICITAÇÃO PARA QUE SEJAM ADOTADAS PROVIDÊNCIAS QUANTO AO PROBLEMA DE ILUMINAÇÃO PÚBLICA COM LÂMPADAS PERMANECENDO ACESAS DURANTE TODO O DIA NA RUA 15 DE NOVEMBRO, NOS SEGUINTES PONTOS, EM FRENTE À RESIDÊNCIA Nº 1741 E NO CRUZAMENTO DA RUA 15 DE NOVEMBRO COM A RUA FERNANDO FERRARI, NAS PROXIMIDADES DA EMPRESA FERRO E AÇOS.</t>
   </si>
   <si>
     <t>15655</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15655/ind_402.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15655/ind_402.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O DESENTUPIMENTO DO BUEIRO NA RUA CRISTAL, RUA GILDO DE FREITAS E RUA MARIO QUINTANA, NO BAIRRO BELA VISTA, BEM COMO A IMEDIATA INTERVENÇÃO PARA REPARO DO ESGOTO A CÉU ABERTO PRESENTE NO LOCAL.</t>
   </si>
   <si>
     <t>15686</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15686/ind_4031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15686/ind_4031.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, URGENTES CONSERTOS DA PAVIMENTAÇÃO DE TRECHO DA RUA MARIA ALZIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15773</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15773/ind_4041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15773/ind_4041.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS, QUE REALIZE, COM URGÊNCIA, A RECOMPOSIÇÃO DA RUA ADOLFO CUNHA, NO TRECHO COMPREENDIDO ENTRE A RUA IPIRANGA E A RUA NICÁCIO MACHADO, NO BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>15829</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15829/ind_4051.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15829/ind_4051.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A TROCA DA LÂMPADA DO POSTE SITUADO NA RUA DR. CARLOS ALFREDO SIMCH NO POÇO 5.</t>
   </si>
   <si>
     <t>15925</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15925/ind_4061.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15925/ind_4061.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A PROPOSTA DE ANTEPROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO, POSSE E CIRCULAÇÃO DE CÃES DA RAÇA PIT BULL E OUTRAS SEMELHANTES, VISANDO À SEGURANÇA DA POPULAÇÃO E AO BEM-ESTAR DOS ANIMAIS NO ÂMBITO DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9591/mocao_001_edson_leal.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9591/mocao_001_edson_leal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO EXCELENTE PROFISSIONAL DANIEL ABREU MENDES (IN MEMORIAN)</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9610/mocao_002_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9610/mocao_002_peninha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO VERBAL DE APOIO AO PROJETO DE LEI N° 320/2025 DO SENADOR LUIZ CARLOS HENZE QUE INSTITUI O PROGRAMA DE SECURITIZAÇÃO DAS DÍVIDAS DOS PRODUTORES RURAIS DO RIO GRANDE DO SUL AFETADOS PELOS EVENTOS CLIMÁTICOS.</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9620/mocao_003_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9620/mocao_003_helio.pdf</t>
   </si>
   <si>
     <t>PRESTA A HOMENAGEM A SITIEML - SINDICATO DOS TRABALHADORES DAS INDÚSTRIAS DE EXTRAÇÃO DE MADEIRA E LENHA, PELOS 31 ANOS DE EXISTÊNCIA, PROMOVENDO O DESENVOLVIMENTO, CRESCIMENTO E FORTALECIMENTO DO SETOR FLORESTAL EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9794/mocao_04.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9794/mocao_04.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AOS SERVIDORES ESTADUAIS E A INSTAURAÇÃO DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO (CPI) SOBRE A GESTÃO DO IPE SAUDE.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9946/mocao_005_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9946/mocao_005_betielle.pdf</t>
   </si>
   <si>
     <t>MANIFESTAR SEU VEEMENTE REPÚDIO AO VETO N° 38/2024, QUE IMPACTA DIRETAMENTE A VIDA DE MILHARES DE BRASILEIROS COM DEFICIÊNCIA PERMANENTE, SUBMETENDO-OS A REAVALIAÇÕES PERIÓDICAS INJUSTIFICÁVEIS PARA A MANUTENÇÃO DO BENEFÍCIO DE PRESTAÇÃO CONTINUADA (BPC).</t>
   </si>
   <si>
     <t>10212</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10212/mocao_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10212/mocao_006.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO PARA OS PARATLETAS DA APAE DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>10577</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10577/mocao_007_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10577/mocao_007_ellen.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO PELO TRABALHO PRESTADO DOS PROFISSIONAIS DA ENFERMAGEM DO MUNICIPIO DE BUTIA</t>
   </si>
   <si>
     <t>10576</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10576/mocao_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10576/mocao_007.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI N° 320 DE 2025 DE AUTORIA DO SENADOR LUIS CARLOS HEINZE(PP) QUE DISPÕE SOBRE A SECURITIZAÇÃO DAS DÍVIDAS DE PRODUTORES RURAIS CUJOS EMPREENDIMENTOS TENHAM SIDO IMPACTADOS POR EVENTOS CLIMÁTICOS ADVERSOS A PARTIR DE 2021.</t>
   </si>
   <si>
     <t>10604</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10604/mocao_009_edson.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10604/mocao_009_edson.pdf</t>
   </si>
   <si>
     <t>MANIFESTAR VEEMENTE REPÚDIO AO PROJETO DE LEI COMPLEMENTAR QUE DISPÕE SOBRE O ESTATUTO DA POLÍCIA PENAL DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>10781</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10781/mocao_n_10_michael_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10781/mocao_n_10_michael_peninha.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS TRABALHOS PRESTADOS POR TODOS OS FUNCIONÁRIOS DO HOSPITAL DE BUTIÁ.</t>
   </si>
   <si>
     <t>11074</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11074/mocao_011_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11074/mocao_011_betielle.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS PRODUTORES RURAIS DE BUTIÁ.</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11351/mocao_012_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11351/mocao_012_helio.pdf</t>
   </si>
   <si>
     <t>O PODER LEGISLATIVO DE BUTIÁ, POR MEIO DE SEUS REPRESENTANTES APRESENTA ESTA MOÇÃO DE RECONHECIMENTO E APLAUSOS AO MÉDICO DR. JOSÉ ANTONIO SARAVIA, EM JUSTA E MERECIDA HOENAGEM PELOS RELEVANTES E INESTIMÁVEIS SERVIÇOS PRESTADOS À COMUNIDADE BUTIAENSE AO LONGO DE SUA HONRADA TRAJETÓRIA PROFISSIONAL.</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11619/mocao_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11619/mocao_013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO SR. MAURICIO SANTOS (BARBEIRO) PELO TRABALHO QUE EXERCE EM SUA BARBEARIA À COMUNIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11677/mocao_014_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11677/mocao_014_ellen.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A APOSENTADORIA ESPECIAL PARA OS AGENTES COMUNITÁRIOS DE SAÚ DE(ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE).</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11720/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11720/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR MANOEL ROSA, FUNDADOR DO GRUPO GDVS, QUE COMPLETOU 70 ANOS E ENCERROU A SUA PARTICIPAÇÃO COMO DOADOR ATIVO EM CAMPANHAS.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12151/mocao_016_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12151/mocao_016_helio.pdf</t>
   </si>
   <si>
     <t>O PODER LEGISLATIVO DE BUTIA, POR MEIO DE SEUS REPRESENTANTES, PROPÕE QUE SEJA APRECIADA E APROVADA PELO PLENÁRIO A PRESENTE MOÇÃO DE APOIO À PROPOSTA DE EMENDA Á CONSTITUIÇÃO N° 19/2024.</t>
   </si>
   <si>
     <t>13608</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13608/moc_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13608/moc_017.pdf</t>
   </si>
   <si>
     <t>PROPÕE, NOS TERMOS E RAZÕES ABAIXO DESCRITAS, MOÇÃO HONROSA DE RECONHECIMENTO CONGRATULAÇÃO E APLAUSOS AO ROTARY CLUB DE BUTIÁ, PELA SIGNIFICATIVA ATUAÇÃO EM PROL DO DESENVOLVIMENTO SOCIAL, EDUCACIONAL E COMUNITÁRIO DO MUNICÍPIO DE BUTIÁ E REGIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13791</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13791/mocao_no018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13791/mocao_no018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO PELO SERVIÇO PRESTADO PELA ENFERMEIRA IVETE PEREIRA NUNES.</t>
   </si>
   <si>
     <t>14110</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14110/mocao_019_edson_leal.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14110/mocao_019_edson_leal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO PARA AS ESCOLAS DE BUTIÁ PELA SELEÇÃO NA MOSTRA DE CIÊNCIA E TECONOLOGIA (MOCITEC).</t>
   </si>
   <si>
     <t>14259</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14259/moc_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14259/moc_020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSOS À EQUIPE ALPHA Z FUTSAL, FUNDADA EM ABRIL DE 2022 NO MUNICÍPIO DE BUTIÁ/RS E QUE NASCEU DA INICIATIVA DE PAIS QUE BUSCARAM OFERECER AOS SEUS FILHOS O RETORNO À PRÁTICA ESPORTIVA COM QUALIDADE APÓS A PANDEMIA.</t>
   </si>
   <si>
     <t>14378</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14378/mocao_n_021_-_peninha_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14378/mocao_n_021_-_peninha_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO À EQUIPE DE FUTSAL TRIANON.</t>
   </si>
   <si>
     <t>15831</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15831/mocao_repudio_n00221.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15831/mocao_repudio_n00221.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO DIANTE DOS ATOS DE VIOLÊNCIA DE GÊNERO SOFRIDOS PELA VEREADORA HELEN CABRAL, CÂMARA MUNICIPAL DE SANTA MARIA, FATO QUE AFRONTA NÃO APENAS SUA DIGNIDADE ENQUANTO MULHER, MAS TAMBÉM O EXERCÍCIO LEGÍTIMO DE SEU MANDATO PARLAMENTAR.</t>
   </si>
   <si>
     <t>15832</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15832/mocao_n00231.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15832/mocao_n00231.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO PARA O DR. MARCELO THIAGO FERREIRA RIBEIRO (DEFENSOR PÚBLICO).</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15833/mocao_n00241.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15833/mocao_n00241.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO PARA A JOVEM PARATLETA ISABELLY ABREU SILVEIRA.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11810/po_001-25_nomeacao_izadora.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11810/po_001-25_nomeacao_izadora.pdf</t>
   </si>
   <si>
     <t>NOMEAR IZADORA PEREIRA LONGARAY NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA  MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11812/po_002-25_nomeacao_natalia.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11812/po_002-25_nomeacao_natalia.pdf</t>
   </si>
   <si>
     <t>NOMEAR NATALIA DOS SANTOS SOUZA NO CARGO DE ASSESSOR PARLAMENTAR  DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11814/po_003-25_nomeacao_gleudiciane.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11814/po_003-25_nomeacao_gleudiciane.pdf</t>
   </si>
   <si>
     <t>NOMEAR GLEUDICIANE DE OLIVEIRA MACHADO SOUZA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA  MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11816/po_004-25_nomeacao_priscila.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11816/po_004-25_nomeacao_priscila.pdf</t>
   </si>
   <si>
     <t>NOMEAR PRISCILA LEAL MOTTA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11817/po_005-25_nomeacao_gabriela.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11817/po_005-25_nomeacao_gabriela.pdf</t>
   </si>
   <si>
     <t>NOMEAR GABRIELA GONZAGA LOPES NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11819/po_006-25_nomeacao_rafael_tondo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11819/po_006-25_nomeacao_rafael_tondo.pdf</t>
   </si>
   <si>
     <t>NOMEAR RAFAEL TONDO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11821/po_007-25_exoneracao_mayara_rosa.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11821/po_007-25_exoneracao_mayara_rosa.pdf</t>
   </si>
   <si>
     <t>EXONERAR MAYARA ROSA NO CARGO DE ASSESOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11822</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11822/po_008-25_nomeacao_cristiano_coordenador.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11822/po_008-25_nomeacao_cristiano_coordenador.pdf</t>
   </si>
   <si>
     <t>NOMEAR CRISTIANO SOARES DE OLIVEIRA NA FUNÇÃO DE COORDENADOR ADMINISTRATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11824</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11824/po_009-25_nomeacao_mayara_rosa.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11824/po_009-25_nomeacao_mayara_rosa.pdf</t>
   </si>
   <si>
     <t>NOMEAR MAYARA ROSA NO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11825</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11825/po_010-25_nomeacao_vitor_hugo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11825/po_010-25_nomeacao_vitor_hugo.pdf</t>
   </si>
   <si>
     <t>NOMEAR VITOR HUGO LOPES DE ABREU NO CARGO DE ASSESSOR PARLAMETAR  DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11827/po_011-25_ajuda_de_custo_andreia.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11827/po_011-25_ajuda_de_custo_andreia.pdf</t>
   </si>
   <si>
     <t>CONCEDE AJUDA DE CUSTO A SERVIDORA ANDREI8A  REGINA WICTZORCK LOPES.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11829/po_012-25_licenca_jessica.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11829/po_012-25_licenca_jessica.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA MATERNIDADE A SERVIDORA JÉSSICA SILVA DA ROSA NO PERIODO DE SEIS MESES A PARTIR DO DIA 27 DE MARÇO 2025.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11835/po_013-25_exoneracao_rafael_weber.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11835/po_013-25_exoneracao_rafael_weber.pdf</t>
   </si>
   <si>
     <t>EXONERAR RAFAEL WEBER DA SILVA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11839/po_014-25_nomeacao_rafael_weber.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11839/po_014-25_nomeacao_rafael_weber.pdf</t>
   </si>
   <si>
     <t>NOMEAR RAFAEL WEBER DA SILVA NO CARGO DE DIRETOR LEGISLATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11840/po_015-25_nomeacao_maicon.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11840/po_015-25_nomeacao_maicon.pdf</t>
   </si>
   <si>
     <t>NOMEAR MAICON ALMEIDA MACHADO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>12538</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12538/po_016-25_exoneracao_natalia.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12538/po_016-25_exoneracao_natalia.pdf</t>
   </si>
   <si>
     <t>EXONERAR NATALIA DOS SANTOS SOUZA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>12542</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12542/po_017-25_nomeacao_diovana.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12542/po_017-25_nomeacao_diovana.pdf</t>
   </si>
   <si>
     <t>NOMEAR DIOVANNA SPINOSA ALMEIDA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>12544</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12544/po_018-25_exoneracao_maicon.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12544/po_018-25_exoneracao_maicon.pdf</t>
   </si>
   <si>
     <t>EXONERAR MAICON ALMEIDA MACHADO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>13530</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13530/po_019-25_nomeacao_mariza.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13530/po_019-25_nomeacao_mariza.pdf</t>
   </si>
   <si>
     <t>NOMEAR MARIZA GENZEN SCHEFFER  NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>13531</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13531/po_020-25_exoneracao_jessica_schewrz.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13531/po_020-25_exoneracao_jessica_schewrz.pdf</t>
   </si>
   <si>
     <t>EXONERA JESSICA BEATRIZ SCHWERZ NO CARGO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>13916</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13916/po_021-25-_processo_simplificado.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13916/po_021-25-_processo_simplificado.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PARA REALIZAÇÃO DE PROCESSO SELETIVO SIMPLICADO.</t>
   </si>
   <si>
     <t>14787</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14787/po_022-25_exoneracao_jessica_rosa.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14787/po_022-25_exoneracao_jessica_rosa.pdf</t>
   </si>
   <si>
     <t>EXONERA JESSICA SILVA DA ROSA NO CARGO DE DIRETOR LEGISLATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>14788</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14788/po_023-25_nomeacao_magda.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14788/po_023-25_nomeacao_magda.pdf</t>
   </si>
   <si>
     <t>NOMEIA MAGDA DA SILVA DO AMARAL NO CARGO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>15828</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15828/po_024-25_exoneracao_mariza.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15828/po_024-25_exoneracao_mariza.pdf</t>
   </si>
   <si>
     <t>EXONERAR MARIZA GENZEN SCHEFFER NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>15830</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15830/po_025-25_nomeacao_marli.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15830/po_025-25_nomeacao_marli.pdf</t>
   </si>
   <si>
     <t>NOMEAR SANTA MARLI ALMEIDA SILVA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>10216</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10216/projeto_de_decreto_3581.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10216/projeto_de_decreto_3581.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MULHER CIDADÃ ZINAH DA COSTA GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14375</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14375/projeto_de_decreto_n_359.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14375/projeto_de_decreto_n_359.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE EDUCADOR EMÉRITO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9369/pl_4422.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9369/pl_4422.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 3.053/2015 E 2.043/2004, QUE DISPÕEM SOBRE OS CARGOS E AS FUNÇÕES PÚBLICAS NO PODER LEGISLATIVO DO MUNICÍPIO DE BUTIÁ, BEM COMO SOBRE O QUADRO EM EXTINÇÃO DE EMPREGADOS ESTABILIZADOS PELO ART. 19, DO ADCT DA CF/88 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9378/pl_4423.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9378/pl_4423.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDOR EM CARÁTER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9379/pl_4424.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9379/pl_4424.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 250.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9380/pl_4425.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9380/pl_4425.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 125.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9381/pl_4426.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9381/pl_4426.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 50.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9382/pl_4427.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9382/pl_4427.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 304.800,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9391/pl_4428.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9391/pl_4428.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9392/pl_4429.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9392/pl_4429.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO DOS SERVIDORES DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO, ALTERA A LEI 2.566/2010 QUE INSTITUIU O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9393/pl_4430.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9393/pl_4430.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2300/2007.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9394/pl_4431.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9394/pl_4431.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 79 DA LEI MUNICIPAL Nº 2.566/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9395/pl_4432.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9395/pl_4432.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2457/2010, QUE DISPÕE SOBRE A CONCESSÃO DO VALE-ALIMENTAÇÃO DOS SERVIDORES DA FUMSA.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9396/pl_4433.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9396/pl_4433.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO AOS SERVIDORES DO PODER LEGISLATIVO, AOS SECRETÁRIOS MUNICIPAIS E AOS SUBSÍDIOS DOS CARGOS ELETIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9397/pl_4434.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9397/pl_4434.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 678/86 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9398/pl_4435.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9398/pl_4435.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM PÚBLICO DESTINADO AO HOSPITAL MUNICIPAL DE BUTIÁ.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9400/pl_4436.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9400/pl_4436.pdf</t>
   </si>
   <si>
     <t>"REFORMULA E REORGANIZA O FUNDO MUNICIPAL DE SAÚDE, INSTITUÍDO PELA LEI MUNICIPAL Nº 967 DE 26 DE DEZEMBRO DE 1991".</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9401/pl_4437_1.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9401/pl_4437_1.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA E DISCIPLINA A COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9402/pl_4438.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9402/pl_4438.pdf</t>
   </si>
   <si>
     <t>CRIA OS CARGOS E FUNÇÃO DOS EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE, E DE AGENTE DE COMBATE A ENDEMIAS DE ACORDO COM A LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9404/pl_4439.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9404/pl_4439.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 120.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9415/pl_4440.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9415/pl_4440.pdf</t>
   </si>
   <si>
     <t>PROÍBE, NO ÂMBITO DO MUNICÍPIO DE BUTIÁ, A UTILIZAÇÃO, A QUEIMA OU A SOLTURA DE FOGOS DE ARTIFÍCIOS QUE PRODUZAM EFEITOS SONOROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9424/pl_4441.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9424/pl_4441.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO ARTESÃO E O DIA DO ARTESÃO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9427/pl_4442.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9427/pl_4442.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DISPONIBILIZAÇÃO DE PRÓTESES DENTÁRIAS PARA PESSOAS EM VULNERABILIDADE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9508/pl_4443.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9508/pl_4443.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DENOMINAÇÃO EM PRAÇA MUNICIPAL.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9443/pl_4444.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9443/pl_4444.pdf</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9444/pl_4445.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9444/pl_4445.pdf</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9448/pl_4446.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9448/pl_4446.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DISPOR SOBRE MEDIDAS DE ENFRENTAMENTO À CALAMIDADE PÚBLICA CAUSADA PELA ENCHENTE DE ABRIL E MAIO DE 2024 NO ÂMBITO DA TRIBUTAÇÃO MUNICIPAL, POR MEIO DE REMISSÃO E DE CONCESSÃO DE CRÉDITO DE COMPENSAÇÃO DO IMPOSTO SOBRE A TRANSMISSÃO "INTER-VIVOS", POR ATO ONEROSO, DE BENS IMÓVEIS E DE DIREITOS REAIS A ELES RELATIVOS (ITBI), NO CASO EM QUE ESPECIFICA, EM CONFORMIDADE COM A PORTARIA MCID Nº 682, DE 12 DE JULHO DE 2024.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9449/pl_4447.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9449/pl_4447.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA BUTIÁ TEACOLHE PARA O ATENDIMENTO INTEGRAL DE PACIENTES E FAMILIARES DO ESPECTRO AUTISTA."</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9471/pl_4448.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9471/pl_4448.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE 60.100,00 COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9472/pl_4449.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9472/pl_4449.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO ÂMBITO DO MUNICIPIO DE BUTIÁ O PROGRAMA FARMÁCIA SOLIDÁRIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9492/pl_4450.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9492/pl_4450.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ESPECIAL NO VALOR DE R$ 120.000.00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9515/pl_4451_deivith_camargo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9515/pl_4451_deivith_camargo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM FIBROMIALGIA NO MUNICÍPIO DE BUTIÁ, RS.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9538/pl_4452.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9538/pl_4452.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 5.746.739,41, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9546/pl_4453.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9546/pl_4453.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 150.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9547/pl_4454.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9547/pl_4454.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 90.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9552/pl_4455.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9552/pl_4455.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXILIO PARA TRANSPORTE DE TRABALHADORES DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9550/pl_4456.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9550/pl_4456.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 3.600, DE 18/05/2021; AUTORIZA SERVIDORES PÚBLICOS MUNICIPAIS E OCUPANTES DE CARGOS EM COMISSÃO A DIRIGIREM OS VEÍCULOS OFICIAIS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9553/pl_4457.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9553/pl_4457.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDOR EM CARATER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PUBLICO.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9555/projeto_de_lei_n_4458.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9555/projeto_de_lei_n_4458.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A TERRITORIALIZAÇÃO DAS ARÉAS DE SAUDE, PARA ATUAÇÃO DA ESTRATÉGIA DE SAUDE DA FAMILIA NO MUNICIPIO DE BUTIÁ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9572/pl_4459_betielle_biagim.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9572/pl_4459_betielle_biagim.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREFERÊNCIA DE VAGAS PARA IRMÃOS NO MESMO ESTABELECIMENTO DE ENSINO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9586/pl_4460.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9586/pl_4460.pdf</t>
   </si>
   <si>
     <t>CRIA AJUDA DE CUSTO AO SERVIDOR EFETIVO OCUPANTE DO CARGO DE MOTORISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9593/pl_4461.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9593/pl_4461.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CRIAÇÃO DO CIRCUITO DE ARTE DE RUA EM BUTIA.</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9612/pl_4462_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9612/pl_4462_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE BUTIÁ A ''SEMANA MUNICIPAL DE VALORIZAÇÃO E ATENÇÃO AO IDOSO''.</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9629/pl_4463.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9629/pl_4463.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 10,000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>INSTITUI A CRIAÇÃO DO DIA MUNICIPAL EM MEMÓRIA DOS BUTIAENSES VÍTIMAS DA COVID-19 NO ÂMBITO DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9633/substitutivo_ao_pl_4465.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9633/substitutivo_ao_pl_4465.pdf</t>
   </si>
   <si>
     <t>INSTITUI O '' DIA DE LUTA CONTRA LGBTFOBIA'' NO MUNICÍPIO DE BUTIÁ E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9636/pl_4466.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9636/pl_4466.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 8,400,00 POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9637/pl_4467.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9637/pl_4467.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO PRIMEIRO DO ARTIGO 1° DA LEI MUNICIPAL N° 1815/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9638/pl_4468.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9638/pl_4468.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 20.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9655/pl_4469.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9655/pl_4469.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BUTIÁ A PARTICIPAR DO CONSÓRCIO DA ASSOCIAÇÃO DOS MUNICÍPIOS DA REGIÃO METROPOLITANA DE PORTO ALEGRE-CM GRANPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9702/projeto_de_lei_4470_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9702/projeto_de_lei_4470_peninha.pdf</t>
   </si>
   <si>
     <t>INSITITUI O DIREITO À VACINAÇÃO DOMICILIAR DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) RESIDENTES NO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9708/pl_4471.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9708/pl_4471.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 7º E 9º, DA LEI MUNICIPAL Nº 3.227, DE 4 DE ABRIL DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9734/projeto_de_lei_4472_-_jeferson_vieira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9734/projeto_de_lei_4472_-_jeferson_vieira.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 30.000,00, POR ANULAÇÃO DE DOTAÇÃO (RECURSO 1500-40).</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9735/projeto_de_lei_4473_-_jeferson_vieira.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9735/projeto_de_lei_4473_-_jeferson_vieira.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 352.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO (RECURSO 1100-4501).</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9736/projeto_de_lei_4474.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9736/projeto_de_lei_4474.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 122.440,00, POR ANULAÇÃO DE DOTAÇÃO. (RECURSO 1604-4500).</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10217/pl_4475_substitutivo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10217/pl_4475_substitutivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BRINQUEDOS E EQUIPAMENTOS ADAPTADOS EM TODAS AS PRAÇAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9819/pl_legislativo_4476.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9819/pl_legislativo_4476.pdf</t>
   </si>
   <si>
     <t>CRIA AJUDA DE CUSTO PARA O TRANSPORTE PARTICULAR AO SERVIDOR EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9942/pl_4477.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9942/pl_4477.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA LAÇOS QUE TRANSFORMAM, UNIFICANDO A ATUAÇÃO DO PIM, CRIANÇA FELIZ E MÃE GAÚCHA, E AUTORIZA A CONTRATAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9943/pl_4478.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9943/pl_4478.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 238.856,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO. (RECURSO 1700).</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9982/pl_4479.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9982/pl_4479.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 3.939/2023.</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9983/pl_4480.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9983/pl_4480.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 3.911/2023.</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9985/pl_4481.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9985/pl_4481.pdf</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9986/pl_4482.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9986/pl_4482.pdf</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9988/pl_4483.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9988/pl_4483.pdf</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10074/pl_4486.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10074/pl_4486.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDORES EM CARÁTER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10075/pl_4485.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10075/pl_4485.pdf</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10076/pl_4484.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10076/pl_4484.pdf</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10124/pl_4487.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10124/pl_4487.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ''BANCO DE RAÇÃO E UTENSÍLIOS PARA ANIMAIS'' NO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10144/pl_4488.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10144/pl_4488.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 100.000.00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10145/pl_4489.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10145/pl_4489.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10241/pl_4490.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10241/pl_4490.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 479.898,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10242/pl_4491.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10242/pl_4491.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 70.100,00 COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10261/pl_4492.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10261/pl_4492.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO E REESTRUTURA DO PODER EXECUTIVO DO MUNICÍPIO DE BUTIÁ, ALTERA A ESTRUTURA DA LEI 2788/2013 COM EXTINÇÃO E CRIAÇÃO DE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10422/pl_4493.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10422/pl_4493.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 167.500,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10423/pl_4494.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10423/pl_4494.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 3.826,23, COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10424/pl_4495.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10424/pl_4495.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 3.209,51, COM RECURSO O SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>10562</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10562/pl_4496.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10562/pl_4496.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ESPECIAL NO VALOR DE R$250,000,00 COM RECURSO SUPERAVIT FINANCEIRO</t>
   </si>
   <si>
     <t>10563</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10563/pl_4497.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10563/pl_4497.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ESPECIAL NO VALOR DE R$125,000,00 COM RECURSO SUPERAVIT FINANCEIRO</t>
   </si>
   <si>
     <t>10564</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10564/pl_4498.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10564/pl_4498.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DO HOSPITAL MUNICIPAL DE BUTIA QUE PASSA A CHAMAR-SE HOSPITAL DR. SERGIO MALTA</t>
   </si>
   <si>
     <t>10565</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10565/pl_4499.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10565/pl_4499.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONVÊNIO DO MUNICÍPIO DE BUTIÁ E A ASSOCIÇÃO HOSPITAL VILA NOVA PARA INSTALAÇÃO DE UM NOVO TELHADO NO HOSPITAL MUNICIPAL DE BUTIÁ, QUE PASSARÁ A DENOMINAÇÃO DE HOSPITAL DR. SÉRGIO MALTA.</t>
   </si>
   <si>
     <t>10626</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10626/pl_4500.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10626/pl_4500.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ''REGULARIZE MUNICIPAL'' DISPONDO SOBRE O PROGRAMA TEMPORÁRIO DE PAGAMENTO DE DÉBITOS PARA COM A FAZENDA PÚBLICA DO MUNICÍPIO DE BUTIÁ, CONCESSÃO DE ANISTIA DE MULTA, JUROS E HONORÁRIOS ADVOCATÍCIOS, SOBRE A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, MESMO QUE AJUIZADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10719</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10719/substitutivo_4501_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10719/substitutivo_4501_deivith.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS PARA CANDIDATOS NEGROS (PRETOS E PARDOS) NOS CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS NO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11087</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11087/projeto_de_lei_4502.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11087/projeto_de_lei_4502.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA NOMEAÇÃO, CONTRATAÇÃO OU POSSE EM CARGOS PÚBLICOS DE PESSOAS CONDENADAS POR CRIMES DE MAUS TRATOS A ANIMAIS NO ÂMBITO DO MUNICÍPIO DE BUTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11089</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11089/projeto_de_lei_4503_betielle.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11089/projeto_de_lei_4503_betielle.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE RAÇÃO PARA CÃES E GATOS COMO ALTERNATIVA À DOAÇÃO DE ALIMENTOS NÃO PERECÍVEIS EM EVENTOS COM INGRESSO SOLIDÁRIO PROMOVIDOS OU APOIADOS PELA PREFEITURA DE BUTIÁ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>11180</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11180/pl_4504_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11180/pl_4504_deivith.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO PUBLICA DAS LICENÇAS AMBIENTAIS DO MUNICIPIO DE BUTIA, INCLUSIVE MEDIANTE AFIXAÇÃO DE PLACAS INFORMATIVAS NO LOCAL DO EMPREENDIMENTO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11477/pl_4505_deivith.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11477/pl_4505_deivith.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM ESPAÇO PERMANENTE DE LIVROS NAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11508</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11508/pl_4506.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11508/pl_4506.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE TRANSPORTE AOS ESTUDANTES QUE FREQUENTARÃO O CURSO TÉCNICO DE ENFERMAGEM JUNTO AO SENAC EM PORTO ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11509</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11509/pl_4507.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11509/pl_4507.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RECEBIMENTO DE BENS MÓVEIS, A TÍTULO DE DOAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_4508.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_4508.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL FMPBEA NO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11833/pl_4509.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11833/pl_4509.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 200,000.00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11834/pl_4510.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11834/pl_4510.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 149,785.00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11836/pl_4511.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11836/pl_4511.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARCELAR DÍVIDA DO MUNICÍPIO COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11837/pl_4512.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11837/pl_4512.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 16,000,00 POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11838/pl_4513.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11838/pl_4513.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARCELAR A DÍVIDA DO MUNICÍPIO COM A CEEE EQUATORIAL ENERGIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11910/pl_4514.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11910/pl_4514.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2773/2012.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12119/projeto_de_lei_4515.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12119/projeto_de_lei_4515.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 4092/2025 QUE TRATA DA CRIAÇÃO DA AJUDA DE CUSTO PARA O TRANSPORTE PARTICULAR DE SERVIDOR EFETIVO DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12230</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12230/pl_4516.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12230/pl_4516.pdf</t>
   </si>
   <si>
     <t>DENOMINA ONIRO CAMILO A VIA PÚBLICA SEM DENOMINAÇÃO OFICIAL NO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>12247</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12247/pl_4517.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12247/pl_4517.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRiR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 20.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>12304</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12304/pl_4518_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12304/pl_4518_helio.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRIBUNA POPULAR NO ÂMBITO DA CÂMARA MUNICIPAL DE BUTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12395/pl_4519.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12395/pl_4519.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI MUNICIPAL N° 2.897/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12738</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12738/pl_4520.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12738/pl_4520.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNIIPAL A CELEBRAR TERMO DE PARCERIA COM A ASEC - ASSOCIAÇÃO EDUCACIONAL COMUNITÁRIA, VISANDO O ATENDIMENTO DE 1000 (HUM MIL) ALUNOS, NO TURNO INVERSO ESCOLAR E NO TURNO INTEGRAL, ORIUNDOS DAS ESCOLAS DO TERRITÓRIO, NO MUNICIPIO DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12739</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12739/pl_4521.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12739/pl_4521.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A INGRESSAR NO CONSÓRCIO INTERMUNICIPAL DE SERVIÇOS DO VALE DO RIO PARDO - CISVALE, VISANDO A PARTICIPAÇÃO INTEGRAL JUNTO AO REFERIDO CONSÓRCIO, NOS TERMOS DA LEI FEDERAL 11.107/2005.</t>
   </si>
   <si>
     <t>13035</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13035/pl_4522.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13035/pl_4522.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13189</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13189/pl_4523.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13189/pl_4523.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 800,000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>13190</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13190/pl_4524.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13190/pl_4524.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 200,000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>13208</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13208/pl_4525.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13208/pl_4525.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONRATAÇÃO DE 1 PROCURADOR JURÍDICO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13650</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13650/pl_4526.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13650/pl_4526.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.095/2025.</t>
   </si>
   <si>
     <t>13651</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13651/pl_4527.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13651/pl_4527.pdf</t>
   </si>
   <si>
     <t>13673</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13673/pl_4528.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13673/pl_4528.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DA LICENÇA-PATERNIDADE PARA OS FUNCIONÁRIOS PÚBLICOS DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13726</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13726/pl_4529.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13726/pl_4529.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 3.723, DE 20 DE ABRIL DE 2022, E DISPÕE SOBRE O PAGAMENTO DE DÉBITOS E OBRIGAÇÕES DO MUNICÍPIO DE BUTIÁ, DECORRENTES DE DECISÕES JUDICIAIS, CONSIDERADAS DE PEQUENO VALOR.</t>
   </si>
   <si>
     <t>13792</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13792/pl_4530.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13792/pl_4530.pdf</t>
   </si>
   <si>
     <t>13907</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13907/pl_4531.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13907/pl_4531.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A INGRESSAR NO CONSÓRCIO INTERMUNICIPAL CENTRO-SUL, VISANDO À PARTICIPAÇÃO INTEGRAL JUNTO AO REFERIDO CONSÓRCIO, NOS TERMOS DA LEI FEDERAL 11.107/2005.</t>
   </si>
   <si>
     <t>13908</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13908/pl_4532.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13908/pl_4532.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 20.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>13909</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13909/pl_4533.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13909/pl_4533.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO DEMONSTRATIVO DA LEI MUNICIPAL Nº 4.019/2024, QUE AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA, PARA REPASSE DOS AUXÍLIOS E/OU SUBVENÇÕES PARA O ANO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13910</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13910/pl_4534.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13910/pl_4534.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 3.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>14260</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14260/pl_4535.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14260/pl_4535.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I, DO ARTIGO 72, DA LEI MUNICIPAL 2.566/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14411</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14411/pl_4536.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14411/pl_4536.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, POSSE E CIRCULAÇÃO DE CÃES DA RAÇA PIT BULL E OUTRAS SEMELHANTES, VISANDO À SEGURANÇA DA POPULAÇÃO E AO BEM-ESTAR DOS ANIMAIS NO ÂMBITO DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>14520</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14520/pl_4537.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14520/pl_4537.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>14637</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14637/pl_4538.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14637/pl_4538.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CAMPANHA "OUTUBRO ROSA" DE PREVENÇÃO AO CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>14698</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14698/pl_4539.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14698/pl_4539.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 34.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>14700</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14700/pl_4540.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14700/pl_4540.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 452.034,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>14701</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14701/pl_4541.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14701/pl_4541.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 3.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>14902</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14902/pl_4542.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14902/pl_4542.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 50.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>14973</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14973/pl_4543.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14973/pl_4543.pdf</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15013/pl_4544.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15013/pl_4544.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO HINO MUNICIPAL DE BUTIÁ, SÍMBOLO CÍVICO DE IDENTIDADE, CULTURA E TRADIÇÃO DO POVO BUTIAENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15094</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15094/pl_4545.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15094/pl_4545.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE LEI QUE INSTITUI O NOVEMBRO AZUL PARA PREVENÇÃO E DETECÇÃO PRECOCE DO CÂNCER DE PRÓSTATA E O DEZEMBRO LARANJA PARA COMBATE AO CÂNCER DE PELE, NA ATENÇÃO COM AÇÕES PARA A PREVENÇÃO DESTAS DOENÇAS.</t>
   </si>
   <si>
     <t>15167</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15167/pl_4546.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15167/pl_4546.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 150.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15168/pl_4547.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15168/pl_4547.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 230.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15226</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15226/pl_4548.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15226/pl_4548.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 3.886/2023.</t>
   </si>
   <si>
     <t>15227</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15227/pl_4549_substitutivo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15227/pl_4549_substitutivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BUTIÁ A RECEBER POR DAÇÃO EM PAGAMENTO, UM TERRENO NA ZONA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15228</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15228/pl_4550.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15228/pl_4550.pdf</t>
   </si>
   <si>
     <t>15244</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15244/pl_4551.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15244/pl_4551.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.081/2025.</t>
   </si>
   <si>
     <t>15276</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15276/pl_4552.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15276/pl_4552.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BUTIÁ O EVENTO "REI DO DOWNHILL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15405</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15405/pl_4553.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15405/pl_4553.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO EVENTO "TRILHA DO BUTIÁ" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15507</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15507/pl_4554.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15507/pl_4554.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER DOAÇÃO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO À EMPRESA ELIAS ASSESSORIA E CONSULTORIA FLORESTAL LTDA.</t>
   </si>
   <si>
     <t>15508</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15508/pl_4555.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15508/pl_4555.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 429.750,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15509</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15509/pl_4556.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15509/pl_4556.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 102.500,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>15510</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15510/pl_4557_substitutivo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15510/pl_4557_substitutivo.pdf</t>
   </si>
   <si>
     <t>15555</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15555/pl_4558.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15555/pl_4558.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BUTIÁ PARA O EXERCÍCIO FINANCEIRO 2026.</t>
   </si>
   <si>
     <t>15556</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15556/pl_4559.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15556/pl_4559.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA, PARA REPASSE DOS AUXÍLIOS E/OU SUBVENÇÕES PARA O ANO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15577</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15577/pl_4560.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15577/pl_4560.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.938/2023, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA EMPRESA SOS MÁQUINAS E PEÇAS LTDA.</t>
   </si>
   <si>
     <t>15578</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15578/pl_4561.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15578/pl_4561.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE BUTIÁ, CRIA A TAXA DE LICENCIAMENTO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15580</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15580/pl_4562.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15580/pl_4562.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 350.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15651</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15651/pl_45631.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15651/pl_45631.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE TENHAM SIDO CONDENADAS EM CRIMES DE RACISMO, ABUSO SEXUAL CONTRA CRIANÇAS E ADOLESCENTES, HOMOFOBIA E CRIMES PRATICADOS COM BASE NA LEI MARIA DA PENHA.</t>
   </si>
   <si>
     <t>15656</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15656/pl_4564.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15656/pl_4564.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BUTIÁ, O EVENTO "REI DO DOWNHILL" E "TRILHEIROS DE BUTIÁ".</t>
   </si>
   <si>
     <t>15657</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15657/pl_4565.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15657/pl_4565.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA KLEG TRANSPORTES LTDA.</t>
   </si>
   <si>
     <t>15772</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15772/pl_45661.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15772/pl_45661.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SÍMBOLO E LOGOTIPO DA DEFESA CIVIL DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15804</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15804/pl_45671.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15804/pl_45671.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO E REESTRUTURA DO PODER EXECUTIVO DO MUNICÍPIO DE BUTIÁ, FIXA PRINCÍPIOS E DIRETRIZES DE GESTÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15864</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15864/pl_45681.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15864/pl_45681.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 50.557,50, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15865</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15865/pl_45691.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15865/pl_45691.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 71.366,82, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15926</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15926/pl_4570.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15926/pl_4570.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 24.200,74, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15927</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15927/pl_4571.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15927/pl_4571.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 1.478,45, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15928</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15928/pl_4572.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15928/pl_4572.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 8.018,79, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15929</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15929/pl_4573.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15929/pl_4573.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 31.428,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15930</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15930/pl_4574.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15930/pl_4574.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 89.500,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15931</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15931/pl_4575.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15931/pl_4575.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 92.581,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15932</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15932/pl_4576.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15932/pl_4576.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 7.191,00, COM RECURSO O EXCESSP DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15933</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15933/pl_4577.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15933/pl_4577.pdf</t>
   </si>
   <si>
     <t>15934</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15934/pl_4578.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15934/pl_4578.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 92,581,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15935</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15935/pl_4579.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15935/pl_4579.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 300.723,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15936</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15936/pl_4580.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15936/pl_4580.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ANEXO DA LEI MUNICIPAL Nº 4.139/2025, QUE DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE BUTIÁ, CRIA A TAXA DE LICENCIAMENTO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15937</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15937/pl_4581.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15937/pl_4581.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I, DO ARTIGO 7º, DA LEI MUNICIPAL 2.566/2010.</t>
   </si>
   <si>
     <t>15938</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15938/pl_4582.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15938/pl_4582.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BUTIÁ, O EVENTO "BIKE BUTIÁ", "FESTA RURAL DE BUTIÁ", "RODEIO DA PONTE ARAME" E "TRANQUEIRAS DA ESTRADA".</t>
   </si>
   <si>
     <t>15939</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15939/pl_4583.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15939/pl_4583.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 1.097.500,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15940</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15940/pl_4584.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15940/pl_4584.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 94.582,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>15941</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15941/pl_4585.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15941/pl_4585.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 600.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>15944</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15944/pl_45861.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15944/pl_45861.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº 4.138/2025, QUE AUTORIZA O MUNICÍPIO A RECEBER IMÓVEL POR DAÇÃO EM PAGAMENTO, PARA SUPRIMIR A EXIGÊNCIA DE ACORDO JUDICIAL E INCLUI A AUTORIZAÇÃO PARA CONTABILIZAÇÃO DO IMÓVEL RECEBIDO POR DAÇÃO EM PAGAMENTO COMO ATIVO PATRIMONIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>15945</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15945/pl_45871.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15945/pl_45871.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA MUNICIPAL DE METAS PARA OS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E REGULAMENTA O PAGAMENTO DO INCENTIVO PARA O CUMPRIMENTO DE METAS PARA O ANO DE 2026 E AUTORIZA O PAGAMENTO DE FORMA EXCEPCIONAL PARA OS ACS QUE EXERCERAM A FUNÇÃO EM 2025."</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9370/projeto_de_resolucao_583.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9370/projeto_de_resolucao_583.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 103 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9371/projeto_de_resolucao_584.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9371/projeto_de_resolucao_584.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 506/2022, QUE INSTITUI O REGULAMENTO DO PODER LEGISLATIVO DE BUTIÁ, O SISTEMA DE TELETRABALHO (HOME OFFICCE).</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9435/projeto_de_resolucao_585.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9435/projeto_de_resolucao_585.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES HÉLIO SANTOS FERREIRA, ELLEN AMARAL E BETIELLE BIAGIM A VIAJAREM A BRASÍLIA-DF, DE 10 A 14 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9494/projeto_de_resolucao_n_586.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9494/projeto_de_resolucao_n_586.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O VEREADOR DEIVITH CAMARGO A VIAJAR Á BRASILIA-DF, DE 24 A 26 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9532/projeto_de_resolucao_587-2025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9532/projeto_de_resolucao_587-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES FERNANDO LOPES, SÉRGIO SAMPAIO E EDSON LEAL A VIAJAREM Á BRASÍLIA-DF, DE 10 A 14 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9607/projeto_de_resolucao_588_ellen_amaral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9607/projeto_de_resolucao_588_ellen_amaral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9967/projeto_de_resolucao_589.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9967/projeto_de_resolucao_589.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM ESPAÇO PERMANENTE DE LIVROS NAS DEPENDENCIAS DA CÂMARA MUNICIPAL DE VEREADORES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12118</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12118/projeto_de_resolucao_590.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12118/projeto_de_resolucao_590.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 2-A À RESOLUÇÃO Nº 459/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15511</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15511/pl_de_resolucao_n591.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15511/pl_de_resolucao_n591.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ, A "SEMANA DO EMPREENDEDORISMO FEMININO" E ESTABELECE AÇÕES ALUSIVAS AO DIA DO EMPREENDEDORISMO FEMININO.</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9376/req_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9376/req_001.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE UMA FRENTE PARLAMENTAR EM DEFESA DOS DIREITOS DOS AUTISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9383/req_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9383/req_002.pdf</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE UMA FRENTE PARLAMENTAR EM DEFESA DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9386/req_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9386/req_003.pdf</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE UMA FRENTE PARLAMENTAR EM DEFESA DA SAÚDE MENTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9403/req_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9403/req_004.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM REGISTRADOS VOTOS DE PESAR PELO FALECIMENTO DE HORIZONTINA PRADO LEITE, OCORRIDO NO DIA 20 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9414/req_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9414/req_005.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA A ALTERAÇÃO DO INCISO 1º DO ARTIGO 109 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9429/req_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9429/req_006.pdf</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE UMA FRENTE PARLAMENTAR PARA FOMENTAR GERAÇÃO DE EMPREGO E RENDA EM BUTIÁ.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9436/req_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9436/req_007.pdf</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE UMA FRENTE PARLAMENTAR EM DEFESA DOS DIREITOS DAS MULHERES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9450/req_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9450/req_008.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA SRA. VANDA MARTINS, 79 ANOS, OCORRIDO EM 02 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM REGISTRADOS OS VOTOS DE PESAR PELO FALECIMENTO DE ELVIRA DA SILVA CEZIMBRA, OCORRIDO NO DIA 02 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM REGISTRADOS VOTOS DE PESAR PELO FALECIMENTO DE BRUNA NUNES CHAVES,OCORRIDO NO DIA 03 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9565/requerimento_011_deivith_camargo.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9565/requerimento_011_deivith_camargo.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DE IARA BATISTA, OCORRIDO EM 09 DE MARÇO DE 2025.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_012.pdf</t>
   </si>
   <si>
     <t>REQUEREM VOTOS DE PESAR PELO FALECIMENTO DA SENHORA IRMA DE ALMEIDA FERNANDES, OCORRIDO NO DIA 06 DE ABRIL DE 2025.</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_013.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DE MANOEL ALEIXO JOSÉ NOBRE VIEIRA, OCORRIDO NO DIA 24 DE ABRIL DE 2025</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10239/requerimento_014_sergio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10239/requerimento_014_sergio.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORIA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA SRA. ELIZABETH GERBER LENZZI, 84 ANOS, OCORRIDO EM 08 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>10461</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10461/requerimento_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10461/requerimento_015.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORIA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO  DA ESTIMADA SRA. JACY RIBEIRO MACHADO, 97 ANOS, OCORRIDO EM 09 DE MAIO DE 2025</t>
   </si>
   <si>
     <t>11147</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11147/requerimento_016_sergio_sampaio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11147/requerimento_016_sergio_sampaio.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DA DIRETORIA DESTA CASA LEGISLATIVA A VOTOD DE PESAR PELO FALECIMENTO DA ESTIMADA SRA. ZENOBIA BAPTISTA CAMPOS 79 ANOS, OCORRIDO EM 6 DE JUNHO DE 2025</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11549/requerimento_017_helio.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11549/requerimento_017_helio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR HELIO VEM ATRAVES DESTE REQUERIMENTO, REQUERER QUE SEJAM REGISTRADOS VOTOS DE PESAR PELO FALECIMENTO DE MIGUEL AIRTON CARNEIRO CORRÊA- O MIGUELZINHO, OCORRIDO NO DIA 14 DE JUNHO DE 2025</t>
   </si>
   <si>
     <t>12630</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12630/requerimento_018_helio_.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12630/requerimento_018_helio_.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, AS SEGUINTES INFORMAÇÕES REFERENTES AO PROGRAMA TEACOLHE.</t>
   </si>
   <si>
     <t>12849</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12849/nota_de_pesar.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12849/nota_de_pesar.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR DE SELINA NOGUEIRA ALVES, IRMÃ DA ESTIMADA SERVIDORA DESTA CASA MARIA NA DATA DO DIA 06/07/2025</t>
   </si>
   <si>
     <t>12864</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12864/requreimento_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12864/requreimento_020.pdf</t>
   </si>
   <si>
     <t>VEM ATRAVES DESTE REQUERIMENTO O VEREADOR HÉLIO REQUERER QUE SEJAM REGISTRADOS VOTOS DE PESAR PELO FALECIMENTO DE GETÚLIO DA ROSA SOARES.</t>
   </si>
   <si>
     <t>13007</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13007/requerimento_021_fernando_lopes.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13007/requerimento_021_fernando_lopes.pdf</t>
   </si>
   <si>
     <t>O VEREADOR FERNANDO LOPES VEM POR MEIO DESTE APRESENTAR VOTOS DE PESAR PELO FALECIMENTO DA SENHORA DALVA MARIA DE COSTA LUCAS, OCORRIDO NO DIA 24 DE JULHO DE 2025.</t>
   </si>
   <si>
     <t>13008</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13008/requerimenot_022_fernando_lopes.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13008/requerimenot_022_fernando_lopes.pdf</t>
   </si>
   <si>
     <t>O VEREADOR FERNANDO LOPES VEM POR MEIO DESTE APRESENTAR VOTOS DE PESAR PELO FALECIMENTO DO SENHOR SOBRAL DE SOUZA PINTO,  OCORRIDO NO DIA 19 DE JULHO DE 2025.</t>
   </si>
   <si>
     <t>13010</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13010/requerimento_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13010/requerimento_023.pdf</t>
   </si>
   <si>
     <t>O AGABINETE DO VEREADOR HELIO VEM POR MEIO DESTE, RESPEITOSAMENTE REQUERER QUE SEJA ENCAMIHADO AO PODER EXECUTIVO MUNICIPAL, O PRESENTE REQUERIMENTO DE INFORMAÇÕES CONFORME ANEXO.</t>
   </si>
   <si>
     <t>13092</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13092/requerimento_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13092/requerimento_024.pdf</t>
   </si>
   <si>
     <t>O VEREADOR HELIO VEM POR MEIO DESTE REQUERER AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA COMPETENTE AS INFORMAÇÕES ANEXADAS</t>
   </si>
   <si>
     <t>13166</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13166/requerimento_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13166/requerimento_025.pdf</t>
   </si>
   <si>
     <t>O VEREADOR EDSON LEAL VEM POR MEIO DESTE REQUERER QUE SEJA ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, O PRESENTE REQUERIMENTO DE INFORMAÇÕES COM BASE NOS SEGUINTES CONSIDERANDOS</t>
   </si>
   <si>
     <t>13238</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13238/requerimento_026_ellen.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13238/requerimento_026_ellen.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORIA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA TEC, ENFERMAGEM MARCIA DENISE MACHADO 42 ANOS, OCORRIDO EM 02 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>13456</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13456/requerimento_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13456/requerimento_027.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORIA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DO ESTIMADO SR. CAGIO LOPES, 70 ANOS OCORRIDO EM 06 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>13790</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13790/requerimento_n028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13790/requerimento_n028.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO SOBRE O CONVÊNIO COM A ASSOCIAÇÃO HOSPITAL VILA NOVA, REFERENTE AO NOVO TELHADO DO HOSPITAL MUNICIPAL DR. SÉRGIO MALTA.</t>
   </si>
   <si>
     <t>13813</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13813/requerimento_n029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13813/requerimento_n029.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER QUE SEJA CRIADA A FRENTE PARLAMENTAR EM DEFESA DO TRANSPORTE MUNICIPAL E URBANO DE BUTIÁ.</t>
   </si>
   <si>
     <t>13903</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13903/requerimento_n_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13903/requerimento_n_030.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E ESCLARECIMENTOS ACERCA DO OFÍCIO Nº GV. 021/2025, DATADO EM 10 DE JULHO DE 2025, ENCAMINHADO POR ESTE GABINETE À FUNDAÇÃO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>13906</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13906/requerimento_n031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13906/requerimento_n031.pdf</t>
   </si>
   <si>
     <t>VEM, REQUERER QUE SEJAM REGISTRADOS VOTOS DE PESAR PELO FALECIMENTO DA SRA. ARLETE MARINS DA SILVA, OCORRIDO NO DIA 16 DE AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>13912</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13912/requerimento_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13912/requerimento_032.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA SRA. GESSI DE OLIVEIRA MACHADO, OCORRIDO EM 05 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>14043</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14043/requerimento_n_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14043/requerimento_n_033.pdf</t>
   </si>
   <si>
     <t>VEM, REQUERER QUE SEJAM REGISTRADOS VOTOS DE PESAR PELO FALECIMENTO DE CARLOS EVALDO DIAS RODRIGUES, OCORRIDO NO DIA 9 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>14505</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14505/requerimento_034_fernando.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14505/requerimento_034_fernando.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM CONSIGNADOS NOS ANAIS DESTA CASA LEGISLATIVA OS VOTOS DE PROFUNDO PESAR PELO FALECIMENTO DO SENHOR RENATO TANCREDO KULMANN, OCORRIDO EM 21 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>14470</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14470/requerimento_035_sargento.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14470/requerimento_035_sargento.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DE PEDRO LUIZ ALVES DA ROSA (PEDRINHO DA RÁDIO SOBRAL), OCORRIDO NO DIA 28 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>14599</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14599/requerimento_no_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14599/requerimento_no_036.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DE TIAGO PACHECO.</t>
   </si>
   <si>
     <t>14975</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14975/requerimento_n_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14975/requerimento_n_037.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DE RUBENS TAVARES DE SOUZA, OCORRIDO NO DIA 18 DE OUTUBRO DE 2025.</t>
   </si>
   <si>
     <t>15002</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15002/requerimento_38.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15002/requerimento_38.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. EDERSON PIZZIO, PARA COMPARECER A ESTA CASA LEGISLATIVA EM DATA E HORÁRIO A SEREM DEFINIDOS, COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS SOBRE A ADOÇÃO DO MODELO DE CONTRATAÇÃO DE PROFISSIONAIS DA SAÚDE POR MEIO DE PESSOA JURÍDICA (PJ), PROCESSO CONHECIDO COMO "PEJOTIZAÇÃO".</t>
   </si>
   <si>
     <t>15022</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15022/req_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15022/req_039.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA EXISTÊNCIA DE ESTUDO TÉCNICO QUANTO À VIABILIDADE DA PROIBIÇÃO DE ESTACIONAMENTO NA RUA JOÃO FRANCISCO SARAIVA, BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>15475</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15475/req_n040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15475/req_n040.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA VOTOS DE PESAR PELO FALECIMENTO DA ESTIMADA SRA. MARIA TEREZINHA AZEREDO PETRIXELI, 84 ANOS, OCORRIDO EM 18 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>15653</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15653/requerimento_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15653/requerimento_041.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER QUE O PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, PRESTE ESCLARECIMENTOS FORMAIS ACERCA DO ESTADO DE CONSERVAÇÃO E DA UTILIZAÇÃO DOS VEÍCULOS DOADOS POR ESTE GABINETE PARLAMENTAR À REFERIDA SECRETARIA NO DIA 05 DE MAIO DE 2025, VEÍCULOS ESTES ADQUIRIDOS COM RECURSOS PÚBLICOS PROVENIENTES DE EMENDA NO VALOR SUPERIOR A R$ 250.000,00.</t>
   </si>
   <si>
     <t>15693</t>
   </si>
   <si>
     <t>Bancada PT e PDT</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15693/req_0421.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15693/req_0421.pdf</t>
   </si>
   <si>
     <t>REQUEREM, COM URGÊNCIA URGENTÍSSIMA, A CONVOCAÇÃO DO PREFEITO MUNICIPAL DE BUTIÁ, DE FORMA IMPRETERÍVEL, PARA PRESTAR ESCLARECIMENTOS OFICIAIS PERANTE O PLENÁRIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>15827</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15827/req_0431.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15827/req_0431.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO SECRETÁRIO MUNICIPAL DE SAÚDE, SR. EDERSON PIZZIO, SOLICITANDO INFORMAÇÕES DETALHADAS ACERCA DA UTILIZAÇÃO DOS RECURSOS PROVENIENTES DE EMENDAS PARLAMENTARES DESTINADAS À SECRETARIA MUNICIPAL DE SAÚDE NO EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>15867</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>Resolução da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15867/resolucao_da_mesa_n0_0011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15867/resolucao_da_mesa_n0_0011.pdf</t>
   </si>
   <si>
     <t>NOMEAR OS INTEGRANTES DAS COMISSÕES PERMANENTES DA CÂMARA DE VEREADORES DE BUTIÁ PARA O ANO DE 2025, QUE FICAM ASSIM CONSTITUÍDAS.</t>
   </si>
   <si>
     <t>15868</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15868/resolucao_da_mesa_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15868/resolucao_da_mesa_002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS REGRAS DE ACESSO INTERNO E EXTERNO DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>15869</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15869/resolucao_da_mesa_n0_0031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15869/resolucao_da_mesa_n0_0031.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NO VALOR DAS DIÁRIAS DOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES CONFORME DISCIPLINA A LEI MUNICIPAL Nº 2.592/2011.</t>
   </si>
   <si>
     <t>15870</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15870/resolucao_da_mesa_n0_0041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15870/resolucao_da_mesa_n0_0041.pdf</t>
   </si>
   <si>
     <t>ALTERA A SESSÃO ORDINÁRIA DO DIA 10 DE FEVEREIRO DE 2025 ÀS 19H PARA AS 10H, EM VIRTUDE DA VIAGEM DOS VEREADORES A BRASÍLIA - DF.</t>
   </si>
   <si>
     <t>15871</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15871/resolucao_da_mesa_n0_0053.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15871/resolucao_da_mesa_n0_0053.pdf</t>
   </si>
   <si>
     <t>ALTERA A SESSÃO ORDINÁRIA DE 10 DE MARÇO DE 2025 ÀS 19H PARA AS 10H, EM VIRTUDE DA VIAGEM DOS VEREADORES A BRASÍLIA - DF,</t>
   </si>
   <si>
     <t>15872</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15872/resolucao_da_mesa_n0_0071.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15872/resolucao_da_mesa_n0_0071.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 17 DE NOVEMBRO DE 2025 ÀS 19H PARA AS 16H DO MESMO DIA, EM VIRTUDE DA SESSÃO SOLENE DA CONSCIÊNCIA NEGRA 2025.</t>
   </si>
   <si>
     <t>15866</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15866/resolucao_da_mesa_n0_0081.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15866/resolucao_da_mesa_n0_0081.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ PARA O ANO DE 2026.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9425/emenda_ao_projeto_de_lei_4437.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9425/emenda_ao_projeto_de_lei_4437.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DO PROJETO DE LEI Nº 4437/2025.</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9451/emenda_pl_4437_peninha.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9451/emenda_pl_4437_peninha.pdf</t>
   </si>
   <si>
     <t>O VEREADOR MICHAEL PENINHA VEM, NA FORMA REGIMENTAL,APRESENTAR A SEGUINTE:_x000D_
  _x000D_
 EMENDA  n° 001/2025   _x000D_
 ALTERA O ARTIGO 4º E SEUS INCISOS  I e II DO PROJETO DE LEI 4437/2025</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9709/emenda_001_ao_pl_4440.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9709/emenda_001_ao_pl_4440.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DO PROJETO DE LEI Nº 4440/2025.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9997/emenda_01_ao_pl_4456-2025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9997/emenda_01_ao_pl_4456-2025.pdf</t>
   </si>
   <si>
     <t>INCLUI O § 3º NO ART. 1º, QUE PASSA A TER A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9891/emenda_001_pl_4443.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9891/emenda_001_pl_4443.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DO PROJETO DE LEI N° 4443/2025.</t>
   </si>
   <si>
     <t>15654</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15654/emenda_01_ao_pl_4558.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15654/emenda_01_ao_pl_4558.pdf</t>
   </si>
   <si>
     <t>OBJETIVA AJUSTAR O LIMITE DE SUPLEMENTAÇÃO ORÇAMENTÁRIA SOLICITADO PELO PODER EXECUTIVO NO PROJETO DE LEI Nº 4558, REDUZINDO O PERCENTUAL DE 20 POR CENTO PARA 5 POR CENTO. A ALTERAÇÃO SE FUNDAMENTA NA NECESSIDADE DE AMPLIAR A TRANSPARÊNCIA NA EXECUÇÃO FINANCEIRA DO MUNICÍPIO, FORTALECER O ACOMPANHAMENTO DAS CONTAS PÚBLICAS E GARANTIR A PARTICIPAÇÃO EFETIVA DA CÂMARA DE VEREADORES NO CONTROLE ORÇAMENTÁRIO.</t>
   </si>
   <si>
     <t>13509</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13509/ata_472-_1967.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13509/ata_472-_1967.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA, 05 DE JUNHO DE 1967.</t>
   </si>
   <si>
     <t>13510</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13510/ata_473-_1967.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13510/ata_473-_1967.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA, 05 DE JUNHO DE 1967</t>
   </si>
   <si>
     <t>13680</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13680/ata_620-1968.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13680/ata_620-1968.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA.</t>
   </si>
   <si>
     <t>14243</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14243/ata_1130-1971.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14243/ata_1130-1971.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 21 DE JULHO DE 1971</t>
   </si>
   <si>
     <t>14503</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14503/ata_1362-1973.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14503/ata_1362-1973.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 5 DE DEZEMBRO DE 1973</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10278,68 +10278,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9372/ato_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9373/ato_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9374/ato_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9375/ato_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9387/ato_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9388/ato_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9389/ato_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9405/ato_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9406/ato_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9407/ato_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9408/ato_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9409/ato_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9410/ato_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9411/ato_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9412/ato_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9413/ato_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9432/ato_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9433/ato_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9434/ato_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9437/ato_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9438/ato_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9439/ato_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9440/ato_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9476/ato_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9477/ato_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9478/ato_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9479/ato_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9480/ato_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9481/ato_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9482/ato_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9483/ato_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9484/ato_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9485/ato_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9495/ato_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9498/ato_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9497/ato_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9496/ato_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9501/ato_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9504/ato_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9503/ato_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9505/ato_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9511/ato_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9512/ato_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9516/ato_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9517/ato_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9518/ato_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9523/ato_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9524/ato_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9525/ato_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9530/ato_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9533/ato_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9534/ato_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9535/ato_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9639/ato_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9640/ato_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9641/ato_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9864/sto_122_fernando_lopes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9377/ind_001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9416/ind_002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9417/ind_003.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9418/ind_004.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9419/ind_005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9420/ind_006.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9421/ind_007.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9422/ind_008.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9423/ind_009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9426/ind_010.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9428/ind_011.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9430/ind_012.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9431/ind_013.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9441/ind_014.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9445/ind_015.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9446/ind_016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9447/ind_017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9452/ind_018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9461/ind_025-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9463/ind_027.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9464/ind_028.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9465/ind_029.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9466/ind_030.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9467/ind_031.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9468/ind_032.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9469/ind_033.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9470/ind_034.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9473/ind_035.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9474/ind_036.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9475/ind_037.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9490/ind_038.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9486/ind_039_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9487/ind_040_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9488/ind_041_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9491/ind_043.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9499/ind_044_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9500/ind_045_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9502/ind._046_helio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9506/indi._047_ellen.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9507/ind._048_ellen.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9509/ind_049_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9510/ind_050_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9514/ind_052_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9519/ind_053_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9520/ind_054_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9521/ind_055_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9522/ind_056_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9526/ind_057_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9528/ind_058_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9527/ind_059_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9529/ind_060_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9536/ind_061_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9539/ind_062_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9540/ind_063_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9541/ind_064_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9542/ind_065_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9543/ind_066-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9558/ind_067_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9559/ind_068_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9561/ind_070_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9562/ind_071_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9563/ind_072_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9566/ind_073_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9567/ind_074_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9568/ind_075_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9576/ind_076_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9577/indicacao_077_helio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9578/indicacao_078_helio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9579/ind_079_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9583/indicacao_080_ellen.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9592/ind_083_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_084_helio_santos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9595/ind_085_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9596/ind_086_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9597/ind_087_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9601/ind_088_helio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9602/ind_089_peninha.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9603/ind_090_peninha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9604/ind_091_peninha.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9605/ind_092_peninha.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9606/ind_093_ellen_amaral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9608/ind_094_deivith.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9609/ind_095_deivith.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9621/ind_096_helio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9622/ind_097_helio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9623/ind_098_helio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9624/ind_099_helio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9625/ind_100_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9628/ind_101_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9627/ind_102_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9630/ind_103_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9631/ind_104_segrio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9644/ind_105_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9642/ind_106.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9643/ind_107.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9645/ind_108_betielle.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9646/ind_109_betielle.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9658/ind._110_deivith.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9659/ind._111_deivith.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9662/ind._112_deivith.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9663/ind._113-_deivith.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9664/ind._114_-_helio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9665/ind_-_115_-_helio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9667/ind_-_116-_helio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9691/ind.__117-_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9692/ind._118-_betielle_biagim_removed.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9706/ind._119-_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9748/ind._120-_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9788/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9799/ind_122_helio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9804/ind_123_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9812/ind_124.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9813/ind_125_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9833/ind_126_helio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9861/ind_127_sergio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9902/ind_128_edson.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9938/ind_129_betielle.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9939/ind_130_betielle.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9940/ind_131_betielle.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9941/ind_132_betielle.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9961/ind_133_deivith.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9980/ind_134_helio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10011/ind_135.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10012/ind_136.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10016/ind_139.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10017/ind_138.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10018/ind_137.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10020/ind_140_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10022/ind_141_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10031/ind_142.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10035/ind_143.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10036/ind_144.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10102/ind_145_helio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10146/ind_146.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10147/ind_147.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10148/ind_148.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10180/ind_149.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10181/ind_150.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10182/ind_151_edson.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10207/ind_152.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10208/ind_153.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10209/ind_154.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10210/ind_155_betielle.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10213/ind_156_deivith.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10214/ind_157_deivith.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10215/ind_158_deivith.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10226/ind_159_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10228/ind_160_sergio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10229/ind_161_sergio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10230/ind_162_sergio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10232/ind_163_sergio_peninha.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10234/ind_164_peninha.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10235/ind_165_peninha.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10236/ind_166_sergio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10240/ind_167_sargento.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10345/ind_168_helio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10346/ind_169.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10408/ind_170.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10425/ind_171.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10426/ind_172.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10428/ind_73.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10429/ind_174.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10430/ind_175.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10434/ind_176.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10435/ind_177_sergio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10436/ind_178.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10437/ind_179_helio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10438/ind_180_helio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10439/ind_1811.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10535/ind_182.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10536/ind_183.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10625/ind_184.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10627/ind_185_sergio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10628/ind_186_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10629/ind_187.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10717/ind_188_helio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10782/ind_189_helio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10880/ind_190_peninhja.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10881/ind_191_peninha.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10882/ind_192_peninha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10883/ind_193_peninha.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10885/ind_194_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10888/ind_195_helio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10928/ind_196_betielle.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11145/ind_197_sergio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11175/ind_198.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11177/ind_199_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11178/ind_200_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11191/ind_201_helio.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11196/ind_202_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11205/ind_203_edson.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11310/ind_204_helio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11352/ind_205_felicio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11353/ind_206_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11455/ind_207_deivith.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11457/ind_208_deivith.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11478/ind_209_edson.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11638/ind_210_ellen.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11654/ind_211_deivith.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11655/ind_212.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11679/ind_213.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11703/ind_214_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11704/ind_215_enfermeira_ellen_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11705/ind_216_enfermeira_ellen.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11801/ind_217_betielle.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11939/ind_218_helio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11941/ind_219_ellen.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11943/ind_220_peninha.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11944/ind_221_peninha.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11945/ind_222_peninha.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12002/ind_225.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12004/ind_224_sergio_sampaio1.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12006/ind_223_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12113/ind_226_edson.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12128/ind_227_ellen.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12152/ind_228_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12153/ind_229_peninha.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12167/ind_230.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12168/ind_231.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12169/ind_232_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12223/ind_233.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12226/ind_234_sergio.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12227/ind_236.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12232/ind_236.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_237.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_238_deivith.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_239_helio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_240_helio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_241_betielle.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_242_betielle.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_243.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_244.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_245_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_246_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_247_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_248_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_249_betielle.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12708/ind_250_betielle.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12709/ind_251_.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12723/ind_252_peninha.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12724/ind_253_.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12725/ind_254.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12726/ind_255.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12728/ind_256.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12729/ind_257.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12840/ind_258_betielle.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12846/ind_260.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12847/ind_259_edson.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12945/ind_261_ellen.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12951/ind_262_betielle.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12952/ind__263.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_264_ellen.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13164/ind_265.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13173/ind_267_betiele.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13174/ind_268_betielle.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13178/ind_269_peninha.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13181/ind_270_sargento.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13183/ind_271_sargento.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13184/ind_272_sargento.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13185/ind_273_sargento.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13186/ind_274_helio.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_275_helio.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13399/ind_276_ellen.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13455/ind_277_helio.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13545/ind_278.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13547/ind_279.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13556/ind_280.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13596/ind_281.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13598/ind_282.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13623/ind_283.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13624/ind_284.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13625/ind_285.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13639/ind_286.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13652/ind_287.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13653/ind_288.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13654/ind_289.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13655/ind_290.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13672/ind_291.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13730/ind_292.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13766/ind_293.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13767/ind_294.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13768/ind_295.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13788/ind_296.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13789/ind_297.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13804/ind_298.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13822/ind_299.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13823/ind_300.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13899/ind_301.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13900/ind_302.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13901/ind_303.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13911/ind_304.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13913/ind_305.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13914/ind_306.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13915/ind_307.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14098/ind_308.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14101/ind_309.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14102/ind_310.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14103/ind_311.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14104/ind_312.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14107/ind_313.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14108/ind_314.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14109/ind_315.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14196/ind_316.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14198/ind_317.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14199/ind_318.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14197/ind_319.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14251/ind_320_.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14252/ind_321.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14253/ind_322.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14254/ind_323.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14261/ind_324.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14373/ind_325.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14374/ind_326.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14376/ind_327.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14377/ind_328.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14409/ind_329.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14410/ind_330.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14425/ind_331.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14440/ind_332.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14439/ind_333.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14441/ind_334.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14442/ind_335.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14471/ind_336.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14547/ind_337.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14548/ind_338.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14591/ind_339.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14600/ind_340.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14646/ind_341.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14647/ind_342.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14680/ind_343.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14681/ind_344.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14682/ind_345.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14683/ind_346.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14684/ind_347.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14685/ind_348.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14686/ind_349.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14687/ind_350.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14783/ind_351.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14784/ind_352.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14785/ind_353.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14786/ind_354.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14900/ind_355.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14901/ind_356.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15007/ind_357.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15008/ind_358.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15009/ind_359.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15010/ind_360.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15011/ind_361.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15012/ind_362.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15014/ind_363.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15015/ind_364.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15016/ind_365.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15017/ind_366.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15018/ind_367.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15019/ind_368.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15020/ind_369.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15021/ind_370.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15024/ind_371.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15027/ind_372.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15028/ind_373.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15029/ind_374.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15091/ind_375.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15093/ind_376.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15169/ind_377.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15229/ind_378.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15230/ind_379.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15350/ind_380.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15351/ind_381.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15378/ind_382.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15389/ind_383.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15391/ind_384.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15393/ind_385.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15406/ind_386.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15418/ind_387.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15419/ind_388.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15448/ind_389.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15449/ind_390.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15530/ind_391.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15532/ind_392.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15561/ind_393.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15562/ind_394.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15563/ind_395.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15564/ind_396.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15565/ind_397.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15566/ind_398.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15567/ind_399.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15649/ind_400.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15652/ind_401.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15655/ind_402.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15686/ind_4031.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15773/ind_4041.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15829/ind_4051.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15925/ind_4061.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9591/mocao_001_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9610/mocao_002_peninha.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9620/mocao_003_helio.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9794/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9946/mocao_005_betielle.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10212/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10577/mocao_007_ellen.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10576/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10604/mocao_009_edson.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10781/mocao_n_10_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11074/mocao_011_betielle.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11351/mocao_012_helio.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11619/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11677/mocao_014_ellen.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11720/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12151/mocao_016_helio.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13608/moc_017.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13791/mocao_no018.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14110/mocao_019_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14259/moc_020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14378/mocao_n_021_-_peninha_.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15831/mocao_repudio_n00221.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15832/mocao_n00231.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15833/mocao_n00241.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11810/po_001-25_nomeacao_izadora.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11812/po_002-25_nomeacao_natalia.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11814/po_003-25_nomeacao_gleudiciane.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11816/po_004-25_nomeacao_priscila.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11817/po_005-25_nomeacao_gabriela.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11819/po_006-25_nomeacao_rafael_tondo.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11821/po_007-25_exoneracao_mayara_rosa.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11822/po_008-25_nomeacao_cristiano_coordenador.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11824/po_009-25_nomeacao_mayara_rosa.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11825/po_010-25_nomeacao_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11827/po_011-25_ajuda_de_custo_andreia.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11829/po_012-25_licenca_jessica.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11835/po_013-25_exoneracao_rafael_weber.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11839/po_014-25_nomeacao_rafael_weber.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11840/po_015-25_nomeacao_maicon.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12538/po_016-25_exoneracao_natalia.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12542/po_017-25_nomeacao_diovana.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12544/po_018-25_exoneracao_maicon.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13530/po_019-25_nomeacao_mariza.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13531/po_020-25_exoneracao_jessica_schewrz.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13916/po_021-25-_processo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14787/po_022-25_exoneracao_jessica_rosa.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14788/po_023-25_nomeacao_magda.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15828/po_024-25_exoneracao_mariza.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15830/po_025-25_nomeacao_marli.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10216/projeto_de_decreto_3581.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14375/projeto_de_decreto_n_359.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9369/pl_4422.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9378/pl_4423.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9379/pl_4424.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9380/pl_4425.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9381/pl_4426.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9382/pl_4427.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9391/pl_4428.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9392/pl_4429.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9393/pl_4430.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9394/pl_4431.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9395/pl_4432.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9396/pl_4433.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9397/pl_4434.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9398/pl_4435.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9400/pl_4436.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9401/pl_4437_1.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9402/pl_4438.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9404/pl_4439.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9415/pl_4440.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9424/pl_4441.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9427/pl_4442.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9508/pl_4443.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9443/pl_4444.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9444/pl_4445.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9448/pl_4446.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9449/pl_4447.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9471/pl_4448.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9472/pl_4449.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9492/pl_4450.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9515/pl_4451_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9538/pl_4452.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9546/pl_4453.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9547/pl_4454.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9552/pl_4455.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9550/pl_4456.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9553/pl_4457.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9555/projeto_de_lei_n_4458.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9572/pl_4459_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9586/pl_4460.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9593/pl_4461.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9612/pl_4462_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9629/pl_4463.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9633/substitutivo_ao_pl_4465.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9636/pl_4466.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9637/pl_4467.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9638/pl_4468.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9655/pl_4469.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9702/projeto_de_lei_4470_peninha.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9708/pl_4471.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9734/projeto_de_lei_4472_-_jeferson_vieira.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9735/projeto_de_lei_4473_-_jeferson_vieira.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9736/projeto_de_lei_4474.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10217/pl_4475_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9819/pl_legislativo_4476.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9942/pl_4477.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9943/pl_4478.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9982/pl_4479.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9983/pl_4480.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9985/pl_4481.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9986/pl_4482.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9988/pl_4483.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10074/pl_4486.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10075/pl_4485.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10076/pl_4484.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10124/pl_4487.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10144/pl_4488.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10145/pl_4489.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10241/pl_4490.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10242/pl_4491.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10261/pl_4492.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10422/pl_4493.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10423/pl_4494.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10424/pl_4495.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10562/pl_4496.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10563/pl_4497.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10564/pl_4498.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10565/pl_4499.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10626/pl_4500.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10719/substitutivo_4501_deivith.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11087/projeto_de_lei_4502.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11089/projeto_de_lei_4503_betielle.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11180/pl_4504_deivith.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11477/pl_4505_deivith.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11508/pl_4506.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11509/pl_4507.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_4508.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11833/pl_4509.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11834/pl_4510.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11836/pl_4511.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11837/pl_4512.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11838/pl_4513.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11910/pl_4514.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12119/projeto_de_lei_4515.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12230/pl_4516.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12247/pl_4517.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12304/pl_4518_helio.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12395/pl_4519.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12738/pl_4520.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12739/pl_4521.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13035/pl_4522.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13189/pl_4523.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13190/pl_4524.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13208/pl_4525.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13650/pl_4526.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13651/pl_4527.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13673/pl_4528.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13726/pl_4529.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13792/pl_4530.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13907/pl_4531.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13908/pl_4532.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13909/pl_4533.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13910/pl_4534.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14260/pl_4535.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14411/pl_4536.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14520/pl_4537.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14637/pl_4538.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14698/pl_4539.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14700/pl_4540.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14701/pl_4541.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14902/pl_4542.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14973/pl_4543.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15013/pl_4544.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15094/pl_4545.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15167/pl_4546.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15168/pl_4547.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15226/pl_4548.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15227/pl_4549_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15228/pl_4550.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15244/pl_4551.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15276/pl_4552.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15405/pl_4553.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15507/pl_4554.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15508/pl_4555.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15509/pl_4556.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15510/pl_4557_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15555/pl_4558.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15556/pl_4559.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15577/pl_4560.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15578/pl_4561.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15580/pl_4562.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15651/pl_45631.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15656/pl_4564.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15657/pl_4565.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15772/pl_45661.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15804/pl_45671.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15864/pl_45681.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15865/pl_45691.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15926/pl_4570.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15927/pl_4571.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15928/pl_4572.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15929/pl_4573.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15930/pl_4574.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15931/pl_4575.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15932/pl_4576.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15933/pl_4577.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15934/pl_4578.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15935/pl_4579.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15936/pl_4580.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15937/pl_4581.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15938/pl_4582.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15939/pl_4583.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15940/pl_4584.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15941/pl_4585.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15944/pl_45861.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15945/pl_45871.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9370/projeto_de_resolucao_583.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9371/projeto_de_resolucao_584.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9435/projeto_de_resolucao_585.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9494/projeto_de_resolucao_n_586.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9532/projeto_de_resolucao_587-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9607/projeto_de_resolucao_588_ellen_amaral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9967/projeto_de_resolucao_589.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12118/projeto_de_resolucao_590.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15511/pl_de_resolucao_n591.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9376/req_001.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9383/req_002.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9386/req_003.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9403/req_004.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9414/req_005.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9429/req_006.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9436/req_007.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9450/req_008.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9565/requerimento_011_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10239/requerimento_014_sergio.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10461/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11147/requerimento_016_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11549/requerimento_017_helio.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12630/requerimento_018_helio_.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12849/nota_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12864/requreimento_020.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13007/requerimento_021_fernando_lopes.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13008/requerimenot_022_fernando_lopes.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13010/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13092/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13166/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13238/requerimento_026_ellen.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13456/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13790/requerimento_n028.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13813/requerimento_n029.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13903/requerimento_n_030.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13906/requerimento_n031.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13912/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14043/requerimento_n_033.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14505/requerimento_034_fernando.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14470/requerimento_035_sargento.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14599/requerimento_no_036.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14975/requerimento_n_037.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15002/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15022/req_039.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15475/req_n040.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15653/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15693/req_0421.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15827/req_0431.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15867/resolucao_da_mesa_n0_0011.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15868/resolucao_da_mesa_002.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15869/resolucao_da_mesa_n0_0031.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15870/resolucao_da_mesa_n0_0041.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15871/resolucao_da_mesa_n0_0053.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15872/resolucao_da_mesa_n0_0071.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15866/resolucao_da_mesa_n0_0081.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9425/emenda_ao_projeto_de_lei_4437.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9451/emenda_pl_4437_peninha.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9709/emenda_001_ao_pl_4440.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9997/emenda_01_ao_pl_4456-2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9891/emenda_001_pl_4443.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15654/emenda_01_ao_pl_4558.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13509/ata_472-_1967.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13510/ata_473-_1967.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13680/ata_620-1968.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14243/ata_1130-1971.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14503/ata_1362-1973.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9372/ato_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9373/ato_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9374/ato_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9375/ato_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9387/ato_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9388/ato_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9389/ato_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9405/ato_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9406/ato_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9407/ato_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9408/ato_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9409/ato_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9410/ato_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9411/ato_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9412/ato_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9413/ato_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9432/ato_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9433/ato_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9434/ato_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9437/ato_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9438/ato_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9439/ato_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9440/ato_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9476/ato_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9477/ato_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9478/ato_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9479/ato_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9480/ato_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9481/ato_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9482/ato_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9483/ato_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9484/ato_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9485/ato_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9495/ato_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9498/ato_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9497/ato_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9496/ato_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9501/ato_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9504/ato_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9503/ato_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9505/ato_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9511/ato_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9512/ato_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9516/ato_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9517/ato_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9518/ato_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9523/ato_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9524/ato_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9525/ato_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9530/ato_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9533/ato_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9534/ato_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9535/ato_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9639/ato_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9640/ato_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9641/ato_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9864/sto_122_fernando_lopes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9377/ind_001.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9416/ind_002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9417/ind_003.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9418/ind_004.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9419/ind_005.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9420/ind_006.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9421/ind_007.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9422/ind_008.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9423/ind_009.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9426/ind_010.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9428/ind_011.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9430/ind_012.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9431/ind_013.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9441/ind_014.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9445/ind_015.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9446/ind_016.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9447/ind_017.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9452/ind_018.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9461/ind_025-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9463/ind_027.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9464/ind_028.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9465/ind_029.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9466/ind_030.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9467/ind_031.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9468/ind_032.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9469/ind_033.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9470/ind_034.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9473/ind_035.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9474/ind_036.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9475/ind_037.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9490/ind_038.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9486/ind_039_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9487/ind_040_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9488/ind_041_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9491/ind_043.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9499/ind_044_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9500/ind_045_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9502/ind._046_helio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9506/indi._047_ellen.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9507/ind._048_ellen.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9509/ind_049_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9510/ind_050_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9514/ind_052_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9519/ind_053_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9520/ind_054_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9521/ind_055_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9522/ind_056_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9526/ind_057_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9528/ind_058_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9527/ind_059_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9529/ind_060_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9536/ind_061_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9539/ind_062_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9540/ind_063_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9541/ind_064_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9542/ind_065_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9543/ind_066-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9558/ind_067_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9559/ind_068_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9561/ind_070_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9562/ind_071_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9563/ind_072_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9566/ind_073_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9567/ind_074_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9568/ind_075_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9576/ind_076_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9577/indicacao_077_helio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9578/indicacao_078_helio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9579/ind_079_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9583/indicacao_080_ellen.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9592/ind_083_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_084_helio_santos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9595/ind_085_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9596/ind_086_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9597/ind_087_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9601/ind_088_helio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9602/ind_089_peninha.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9603/ind_090_peninha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9604/ind_091_peninha.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9605/ind_092_peninha.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9606/ind_093_ellen_amaral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9608/ind_094_deivith.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9609/ind_095_deivith.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9621/ind_096_helio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9622/ind_097_helio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9623/ind_098_helio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9624/ind_099_helio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9625/ind_100_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9628/ind_101_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9627/ind_102_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9630/ind_103_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9631/ind_104_segrio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9644/ind_105_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9642/ind_106.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9643/ind_107.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9645/ind_108_betielle.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9646/ind_109_betielle.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9658/ind._110_deivith.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9659/ind._111_deivith.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9662/ind._112_deivith.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9663/ind._113-_deivith.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9664/ind._114_-_helio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9665/ind_-_115_-_helio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9667/ind_-_116-_helio.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9691/ind.__117-_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9692/ind._118-_betielle_biagim_removed.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9706/ind._119-_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9748/ind._120-_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9788/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9799/ind_122_helio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9804/ind_123_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9812/ind_124.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9813/ind_125_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9833/ind_126_helio.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9861/ind_127_sergio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9902/ind_128_edson.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9938/ind_129_betielle.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9939/ind_130_betielle.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9940/ind_131_betielle.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9941/ind_132_betielle.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9961/ind_133_deivith.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9980/ind_134_helio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10011/ind_135.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10012/ind_136.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10016/ind_139.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10017/ind_138.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10018/ind_137.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10020/ind_140_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10022/ind_141_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10031/ind_142.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10035/ind_143.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10036/ind_144.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10102/ind_145_helio.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10146/ind_146.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10147/ind_147.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10148/ind_148.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10180/ind_149.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10181/ind_150.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10182/ind_151_edson.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10207/ind_152.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10208/ind_153.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10209/ind_154.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10210/ind_155_betielle.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10213/ind_156_deivith.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10214/ind_157_deivith.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10215/ind_158_deivith.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10226/ind_159_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10228/ind_160_sergio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10229/ind_161_sergio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10230/ind_162_sergio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10232/ind_163_sergio_peninha.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10234/ind_164_peninha.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10235/ind_165_peninha.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10236/ind_166_sergio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10240/ind_167_sargento.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10345/ind_168_helio.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10346/ind_169.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10408/ind_170.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10425/ind_171.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10426/ind_172.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10428/ind_73.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10429/ind_174.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10430/ind_175.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10434/ind_176.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10435/ind_177_sergio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10436/ind_178.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10437/ind_179_helio.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10438/ind_180_helio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10439/ind_1811.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10535/ind_182.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10536/ind_183.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10625/ind_184.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10627/ind_185_sergio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10628/ind_186_.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10629/ind_187.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10717/ind_188_helio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10782/ind_189_helio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10880/ind_190_peninhja.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10881/ind_191_peninha.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10882/ind_192_peninha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10883/ind_193_peninha.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10885/ind_194_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10888/ind_195_helio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10928/ind_196_betielle.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11145/ind_197_sergio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11175/ind_198.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11177/ind_199_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11178/ind_200_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11191/ind_201_helio.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11196/ind_202_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11205/ind_203_edson.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11310/ind_204_helio.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11352/ind_205_felicio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11353/ind_206_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11455/ind_207_deivith.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11457/ind_208_deivith.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11478/ind_209_edson.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11638/ind_210_ellen.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11654/ind_211_deivith.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11655/ind_212.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11679/ind_213.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11703/ind_214_helio_ferreira.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11704/ind_215_enfermeira_ellen_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11705/ind_216_enfermeira_ellen.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11801/ind_217_betielle.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11939/ind_218_helio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11941/ind_219_ellen.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11943/ind_220_peninha.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11944/ind_221_peninha.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11945/ind_222_peninha.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12002/ind_225.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12004/ind_224_sergio_sampaio1.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12006/ind_223_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12113/ind_226_edson.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12128/ind_227_ellen.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12152/ind_228_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12153/ind_229_peninha.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12167/ind_230.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12168/ind_231.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12169/ind_232_sargento_felicio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12223/ind_233.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12226/ind_234_sergio.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12227/ind_236.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12232/ind_236.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12245/ind_237.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12246/ind_238_deivith.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12400/ind_239_helio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12402/ind_240_helio.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12426/ind_241_betielle.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12436/ind_242_betielle.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12437/ind_243.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12438/ind_244.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12439/ind_245_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12440/ind_246_.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12441/ind_247_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12478/ind_248_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12580/ind_249_betielle.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12708/ind_250_betielle.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12709/ind_251_.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12723/ind_252_peninha.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12724/ind_253_.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12725/ind_254.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12726/ind_255.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12728/ind_256.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12729/ind_257.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12840/ind_258_betielle.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12846/ind_260.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12847/ind_259_edson.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12945/ind_261_ellen.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12951/ind_262_betielle.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12952/ind__263.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13011/ind_264_ellen.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13164/ind_265.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13173/ind_267_betiele.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13174/ind_268_betielle.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13178/ind_269_peninha.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13181/ind_270_sargento.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13183/ind_271_sargento.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13184/ind_272_sargento.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13185/ind_273_sargento.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13186/ind_274_helio.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13239/ind_275_helio.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13399/ind_276_ellen.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13455/ind_277_helio.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13545/ind_278.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13547/ind_279.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13556/ind_280.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13596/ind_281.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13598/ind_282.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13623/ind_283.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13624/ind_284.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13625/ind_285.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13639/ind_286.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13652/ind_287.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13653/ind_288.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13654/ind_289.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13655/ind_290.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13672/ind_291.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13730/ind_292.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13766/ind_293.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13767/ind_294.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13768/ind_295.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13788/ind_296.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13789/ind_297.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13804/ind_298.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13822/ind_299.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13823/ind_300.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13899/ind_301.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13900/ind_302.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13901/ind_303.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13911/ind_304.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13913/ind_305.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13914/ind_306.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13915/ind_307.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14098/ind_308.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14101/ind_309.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14102/ind_310.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14103/ind_311.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14104/ind_312.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14107/ind_313.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14108/ind_314.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14109/ind_315.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14196/ind_316.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14198/ind_317.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14199/ind_318.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14197/ind_319.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14251/ind_320_.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14252/ind_321.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14253/ind_322.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14254/ind_323.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14261/ind_324.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14373/ind_325.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14374/ind_326.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14376/ind_327.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14377/ind_328.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14409/ind_329.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14410/ind_330.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14425/ind_331.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14440/ind_332.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14439/ind_333.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14441/ind_334.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14442/ind_335.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14471/ind_336.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14547/ind_337.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14548/ind_338.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14591/ind_339.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14600/ind_340.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14646/ind_341.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14647/ind_342.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14680/ind_343.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14681/ind_344.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14682/ind_345.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14683/ind_346.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14684/ind_347.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14685/ind_348.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14686/ind_349.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14687/ind_350.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14783/ind_351.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14784/ind_352.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14785/ind_353.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14786/ind_354.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14900/ind_355.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14901/ind_356.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15007/ind_357.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15008/ind_358.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15009/ind_359.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15010/ind_360.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15011/ind_361.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15012/ind_362.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15014/ind_363.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15015/ind_364.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15016/ind_365.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15017/ind_366.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15018/ind_367.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15019/ind_368.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15020/ind_369.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15021/ind_370.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15024/ind_371.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15027/ind_372.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15028/ind_373.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15029/ind_374.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15091/ind_375.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15093/ind_376.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15169/ind_377.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15229/ind_378.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15230/ind_379.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15350/ind_380.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15351/ind_381.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15378/ind_382.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15389/ind_383.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15391/ind_384.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15393/ind_385.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15406/ind_386.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15418/ind_387.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15419/ind_388.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15448/ind_389.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15449/ind_390.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15530/ind_391.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15532/ind_392.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15561/ind_393.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15562/ind_394.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15563/ind_395.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15564/ind_396.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15565/ind_397.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15566/ind_398.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15567/ind_399.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15649/ind_400.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15652/ind_401.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15655/ind_402.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15686/ind_4031.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15773/ind_4041.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15829/ind_4051.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15925/ind_4061.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9591/mocao_001_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9610/mocao_002_peninha.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9620/mocao_003_helio.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9794/mocao_04.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9946/mocao_005_betielle.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10212/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10577/mocao_007_ellen.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10576/mocao_007.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10604/mocao_009_edson.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10781/mocao_n_10_michael_peninha.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11074/mocao_011_betielle.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11351/mocao_012_helio.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11619/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11677/mocao_014_ellen.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11720/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12151/mocao_016_helio.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13608/moc_017.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13791/mocao_no018.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14110/mocao_019_edson_leal.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14259/moc_020.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14378/mocao_n_021_-_peninha_.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15831/mocao_repudio_n00221.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15832/mocao_n00231.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15833/mocao_n00241.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11810/po_001-25_nomeacao_izadora.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11812/po_002-25_nomeacao_natalia.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11814/po_003-25_nomeacao_gleudiciane.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11816/po_004-25_nomeacao_priscila.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11817/po_005-25_nomeacao_gabriela.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11819/po_006-25_nomeacao_rafael_tondo.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11821/po_007-25_exoneracao_mayara_rosa.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11822/po_008-25_nomeacao_cristiano_coordenador.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11824/po_009-25_nomeacao_mayara_rosa.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11825/po_010-25_nomeacao_vitor_hugo.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11827/po_011-25_ajuda_de_custo_andreia.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11829/po_012-25_licenca_jessica.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11835/po_013-25_exoneracao_rafael_weber.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11839/po_014-25_nomeacao_rafael_weber.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11840/po_015-25_nomeacao_maicon.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12538/po_016-25_exoneracao_natalia.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12542/po_017-25_nomeacao_diovana.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12544/po_018-25_exoneracao_maicon.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13530/po_019-25_nomeacao_mariza.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13531/po_020-25_exoneracao_jessica_schewrz.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13916/po_021-25-_processo_simplificado.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14787/po_022-25_exoneracao_jessica_rosa.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14788/po_023-25_nomeacao_magda.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15828/po_024-25_exoneracao_mariza.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15830/po_025-25_nomeacao_marli.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10216/projeto_de_decreto_3581.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14375/projeto_de_decreto_n_359.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9369/pl_4422.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9378/pl_4423.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9379/pl_4424.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9380/pl_4425.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9381/pl_4426.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9382/pl_4427.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9391/pl_4428.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9392/pl_4429.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9393/pl_4430.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9394/pl_4431.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9395/pl_4432.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9396/pl_4433.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9397/pl_4434.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9398/pl_4435.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9400/pl_4436.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9401/pl_4437_1.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9402/pl_4438.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9404/pl_4439.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9415/pl_4440.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9424/pl_4441.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9427/pl_4442.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9508/pl_4443.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9443/pl_4444.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9444/pl_4445.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9448/pl_4446.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9449/pl_4447.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9471/pl_4448.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9472/pl_4449.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9492/pl_4450.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9515/pl_4451_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9538/pl_4452.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9546/pl_4453.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9547/pl_4454.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9552/pl_4455.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9550/pl_4456.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9553/pl_4457.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9555/projeto_de_lei_n_4458.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9572/pl_4459_betielle_biagim.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9586/pl_4460.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9593/pl_4461.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9612/pl_4462_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9629/pl_4463.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9633/substitutivo_ao_pl_4465.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9636/pl_4466.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9637/pl_4467.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9638/pl_4468.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9655/pl_4469.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9702/projeto_de_lei_4470_peninha.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9708/pl_4471.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9734/projeto_de_lei_4472_-_jeferson_vieira.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9735/projeto_de_lei_4473_-_jeferson_vieira.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9736/projeto_de_lei_4474.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10217/pl_4475_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9819/pl_legislativo_4476.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9942/pl_4477.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9943/pl_4478.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9982/pl_4479.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9983/pl_4480.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9985/pl_4481.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9986/pl_4482.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9988/pl_4483.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10074/pl_4486.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10075/pl_4485.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10076/pl_4484.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10124/pl_4487.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10144/pl_4488.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10145/pl_4489.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10241/pl_4490.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10242/pl_4491.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10261/pl_4492.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10422/pl_4493.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10423/pl_4494.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10424/pl_4495.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10562/pl_4496.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10563/pl_4497.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10564/pl_4498.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10565/pl_4499.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10626/pl_4500.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10719/substitutivo_4501_deivith.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11087/projeto_de_lei_4502.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11089/projeto_de_lei_4503_betielle.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11180/pl_4504_deivith.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11477/pl_4505_deivith.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11508/pl_4506.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11509/pl_4507.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11800/pl_4508.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11833/pl_4509.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11834/pl_4510.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11836/pl_4511.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11837/pl_4512.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11838/pl_4513.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11910/pl_4514.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12119/projeto_de_lei_4515.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12230/pl_4516.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12247/pl_4517.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12304/pl_4518_helio.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12395/pl_4519.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12738/pl_4520.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12739/pl_4521.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13035/pl_4522.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13189/pl_4523.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13190/pl_4524.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13208/pl_4525.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13650/pl_4526.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13651/pl_4527.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13673/pl_4528.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13726/pl_4529.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13792/pl_4530.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13907/pl_4531.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13908/pl_4532.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13909/pl_4533.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13910/pl_4534.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14260/pl_4535.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14411/pl_4536.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14520/pl_4537.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14637/pl_4538.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14698/pl_4539.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14700/pl_4540.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14701/pl_4541.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14902/pl_4542.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14973/pl_4543.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15013/pl_4544.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15094/pl_4545.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15167/pl_4546.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15168/pl_4547.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15226/pl_4548.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15227/pl_4549_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15228/pl_4550.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15244/pl_4551.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15276/pl_4552.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15405/pl_4553.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15507/pl_4554.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15508/pl_4555.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15509/pl_4556.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15510/pl_4557_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15555/pl_4558.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15556/pl_4559.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15577/pl_4560.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15578/pl_4561.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15580/pl_4562.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15651/pl_45631.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15656/pl_4564.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15657/pl_4565.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15772/pl_45661.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15804/pl_45671.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15864/pl_45681.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15865/pl_45691.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15926/pl_4570.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15927/pl_4571.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15928/pl_4572.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15929/pl_4573.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15930/pl_4574.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15931/pl_4575.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15932/pl_4576.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15933/pl_4577.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15934/pl_4578.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15935/pl_4579.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15936/pl_4580.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15937/pl_4581.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15938/pl_4582.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15939/pl_4583.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15940/pl_4584.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15941/pl_4585.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15944/pl_45861.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15945/pl_45871.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9370/projeto_de_resolucao_583.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9371/projeto_de_resolucao_584.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9435/projeto_de_resolucao_585.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9494/projeto_de_resolucao_n_586.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9532/projeto_de_resolucao_587-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9607/projeto_de_resolucao_588_ellen_amaral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9967/projeto_de_resolucao_589.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12118/projeto_de_resolucao_590.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15511/pl_de_resolucao_n591.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9376/req_001.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9383/req_002.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9386/req_003.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9403/req_004.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9414/req_005.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9429/req_006.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9436/req_007.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9450/req_008.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9565/requerimento_011_deivith_camargo.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10239/requerimento_014_sergio.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/10461/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11147/requerimento_016_sergio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/11549/requerimento_017_helio.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12630/requerimento_018_helio_.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12849/nota_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/12864/requreimento_020.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13007/requerimento_021_fernando_lopes.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13008/requerimenot_022_fernando_lopes.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13010/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13092/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13166/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13238/requerimento_026_ellen.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13456/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13790/requerimento_n028.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13813/requerimento_n029.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13903/requerimento_n_030.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13906/requerimento_n031.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13912/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14043/requerimento_n_033.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14505/requerimento_034_fernando.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14470/requerimento_035_sargento.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14599/requerimento_no_036.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14975/requerimento_n_037.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15002/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15022/req_039.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15475/req_n040.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15653/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15693/req_0421.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15827/req_0431.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15867/resolucao_da_mesa_n0_0011.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15868/resolucao_da_mesa_002.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15869/resolucao_da_mesa_n0_0031.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15870/resolucao_da_mesa_n0_0041.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15871/resolucao_da_mesa_n0_0053.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15872/resolucao_da_mesa_n0_0071.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15866/resolucao_da_mesa_n0_0081.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9425/emenda_ao_projeto_de_lei_4437.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9451/emenda_pl_4437_peninha.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9709/emenda_001_ao_pl_4440.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9997/emenda_01_ao_pl_4456-2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/9891/emenda_001_pl_4443.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/15654/emenda_01_ao_pl_4558.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13509/ata_472-_1967.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13510/ata_473-_1967.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/13680/ata_620-1968.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14243/ata_1130-1971.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2025/14503/ata_1362-1973.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H976"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>