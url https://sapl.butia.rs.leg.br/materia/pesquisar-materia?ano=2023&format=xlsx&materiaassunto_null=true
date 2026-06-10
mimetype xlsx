--- v0 (2026-02-04)
+++ v1 (2026-06-10)
@@ -54,6027 +54,6027 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3487/ato_01.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3487/ato_01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER PFÜTZE, NO DIA 09 DE JANEIRO DE 2023, À CIDADE DE PORTO ALEGRE, PARA CUMPRIR AGENDA NA CERTISIGN, RUA URUGUAI, - SALA 405.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3488/ato_02.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3488/ato_02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER PFÜTZE, NO DIA 18 DE JANEIRO DE 2023, À CIDADE DE SANTO AMARO (GENERAL CÂMARA)- RS, PARA CUMPRIR AGENDA NO SALÃO DE EVENTOS DA IRMANDADE DE SANTO AMARO.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3489/ato_03.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3489/ato_03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 16 DE JANEIRO DE 2023, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLITICO DO DEPUTADO AFONSO MOTTA E NA ASSEMBLÉIA LEGISLATIVA, JUNTAMENTE COM JOSÉ MARIA MEDEIROS, DAVI CORRÊA E VANESSA VARREIRA.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3490/ato_04.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3490/ato_04.pdf</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3491/ato_05.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3491/ato_05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO, NO DIA 20 DE JANEIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3492/ato_06.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3492/ato_06.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 26 DE JANEIRO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA FAZER UMA PROGRAMAÇÃO NA MÍDIA DO VEÍCULO OFICIAL DA CÂMARA DE VEREADORES NA EMPRESA JARDINE SPONCHIADO VEÍCULOS.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3493/ato_07.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3493/ato_07.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 27 DE JANEIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DA DEPUTADA FEDERAL MARIA DO ROSÁRIO, JUNTAMENTE COM A ASSESSORA PARLAMENTAR PATRICIA FONSECA E O VEREADOR EDSON LEAL.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3494/ato_08.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3494/ato_08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER PFÜTZE, NO DIA 31 DE JANEIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL, JUNTAMENTE COM OS VEREADORES EDSON DA SILVA LEAL E HÉLIO SANTOS FERREIRA, ASSIM COMO O PRESTADOR DE SERVIÇO CRISTIANO SILVA SOARES.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3495/ato_09.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3495/ato_09.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 31 DE JANEIRO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3496/ato_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3496/ato_010.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 01 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3497/ato_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3497/ato_011.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 07 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA MARCADA NA DPM CONSULTORIA.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3508/ato_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3508/ato_012.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO E DO VEREADOR ADÃO CLEITON, NO DIA 08 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA NO GABINETE DO DEPUTADO ESTATUAL GILMAR SOSSELLA E NA SEDE ESTADUAL DO PARTIDO, NO CENTRO HISTÓRICO DE PORTO ALEGRE.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3509/ato_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3509/ato_013.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR  EDSON LEAL , NO DIA 16 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3510/ato_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3510/ato_014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES, NO DIA 09 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NA EMPRESA CERTISIGN PARA FAZER O CERTIFICADO DIGITAL.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3511/ato_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3511/ato_015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR FERNANDA SPINDLER ROSA, NOS DIAS 13 E 14 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NA DPM.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3512/ato_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3512/ato_016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER PFÜTZE, NO DIA 08 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CAAF E NA SECRETARIA ESTATUAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3513/ato_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3513/ato_017.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 14 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA NO GABINETE DO DEPUTADO ESTADUAL AIRTON ARTUS, PARA REUNIÃO COM O GERENTE EXECUTIVO DO INSS DE CANOAS SR. ALBERTO ALEGRE PARA TRATATIVAS RELACIONADAS AO MUNICÍPIO DE BUTIÁ, JUNTAMENTE COM O SERVIDOR CRISTIANO A SERVIÇO DA CÂMARA DE VEREADORES PARA REALIZAR O ORÇAMENTO DE MATERIAIS GRÁFICOS.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3514/ato_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3514/ato_018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGERIO LOPES, NO DIA 15 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3515/ato_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3515/ato_019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFUTZE, NO DIA 16 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, E NO MUNICÍPIO DE CANOAS PARA CUMPRIR AGENDAS NO CAFF SECRETARIA DO TURISMO (PORTO ALEGRE/RS), E NO ESCRITÓRIO REGIONAL DO SENADOR PAULO PAIM (CANOAS/RS).</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3516/ato_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3516/ato_020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 14 DE FEVEREIRO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3517/ato_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3517/ato_021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA NO DIA 17 DE FEVEREIRO DE 2023, À CIDADE DE SANTA CRUZ DO SUL, PARA CUMPRIR A AGENDA NA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3518/ato_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3518/ato_022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA NO DIA 24 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE, PARA CUMPRIR AGENDA NA UVERGS E NA SECRETARIA DE AGRICULTURA DO ESTADO, JUNTAMENTE COM O VEREADOR PAULO ROGÉRIO E O SENHOR EDNEI OLIVEIRA.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3519/ato_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3519/ato_023.pdf</t>
   </si>
   <si>
     <t>Autoriza o deslocamento do Vereador Vagner Alves Pfutze, no dia 23 de fevereiro de 2023, à cidade de Porto Alegre - RS, para cumprir agenda com Rodrigo Oliveira, assessor parlamentar da Deputada Federal Maria do Rosário.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3520/ato_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3520/ato_024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 27 DE FEVEREIRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, IRÁ ATÉ O AEROPORTO SALGADO FILHO PARA EMBARCAR PARA BRASÍLIA-DF, JUNTAMENTE COM O VICE-PREFEITO LUÍS RICARDO DOS SANTOS VIEIRA.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3521/ato_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3521/ato_025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 28 DE FEVEREIRO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA, PARA CUMPRIR AGENDA NO ESCRITÓRIO PARLAMENTAR DO DEPUTADO FEDERAL PEDRO WESTPHALEN .</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3522/ato_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3522/ato_026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFUTZE, NO DIA 27 DE FEVEREIRO DE 2023, À CIDADE DE GUAÍBA-RS, PARA CUMPRIR AGENDA NA AUDIÊNCIA PÚBLICA SOBRE A DUPLICAÇÃO DA BR 290, JUNTAMENTE COM OS VEREADORES JEFERSON GAMA, EDSON LEAL, FERNANDO LOPES E ADÃO CLEITON.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3788/ato_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3788/ato_027.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICZORCK LOPES, NO DIA 03 DE MARÇO DE 2023, PARA IR NA CIDADE DE PORTO ALEGRE, PARA BUSCAR O VEREADOR SÉRGIO SAMPAIO NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3789/ato_028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3789/ato_028.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA NO DIA 09 DE MARÇO DE 2023, Á CIDADE PORTO ALEGRE, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO E UVERGS, JUNTAMENTE COM O VEREADOR PAULO ROGÉRIO.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3790/ato_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3790/ato_029.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA FERNANDA SPINDLER ROSA,NOS DIAS 07 E 08 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE- RS, PARA REALIZAR O CURSO NA DPM.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3791/ato_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3791/ato_030.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES, NO DIA 06 DE MARÇO DE 2023, A CIDADE DE PORTO ALEGRE-RS PARA CUMPRIR A AGENDA NA EMPRESA MOVE PARA BUSCAR EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3792/ato_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3792/ato_031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 08 DE MARÇO DE 2023, Á CIDADE DE FELIZ-RS PARA TRATATIVA RELACIONADAS Á IMPLANTAÇÃO DE AÇÕES ESTRUTURANTES PARA GESTÃO DOS RESÍDUOS RECICLÁVEIS EM BUTIÁ, JUNTAMENTE COM O SECRETÁRIO DE FINANÇAS SR. VALMIR PEREIRA E SECRETÁRIO SR. PAULO MACHADO.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3793/ato_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3793/ato_032.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 13 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA NO GABINETE DO DEPUTADO ARTUS E AO ESCRITÓRIO POLÍTICO DO DEPUTADO AFONSO MOTTA, JUNTAMENTE COM A VANESSA VARREIRA, JOSÉ MARIA MEDEIROS, DAVID CORRÊA E BIRA FERRAZ.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3794/ato_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3794/ato_033.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 08 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3795/ato_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3795/ato_034.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES JEFERSON GAMA E EDSON LEAL, NO DIA 14 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, NO AEROPORTO SALGADO FILHO PARA EMBARCAR PARA BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3802/ato_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3802/ato_035.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 15 DE MARÇO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE,NA EMPRESA SPONCHIADO JARDINE VEÍCULOS PARA FAZER SERVIÇOS DE TESTES NA CENTRAL MULTIMÍDIA  E FAZER REVISÃO DOS 30.000 KM, JUNTAMENTE COM A ESTAGIÁRIA MIRIAN NUNES.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3801/ato_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3801/ato_036.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 20 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA NO GABINETE DO DEPUTADO ARTON ARTUS E AO ESCRITÓRIO  POLÍTICO DO DEPUTADO AFONSO MOTTA, JUNTAMENTE COM A VANESSA VARREIRA, JOSÉ MARIA MEDEIROS, DAVID CORRÊA E BIRA FERRAZ.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3799/ato_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3799/ato_037.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 17 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA EMPRESA CRVR, JUNTAMENTE COM O VEREADOR PAULO ROGÉRIO.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3803/ato_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3803/ato_038.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 17 DE MARÇO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA BUSCAR OS VEREADORES EDSON LEAL E JEFERSON GAMA NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3804/ato_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3804/ato_039.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES JEFERSON GAMA, NO DIA 22 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NAS DEPENDÊNCIAS DA ASSEMBLEIA LEGISLATIVA, NO GABINETE DO DEPUTADO ESTADUAL LEONEL RADDE.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3805/ato_040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3805/ato_040.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 21 DE MARÇO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE,PARA LEVAR OS VEREADORES VAGNER PFTUZE, HÉLIO FERREIRA E PAULO ROGÉRIO NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3808/ato_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3808/ato_041.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 31 DE MARÇO DE 2023, Á CIDADE DE CHARQUEADAS-RS, PARA CUMPRIR AGENDA NO INSTITUTO FEDERAL SUL-RIO-GRANDENSE ( IFSUL), JUNTAMENTE COM A ASSESSORA PARLAMENTAR KAROLINE COSTA.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3809/ato_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3809/ato_042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 24 DE MARÇO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA BUSCAR OS VEREADORES VAGNER PFTUZE, HÉLIO FERREIRA E PAULO ROGÉRIO NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3810/ato_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3810/ato_043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 31 DE MARÇO DE 2023, PARA IR ATÉ A CIDADE DE ELDORADO DO SUL, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3813/ato_044.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3813/ato_044.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 28 DE MARÇO DE 2023, PARA IR ATÉ A CIDADE ESTEIO, PARA CUMPRIR A AGENDA NA PREFEITURA DE ESTEIO, JUNTAMENTE COM O SENHOR DERCEU CARNEIRO E A SENHORA IVONE HUFF.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3815/ato_045.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3815/ato_045.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 30 DE MARÇO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO, PARA REUNIÃO COM O SECRETÁRIO DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL DO ESTADO GILMAR SOSSELLA.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3817/ato_046.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3817/ato_046.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO, NO DIA 05 DE ABRIL DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA DPM.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3819/ato_047.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3819/ato_047.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 04 DE ABRIL DE 2023, PARA IR ATÉ A CIDADE DE ARROIO DOS RATOS, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3820/ato_048.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3820/ato_048.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 04 DE ABRIL DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO, PARA REUNIÃO COM O SECRETÁRIO DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL DO ESTADO GILMAR SOSSELLA.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3823/ato_049.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3823/ato_049.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 04 DE ABRIL DE 2023,PARA IR ATÉ A CIDADE DE GENERAL CÂMARA  E CHARQUEADAS, JUNTAMENTE COM A ASSESSORA MAYARA ROSA.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3824/ato_050.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3824/ato_050.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFUTZE, NO DIA 05 DE ABRIL DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA SEDE DA DPM, JUNTAMENTE COM O VEREADOR PAULO  ROGÉRIO LOPES.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3825/ato_051.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3825/ato_051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO  DO SERVIDOR CRISTIANO SOARES E DA SERVIDORA FERNANDA SPINDLER, NOS DIAS 10 E 11 DE ABRIL DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA REALIZAR O CURSO ESOCIAL NA DRM EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3826/ato_052.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3826/ato_052.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 13 DE ABRIL DE 2023,Á CIDADE DE CHARQUEADAS-RS PARA CUMPRIR AGENDA NO INSTITUTO FEDERAL SUL-RIO-GRANDENSE (IFSUL), JUNTAMENTE COM A ASSESSORA PARLAMENTAR KAROLINE COSTA.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3827/ato_053.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3827/ato_053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 14 DE ABRIL DE 2023, PARA IR ATÉ O PARQUE ELDORADO,DISTRITO DE ELDORADO DO SUL, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3828/ato_054.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3828/ato_054.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR ADÃO CLEITON LEAL, DO VAREADOR PAULO ROGÉRIO LOPES, VEREADOR VAGNER ALVES PFUTZE, VEREADOR JEFERSON GAMA, ASSESSORA PARLAMENTAR ALINE RAFAELA E ASSESSOR OSMAR ANSELMO, NO DIA 14 DE ABRIL DE 2023, AO PARQUE GUAÍBA, DISTRITO DE ELDORADO DO SUL, PARA CUMPRIR AGENDA NA SEDE SOCIAL DO GUAÍBA COUNTRY CLUB, ONDE PARTICIPARÁ DA ASSEMBLÉIA GERAL DA ACVERC.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3846/ato_055.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3846/ato_055.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 19 DE ABRIL DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA DPM CONSULTORIA.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3857/ato_056.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3857/ato_056.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 17 DE ABRIL DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO UVERGS.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/ato_057.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/ato_057.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFUTZE, NO DIA 18 DE ABRIL DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA SEDE DA IPHAE, JUNTAMENTE COM O PROFESSOR ALAN NUNES BICA.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/ato_058.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/ato_058.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 20 DE ABRIL DE 2023, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLÉIA LEGISLATIVA, NO GABINETE DO DEPUTADO ESTATUAL LEONEL RADDE.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/ato_059.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/ato_059.pdf</t>
   </si>
   <si>
     <t>INCLUINDO A ASSESSORA ALINE RAFAELA NO DESLOCAMENTO DO ATO 058, NO DIA 20 DE ABRIL DE 2023, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA EM PORTO ALEGRE-RS.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/ato_060.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/ato_060.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 20 DE ABRIL DE 2023, PARA IR ATÉ A CIDADE DE ARROIO DOS RATOS E SÃO JERÔNIMO, PARA CUMPRIR AGENDA NA CÂMARA DE VEREADORES DAS REFERIDAS CIDADES, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/ato_061.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/ato_061.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES,NO DIA 24 DE ABRIL DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA LEVAR OS VEREADORES FERNANDO LOPES E EUGENIO LEITE NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3976/ato_062.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3976/ato_062.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 27 DE ABRIL DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO, JUNTAMENTE COM O VEREADOR PAULO ROGÉRIO (RATO) E O SECRETÁRIO DE DESENVOLVIMENTO SENHOR TIAGO SAMPAIO MARTINS.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/ato_063.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/ato_063.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 25 DE ABRIL DE 2023, Á CIDADE DE ROCA SALES- RS, PARA CUMPRIR AGENDA NA SEDE DA EMPRESA DE ATELIER CALÇADISTA BEIRA RIO, PARA TRATATIVAS COM SR. MARCELO FEIL REFERENTE AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/ato_064.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/ato_064.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O VEREADOR SÉRGIO SAMPAIO, NO DIA 26 DE ABRIL DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO, PARA TRATATIVAS COM O SECRETÁRIO DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL GILMAR SOSSELA, JUNTAMENTE COM OS MEMBROS DO PARTIDO PDT JOSÉ MARIA MEDEIROS E LINDONOR ALMEIDA.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4062/ato_065.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4062/ato_065.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 28 DE ABRIL DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA BUSCAR OS VEREADORES  FERNANDO LOPES E EUGÊNIO LEITE NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4113/ato_066.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4113/ato_066.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 03 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, JUNTAMENTE COM O PROFESSOR ALAN NUNES BICA.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4125/ato_067.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4125/ato_067.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 11 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DA DEPUTADA FEDERAL MARIA DO ROSÁRIO, JUNTAMENTE COM O VEREADOR EDSON LEAL, A ASSESSORA PARLAMENTAR ALINE RAFAELA V. ATHANAZIO.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4136/ato_068.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4136/ato_068.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 05 DE MAIO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA FAZER A SUBSTITUIÇÃO DA CENTRAL DE MULTIMÍDIA, NA EMPRESA SPONCHIADO JARDINE VEÍCULOS.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4149/ato_069.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4149/ato_069.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES, NO DIA 09 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA IR NA EMPRESA TADEU MARTINS ARTES METÁLICAS, BUSCAR AS PLACAS E TIRAR ORÇAMENTO DOS CANHÕES DE LUZ.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4171/ato_070.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4171/ato_070.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 10 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA NO GABINETE DO DEPUTADO AIRTON ARTUS E NO ESCRITÓRIO POLÍTICO DO DEPUTADO AFONSO MOTTA, PARA TRATATIVAS RELACIONADAS AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4257/ato_071.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4257/ato_071.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 18 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DA DEPUTADA FEDERAL MARIA DO ROSÁRIO, JUNTAMENTE COM O VEREADOR EDSON LEAL, A ASSESSORA PARLAMENTAR ALINE RAFAELA V. ATHANAZIO E COM A SERVIDORIA MURIEL DA SILVA ROSA.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4258/ato_072.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4258/ato_072.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 19 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA, NO GABINETE DO DEPUTADO ESTADUAL PEPE VARGAS JUNTAMENTE COM O VEREADOR JEFERSON GAMA E COM A SERVIDORA MURIEL DA SILVA ROSA.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4326/ato_073.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4326/ato_073.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO, NO DIA 17 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4351/ato_074.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4351/ato_074.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 24 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SEDE DA DPM.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4362/ato_075.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4362/ato_075.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 25 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UNIÃO DOS VEREADORES DO RIO GRANDE DO SUL (UVERGS). JUTAMENTE COM O VEREADOR JEFERSON GAMA.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4400/ato_076.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4400/ato_076.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 23 DE MAIO 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA TROCA DE ÓLEO E FILTRO DO VEÍCULO OFICIAL DA CÂMARA DE VEREADORES NA EMPRESA JARDINE SPONCHIADO VEÍCULOS.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4402/ato_077.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4402/ato_077.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 23 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO UVERGS.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4448/ato_078.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4448/ato_078.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, DO VEREADOR ADÃO CLEITON E DO ASSESSOR PARLAMENTAR OSMAR DE ANSELMO ALMEIDA NO DIA 25 DE MAIO DE 2023, À CIDADE DE ARROIO DOS RATOS - RS, PARA CUMPRIR A AGENDA NA AUDIÊNCIA PÚBLICA REFERENTE A DUPLICAÇÃO DA BR-290.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4474/ato_079.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4474/ato_079.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 30 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DO ATO DE REINSTALAÇÃO DA FRENTE PARLAMENTAR EM DEFESA DO BANRISUL PÚBLICO, NO SALÃO JÚLIO DE CASTILHOS DA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/</t>
+    <t>http://sapl.butia.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 31 DE MAIO DE 2023, À CIDADE DE PORTO ALEGRE - RS, À CIDADE DE PORTO ALEGRE -RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DO DEPUTADO FEDERAL VALDECI OLIVEIRA.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4483/ato_081.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4483/ato_081.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, DO VEREADOR SÉRGIO SAMPAIO E DO VEREADOR PAULO ROGÉRIO LOPES, NO DIA 01 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE AGRICULTURA PECUÁRIA, PRODUÇÃO SUSTENTÁVEL E IRRIGAÇÃO E NO CENTRO ADMINISTRATIVO, PARA UMA REUNIÃO COM O SECRETÁRIO DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL DO RIO GRANDE DO SUL SR. GILMAR SOSSELLA, JUNTAMENTE COM O SERVIDOR CRISTIANO SOARES.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4534/ato_082.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4534/ato_082.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 02 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA, NO GABINETE DO DEPUTADO ESTADUAL PEPE VARGAS JUNTAMENTE COM O VEREADOR JEFERSON GAMA.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4559/ato_083.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4559/ato_083.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO, NO DIA 07 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE -RS, PARA CUMPRIR AGENDA NA UVERGS E TAMBÉM NO CENTRO ADMINISTRATIVO NA SECRETARIA DE DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4561/ato_084.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4561/ato_084.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA ASSESSORA PARLAMENTAR MAYARA ROSA, NO DIA 14 DE JUNHO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA CUMPRIR A AGENDA NO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO SUL, A PEDIDO DO VEREADOR FERNANDO LOPES.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4564/ato_085.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4564/ato_085.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 16 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4576/ato_086.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4576/ato_086.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES. NO DIA 13 DE JUNHO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA LEVAR O VEREADOR SÉRGIO SAMPAIO NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4577/ato_087.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4577/ato_087.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS SERVIDORES CRISTIANO SOARES, FERNANDA SPINDLER E RAFAEL WEBER NOS DIAS 19, 20 E 21 DE JUNHO DE 2023, À CIDADE DE CARLOS BARBOSA-RS, PARA PARTICIPAR DO 55º CONGRESSO DA ARTAFAM.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4585/ato_088.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4585/ato_088.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO SANTOS FERREIRA E PAULO ROGÉRIO LOPES, NO DIA 21 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4586/ato_089.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4586/ato_089.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 15 DE JUNHO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA BUSCAR O VEREADOR SÉRGIO SAMPAIO NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4623/ato_090.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4623/ato_090.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO SANTOS FERREIRA E VEREADOR VAGNER ALVES PFÜTZE, NO DIA 03 DE JULHO DE 2023, PARA PARTICIPAR DA PLENÁRIA PÚBLICA DA FRENTE PARLAMENTAR PELA DUPLICAÇÃO DA BR 290.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4646/ato_091.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4646/ato_091.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 22 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SEDE DA UVERGS.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4689/ato_092.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4689/ato_092.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA E PAULO ROGÉRIO LOPES, NO DIA 04 DE JULHO DE 2023, PARA CUMPRIR AGENDA MARCADA NO CAFF (CENTRO ADMINISTRATIVO FERNANDO FERRARI).</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4733/ato_093.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4733/ato_093.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 23 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SALA DA OSPA CENTRO ADMINISTRATIVO DO ESTADO, NO EVENTO CIRCULA MINC RS, JUNTAMENTE COM O COORDENADOR DA EDTC MATHEUS ESPINOZA E O DIRETOR DO MUSEU MUNICIPAL ALAN NUNES BICA.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4822/ato_094.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4822/ato_094.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 29 DE JUNHO DE 2023, À CIDADE DE PORTO ALEGRE -RS, PARA CUMPRIR AGENDA ESCRITÓRIO DA CEEE EQUATORIAL, JUNTAMENTE COM O COORDENADOR DA EDTC MATHEUS ESPINOZA.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4880/ato_095.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4880/ato_095.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES FERNANDO LOPES, EDSON LEAL E ADÃO CLEITON LEAL, NO DIA 03 DE JULHO DE 2023, PARA PARTICIPAR DA PLENÁRIA PÚBLICA DA FRENTE PARLAMENTAR PELA DUPLICAÇÃO DA BR 290.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4905/ato_096.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4905/ato_096.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EUGÊNIO LEITE, NO DIA 03 DE JULHO DE 2023, PARA PARTICIPAR DA PLENÁRIA PÚBLICA DA FRENTE PARLAMENTAR PELA DUPLICAÇÃO DA BR 290.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4918/ato_097.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4918/ato_097.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA JÉSSICA SCHEWRS NOS DIAS 11, 12, 13 E 14 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE-RS, PARA PARTICIPAR DO CURSO "EFICIÊNCIA DA ADMINISTRAÇÃO MUNICIPAL", PROMOVIDO PELA UVERGS.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4928/ato_098.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4928/ato_098.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES JEFERSON GAMA E EDSON LEAL, NO DIA 07 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4970/ato_099.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4970/ato_099.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO, NO DIA 13 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA UMA REUNIÃO JUNTO AO SECRETÁRIO DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL DO RIO GRANDE DO SUL SR. GILMAR SOSSELLA, JUNTAMENTE COM A SRA. ANA CRISTINA MOURA DA SILVA, JÉSSICA AMARAL, SR. JOSÉ MARIA MEDEIROS E SR. LINDONOR DE ALMEIDA OLIVEIRA.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5004/ato_100.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5004/ato_100.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES VAGNER ALVES PFÜTZE E FERNANDO LOPES, NO DIA 10 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA REUNIÃO COM O DEPUTADO CARLOS GOMES PARA TRATAR DE QUESTÕES SOBRE O HOSPITAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5013/ato_101.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5013/ato_101.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO SANTOS FERREIRA E PAULO ROGÉRIO LOPES, NO DIA 12 DE JULHO DE 2023, PARA CUMPRIREM AGENDA MARCADA NA SECRETARIA DE AGRICULTURA DO ESTADO DO RIO GRANDE DO SUL E CEEE EQUATORIAL.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5014/ato_102.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5014/ato_102.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 13 DE JULHO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA BUSCAR ORÇAMENTOS PARA AS PLACAS AOS HOMENAGEADOS DAS MOÇÕES.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5016/ato_103.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5016/ato_103.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE NO DIA 14 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NA SECRETARIA DE AGRICULTURA DO ESTADO.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5017/ato_104.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5017/ato_104.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES, NO DIA 14 DE JULHO DE 2023, PARA PARTICIPAR DE UMA INAUGURAÇÃO NA CIDADE DE CHARQUEADAS E LOGO APÓS ESTARÁ CUMPRINDO AGENDA NA CIDADE DE PORTO ALEGRE NO ESCRITÓRIO PARLAMENTAR DO DEPUTADO FEDERAL PEDRO WESTPHALEN, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5019/ato_105.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5019/ato_105.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO E DO VEREADOR JEFERSON, NO DIA 18 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, O VEREADOR SÉRGIO SAMPAIO IRÁ A UMA REUNIÃO JUNTO AO SECRETÁRIO DE TRABALHO E DESENVOLVIMENTO PROFISSIONAL DO RIO GRANDE DO SUL SR. GILMAR SOSSELLA, JUNTAMENTE COM A SRA. ANA CRISTINA MOURA DA SILVA, JÉSSICA AMARAL, SR. JOSÉ MARIA MEDEIROS E SR. LINDONOR DE ALMEIDA OLIVEIRA E O VEREADOR JEFERSON GAMA IRÁ CUMPRIR AGENDA NA UVERGS.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5020/ato_106.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5020/ato_106.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES FERNANDO LOPES, VAGNER PFÜTZE, HÉLIO SANTOS FERREIRA, PAULO ROGÉRIO LOPES E SECRETÁRIO DE OBRAS MATEUS FONSECA NO DIA 18 DE JULHO DE 2023, PARA CUMPRIR UMA AGENDA NO PALÁCIO DA POLÍCIA CIVIL DO RS, CIDADE DE PORTO ALEGRE.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5021/ato_107.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5021/ato_107.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EUGÊNIO LEITE NO DIA 18 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NO PALÁCIO DA POLÍCIA CIVIL DO RS.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5022/ato_108.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5022/ato_108.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO, NO DIA 21 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CENTRO ADMINISTRATIVO NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5023/ato_109.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5023/ato_109.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 20 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE RS - PARA CUMPRIR AGENDA MARCADA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5027/ato_110.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5027/ato_110.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO LOPES, NO DIA 27 DE JULHO DE 2023, À CIDADE DE PORTO ALEGRE RS - PARA CUMPRIR AGENDA MARCADA NA UVERGS E APÓS NO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5028/ato_111.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5028/ato_111.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, JUNTAMENTE COM ELIMAR VALE, SECRETÁRIO DA ASMUR NO DIA 26 DE JULHO DE 2023, COMPAREÇA AO MUNICÍPIO DE VALE VERDE - PARA REUNIÃO COM O SENADOR PAULO PAIM.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5029/ato_112.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5029/ato_112.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 03 DE AGOSTO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA FAZER REVISÃO GERAL DO VEÍCULO OFICIAL DA CÂMARA DE VEREADORES NA EMPRESA JARDINE SPONCHIADO VEÍCULOS.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5034/ato_113.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5034/ato_113.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS SERVIDORES PATRÍCIA FLORES E JULIANO FRANCO, NO DIA 02 DE AGOSTO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA FAZER UM CURSO NA DPM.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5035/ato_114.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5035/ato_114.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA E DA ASSESSORA PARLAMENTAR ALINE RAFAELA V. ATHANAZIO, NO DIA 07 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DA DEPUTADA MARIA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5036/ato_115.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5036/ato_115.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 10 DE AGOSTO DE 2023, PARA COMPARECER AO MUNICÍPIO DE PORTO ALEGRE, PARA CUMPRIR AGENDA NA SECRETARIA DE SEGURANÇA DO ESTADO.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5037/ato_116.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5037/ato_116.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, DO VEREADOR PAULO ROGÉRIO LOPES E DO ASSESSOR PARLAMENTAR GUSTAVO MARTINS, NO DIA 04 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA PARTICIPAR DE UMA PALESTRA NA FIERGS COM O TEMA "O BRASIL NA ROTA DO DESENVOLVIMENTO ECONÔMICO E SOCIAL". E O VEREADOR PAULO ROGÉRIO IRÁ CUMPRIR AGENDA NA DPM.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5040/ato_117.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5040/ato_117.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 16 DE AGOSTO DE 2023, PARA COMPARECER AO MUNICÍPIO DE PORTO ALEGRE, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA, JUNTAMENTE COM O JAIRO BRUM.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5041/ato_118.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5041/ato_118.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 08 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DA DEPUTADA MARIA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5047/ato_119.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5047/ato_119.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS SERVIDORES CRISTIANO SOARES, PATRÍCIA FLORES, FERNANDA SPINDLER E JÉSSICA SCHEWRS, NO DIA 09 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA DPM.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5048/ato_120.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5048/ato_120.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 11 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5049/ato_121.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5049/ato_121.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA FERNANDA SPINDLER ROSA, NOS DIAS 10 E 11 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA REALIZAR UM CURSO NA DPM.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5053/ato_122.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5053/ato_122.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 16 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA E NA UVERGS.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5054/ato_123.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5054/ato_123.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA E DO VEREADOR PAULO ROGÉRIO LOPES, NO DIA 17 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO CAFF (CENTRO ADMINISTRATIVO FERNANDO FERRARI) E CEEE EQUATORIAL ENERGIA.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5058/ato_124.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5058/ato_124.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 25 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5061/ato_125.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5061/ato_125.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 23 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5062/ato_126.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5062/ato_126.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 24 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5063/ato_127.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5063/ato_127.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES PAULO ROGÉRIO LOPES E FERNANDO LOPES, NO DIA 24 DE AGOSTO DE 2023, À CIDADE DE CHARQUEADAS - RS PARA CUMPRIR AGENDA MARCADA NO 28º BATALHÃO DA POLÍCIA MILITAR, PARA PARTICIPAR DA SOLENIDADE ALUSIVA AOS 35 ANOS DESTA UNIDADE OPERACIONAL.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5064/ato_128.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5064/ato_128.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 24 DE AGOSTO DE 2023, PARA COMPARECER AO MUNICÍPIO DE SÃO JERÔNIMO, PARA UMA REUNIÃO DA FEIRA REGIONAL AGRIMEL, QUE SERÁ REALIZADA NA ULBRA.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5067/ato_129.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5067/ato_129.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES NO DIA 30 DE AGOSTO DE 2023 À CASA DA ASSEMBLEIA LEGISLATIVA-PARQUE DE EXPOSIÇÃO ASSIS BRASIL E ESTEIO/RS, PARA PARTICIPAR DE UMA AUDIÊNCIA PÚBLICA "SOBRE A CLASSIFICAÇÃO DO AZEITE DE OLIVA IMPORTADO EM RELAÇÃO AOS PADRÕES TÉCNICOS NACIONAIS EXIGIDOS, CONTROLE DE QUALIDADE E CRITÉRIO DE CLASSIFICALÇAO" PROPOSIÇÃO DO DEPUTADO FREDERICO ANTUNES.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5068/ato_130.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5068/ato_130.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA JÉSSICA SCHEWRS NOS DIAS 24 E 25 DE AGOSTO DE 2023, À CIDADE DE PORTO ALEGRE-RS, PARA PARTICIPAR DO CURSO NA DPM.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5084/ato_131.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5084/ato_131.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, JUNTAMENTE COM VERA TEREZINHA SILVA DIAS (ASSOCIAÇÃO DAS COSTUREIRAS), NATÁLIA SILVA DIAS (ASSOCIAÇÃO DAS COSTUREIRAS) E ELIMAR VALLE (SECRETÁRIO DA ASMURC), NO DIA 29 DE AGOSTO DE 2023, PARA COMPARECER AO MUNICÍPIO DE PORTO ALEGRE - RS E POSTERIORMENTE NO MUNICÍPIO DE ESTEIO - RS, PARA UMA REUNIÃO DOS DIRIGENTES MUNICIPAIS DE TURISMO EXPOINTER 2023, NA CASA DA FAMURGS NA EXPOINTER (PARQUE DE EXPOSIÇÕES ASSIS BRASIL).</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5086/ato_132.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5086/ato_132.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO SANTOS FERREIRA E PAULO ROGÉRIO LOPES, NO DIA 31 DE AGOSTO DE 2023, À CIDADE DE RIO PARDO - RS, PARA REUNIÃO DE TRABALHO PARA TRATAR DA VIABILIDADE DE IMPLEMENTAÇÃO DO PORTO EM RIO PARDO.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5146/ato_133.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5146/ato_133.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 04 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DA DEPUTADA FEDERAL MARIA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5159/ato_134.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5159/ato_134.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO NO DIA 04 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NA DPM PARA TRATATIVAS RELACIONADAS AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5205/ato_135.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5205/ato_135.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 06 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS ONDE IRÁ TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5213/ato_136.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5213/ato_136.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO, NO DIA 05 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO DO ESTADO, JUNTAMENTE COM O SR. GUILHERME SOUSA.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5332/ato_137.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5332/ato_137.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES EDSON LEAL E JEFERSON GAMA, NO DIA 15 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO GABINETE DO DEPUTADO ESTADUAL PEPE VARGAS, NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5333/ato_138.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5333/ato_138.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES JEFERSON GAMA E EDSON LEAL NO DIA 18 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DA DEPUTADA MARIA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5334/ato_139.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5334/ato_139.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, JUNTAMENTE COM O SECRETÁRIO EDILSON FRANCISCO NO DIA 13 DE SETEMBRO DE 2023, PARA COMPARECER À CIDADE DE SANTA CRUZ DO SUL, RUA CEL. OSCAR RAFAEL Nº 333, BAIRRO SANTO INÁCIO, SECRETARIA MUNICIPAL DE SEGURANÇA E MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5366/ato_140.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5366/ato_140.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO SANTOS FERREIRA, NO DIA 12 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5419/ato_141.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5419/ato_141.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES, NO DIA 14 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA BUSCAR AS PLACAS COMEMORATIVAS DA SESSÃO SOLENE DA SEMANA FARROUPILHA, EM TADEUS MARTINS ARTES METÁLICAS.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5430/ato_142.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5430/ato_142.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES EDSON LEAL E JEFERSON GAMA NO DIA 25 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ESCOLA SUPERIOR DE TEOLOGIA E ESPIRITUALIDADE FRANCISCANA - ESTEF, RUA TOMAZ EDISON, 212- SANTO ANTÔNIO, PORTO ALEGRE-RS, 906401000.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5493/ato_143.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5493/ato_143.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA NO DIA 27 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5537/ato_144.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5537/ato_144.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES FERNANDO LOPES E ADÃO CLEITON, NO DIA 25 DE SETEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, NO AEROPORTO SALGADO FILHO PARA EMBARCAR PARA BRASÍLIA-DF.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5538/ato_145.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5538/ato_145.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 27 DE SETEMBRO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA BUSCAR OS VEREADORES FERNANDO LOPES E ADÃO CLEITON NO AEROPORTO SALGADO FILHO.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5557/ato_146.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5557/ato_146.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES JEFERSON GAMA, EDSON LEAL, SÉRGIO SAMPAIO E ADÃO CLEITON JUNTAMENTE COM AS ASSESSORAS ALINE RAFAELA V. ATHANAZIO E JAQUELINE CARDOSO NO DIA 29 DE SETEMBRO DE 2023, À CIDADE DE GUAÍBA - RS, PARA CUMPRIR AGENDA NA ACVERC EM UMA REUNIÃO.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5739/ato_147.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5739/ato_147.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES PAULO ROGÉRIO LOPES E HÉLIO SANTOS FERREIRA, NO DIA 11 DE OUTUBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5740/ato_148.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5740/ato_148.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES JEFERSON GAMA E EDSON LEAL NO DIA 9 DE OUTUBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5771/ato_149.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5771/ato_149.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES, NO DIA 04 DE OUTUBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA BUSCAR AS PLACAS COMEMORATIVAS DA SESSÃO SOLENE DE ANIVERSÁRIO DO MUNICÍPIO, EM TADEU MARTINS ARTES METÁLICAS.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5772/ato_150.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5772/ato_150.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO, NO DIA 06 DE OUTUBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5773/ato_151.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5773/ato_151.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 18 DE OUTUBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5828/ato_152.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5828/ato_152.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 10 DE OUTUBRO DE 2023, PARA COMPARECER AO MUNICÍPIO DE SÃO JERÔNIMO, PARA UMA REUNIÃO QUE OCORRERÁ NA ULBRA ONDE SERÁ TRATADO O SEGUINTE TEMA: FEIRA REGIONAL AGRIMEL DA REGIÃO TURÍSTICA IMPERIAL CARBONÍFERA.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5955/ato_153.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5955/ato_153.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO SANTOS FERREIRA E PAULO ROGÉRIO LOPES, NO DIA 19 DE OUTUBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA SECRETARIA DE DESENVOLVIMENTO E NA UVERGS.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5956/ato_154.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5956/ato_154.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES EDSON LEAL, JEFERSON GAMA E VAGNER PFÜTZE, NO DIA 19 DE OUTUBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA CARAVANA FEDERATIVA DO RIO GRANDE DO SUL, NO CENTRO DE EVENTOS DA FIERGS, AV. ASSIS BRASIL, 8787, SARANDI.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5963/ato_155.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5963/ato_155.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA ASSESSORA PARLAMENTAR KAROLINE COSTA, NO DIA 23 DE OUTUBRO, SAÍDA PREVISTA ÁS 09H, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, ANA AV. ALBERTO BINS, 912, CENTRO, PARA BUSCAR MATERIAL AO JOVEM VEREADOR.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6035/ato_156.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6035/ato_156.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PTÜTZE, NO DIA 26 DE OUTUBRO DE 2023, PARA COMPARECER AO MUNICÍPIO DE SÃO JERÔNIMO, PARA PARTICIPAR DA CONFERÊNCIA REGIONAL DE EDUCAÇÃO, QUE SERÁ REALIZADA NO CAMPUS DA ULBRA.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6047/ato_157.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6047/ato_157.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 24 DE OUTUBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA MARCADA NA DPM CONSULTORIA.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6097/ato_158.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6097/ato_158.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR FERNANDO LOPES NO DIA 26 DE OUTUBRO DE 2023 PARA CUMPRIR UMA AGENDA NA ABERTURA OFICIAL DA CONFERÊNCIA REGIONAL DE EDUCAÇÃO DOS MUNICÍPIOS DA REGIÃO CARBONÍFERA, QUE SERÁ REALIZADA NA UNIVERSIDADE LUTERANA (ULBRA), CAMPUS SÃO JERÔNIMO, LOCALIZADA NA RUA ANTÔNIO DE CARVALHO, S/Nº, ESQUINA COM RS 401.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6165/ato_159.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6165/ato_159.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR SÉRGIO SAMPAIO NO DIA 30 DE OUTUBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA COMPARECER NA ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO SUL E AO ESCRITÓRIO POLITICO DO DEPUTADO FEDERAL AFONSO MOTTA, JUNTAMENTE COM OS COMPANHEIROS MARLON WAZLAWOSCKY E JÚLIA BRANCO PARA TRATATIVAS RELACIONADAS AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6179/ato_160.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6179/ato_160.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES PAULO ROGÉRIO LOPES E VAGNER PFÜTZE NO DIA 27 DE OUTUBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR A AGENDA NA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6220/ato_161.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6220/ato_161.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA ANDRÉIA ROCHA WICTZORCK LOPES, NO DIA 09 DE NOVEMBRO DE 2023, PARA IR ATÉ A CIDADE DE PORTO ALEGRE, PARA FAZER MANUTENÇÃO DO VEÍCULO OFICIAL DA CÂMARA DE VEREADORES NA EMPRESA JARDINE SPONCHIADO VEÍCULOS.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6223/ato_162.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6223/ato_162.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR EDSON LEAL, NO DIA 06 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO POLÍTICO DO DEPUTADO FEDERAL, BOHN GASS.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6224/ato_163.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6224/ato_163.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 08 DE NOVEMBRO DE 2023, PARA CUMPRIR UMA AGENDA NA CIDADE DE SANTA CRUZ DO SUL, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6248/ato_164.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6248/ato_164.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 14 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA JUNTAMENTE COM A ASSESSORA ALINE RAFAELA, NO ESCRITÓRIO POLÍTICO DA DEPUTADA FEDERAL MARIA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6272/ato_165.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6272/ato_165.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 21 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR A AGENDA NA ASSEMBLEIA LEGISLATIVA, GABINETE DA DEPUTADA SILVANA COVATTI, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6276/ato_166.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6276/ato_166.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA JÉSSICA SCHEWRS NOS DIAS 08,09 E 10 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA PARTICIPAR DE UM CURSO NO IGAN.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6284/ato_167.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6284/ato_167.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO FERREIRA E PAULO ROGERIO LOPES, NO DIA 09 DE NOVEMBRO DE 2023, PARA CUMPRIR AGENDA MARCADA NA SECRETÁRIA DE DESENVOLVIMENTO DO ESTADO.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6295/ato_168.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6295/ato_168.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO FERREIRA E PAULO ROGERIO LOPES, NO DIA 16 DE NOVEMBRO DE 2023, PARA CUMPRIR AGENDA MARCADA NO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6343/ato_169.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6343/ato_169.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 16 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA PREVIAMENTE MARCADA NA DPM CONSULTORIA, JUNTAMENTE COM A ASSESSORA PARLAMENTAR ALINE RAFAELA V. ATHANAZIO.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6380/ato_170.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6380/ato_170.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 17 DE NOVEMBRO DE 2023, PARA CUMPRIR UMA AGENDA NO DIRETÓRIO ESTAUAL DO PROGRESSISTAS - RS, PRAÇA MARECHAL DEODORO, 134 - CENTRO HISTÓRICO PORTO ALEGRE JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6408/ato_171.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6408/ato_171.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 22 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR UMA AGENDA NO ESCRITÓRIO PARLAMENTAR DO DEPUTADO FEDERAL PEDRO WESTPHALEN JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6418/ato_172.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6418/ato_172.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 21 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA UVERGS, JUNTAMENTE COM A ASSESSORA PARLAMENTAR ALINE V. ATHANAZIO</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6433/ato_173.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6433/ato_173.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA, NO DIA 28 DE NOVEMBRO DE 2023, PARA CUMPRIR AGENDA MARCADA NA SECRETÁRIA DE DESENVOLVIMENTO DO ESTADO E APÓS NA PREFEITURA DO MUNICÍPIO DE GRAVATAÍ.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6477/ato_174.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6477/ato_174.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 24 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6478/ato_175.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6478/ato_175.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO SERVIDOR CRISTIANO SOARES, NO DIA 23 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA BUSCAR AS PLACAS COMEMORATIVAS DA SESSÃO SOLENE, EM TADEU MARTINS ARTES METÁLICAS.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6485/ato_176.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6485/ato_176.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 24 DE NOVEMBRO DE 2023, Á CIDADE DE SÃO JERÔNIMO-RS, PARA CUMPRIR AGENDA NA CÂMARA DE VEREADORES DE SÃO JERÔNIMO, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6493/ato_177.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6493/ato_177.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA, NO DIA 27 DE NOVEMBRO DE 2023, PARA CUMPRIR AGENDA EM UMA REUNIÃO DAS ASMURC NO MUNICÍPIO DE SÃO JERONIMO.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6505/ato_178.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6505/ato_178.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 28 DE NOVEMBRO DE 2023, Á CIDADE DE GENERAL CÂMARA-RS, PARA CUMPRIR AGENDA NA CÂMARA DE VEREADORES, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6515/ato_179.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6515/ato_179.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA, NO DIA 28 DE NOVEMBRO DE 2023, PARA CUMPRIR AGENDA MARCADA DA ASSEMBLEIA LEGISLATIVA, AO MUNICÍPIO DE PORTO ALEGRE, JUNTAMENTE COM O SEU ASSESSOR PARLAMENTAR GUSTAVO MARTINS.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6529/ato_180.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6529/ato_180.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO LOPES NO DIA 01 DE DEZEMBRO DE 2023, AO MUNICÍPIO DE SÃO JERÔNIMO-RS, PARA CUMPRIR A AGENDA NA CÂMARA DE VEREADORES DE SÃO JERONIMO.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6528/ato_181.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6528/ato_181.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA, NO DIA 29 DE NOVEMBRO DE 2023, AO MUNICÍPIO DE ELDORADO DO SUL-RS, PARA CUMPRIR AGENDA NA PREFEITURA DE ELDORADO DO SUL, JUNTAMENTE COM O SEU ASSESSOR PARLAMENTAR GUSTAVO MARTINS.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6531/ato_182.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6531/ato_182.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 29 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA DPM EDUCAÇÃO, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6564/ato_183.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6564/ato_183.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES HÉLIO FERREIRA E VAGNER PFÜTZE, JUNTAMENTE COM O SEU ASSESSOR PARLAMENTAR GUSTAVO MARTINS E TANIRA MARQUES, ANGÉLICA SILVA CHAVES, NO DIA 30 DE NOVEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA REUNIÃO MINISTRO PAULO PIMENTA COM PREFEITOS E LIDERANÇAS.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6594/ato_184.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6594/ato_184.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 01 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA DPM EDUCAÇÃO, JUNTAMENTE COM A ASSESSORA PARLAMENTAR MAYARA ROSA.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 06 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA, NO GABINETE DO DEPUTADO MARCUS VINÍCIUS.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6621/ato_186.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6621/ato_186.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO LOPES NO DIA 07 DE DEZEMBRO DE 2023, AO MUNICÍPIO DE SÃO JERÔNIMO-RS, PARA CUMPRIR A AGENDA MARCADA NA DIREÇÃO DO HOSPITAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6634/ato_187.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6634/ato_187.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 08 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NO ESCRITÓRIO PARLAMENTAR DO DEPUTADO FEDERAL PEDRO WESTPHALEN, PARA ACOMPANHAR UM PEDIDO DESTA VEREADORA FEITO REFERENTE AO VEÍCULO PARA A SAÚDE.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6635/ato_188.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6635/ato_188.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 13 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR UMA AGENDA NA ASSEMBLEIA LEGISLATIVA, GABINETE DO DEPUTADO MARCUS VINÍCIUS NA CIDADE DE PORTO ALEGRE.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 11 DE DEZEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA UVERGS.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6644/ato_190.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6644/ato_190.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO LOPES NO DIA 15 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR A AGENDA NA SECRETARIA DE DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6730/ato_191.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6730/ato_191.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR HÉLIO FERREIRA, JUNTAMENTE  COM O SEU ASSESSOR PARLAMENTAR GUSTAVO MARTINS, NO DIA 12 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA DPM.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6646/ato_192.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6646/ato_192.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 12 DE DEZEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA IR AO ESCRITÓRIO PARLAMENTAR DO DEPUTADO FEDERAL PEDRO WESTPHALEN ACOMPANHAR UM PEDIDO DESTA VEREADORA FEITO AO UM VEÍCULO PARA A SAÚDE.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6683/ato_193.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6683/ato_193.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR JEFERSON GAMA, NO DIA 18 DE DEZEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR AGENDA NA ASSEMBLEIA LEGISLATIVA E NO ESCRITÓRIO POLÍTICO DA DEPUTADA FEDERAL MARIA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6684/ato_194.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6684/ato_194.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA SERVIDORA FERNANDA SPINDLER ROSA, NOS DIAS 14 E 15 DE DEZEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA REALIZAR UM CURSO NA DPM DE ENCERRAMENTO DO EXERCÍCIO.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6693/ato_195.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6693/ato_195.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DA VEREADORA BETIELLE BIAGIM, NO DIA 14 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR AGENDA NA DPM EDUCAÇÃO.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6698/ato_196.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6698/ato_196.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR VAGNER ALVES PFÜTZE, NO DIA 18 DE DEZEMBRO DE 2023, À CIDADE DE PORTO ALEGRE - RS, PARA CUMPRIR A AGENDA NO ESCRITÓRIO DA DEPUTADA FEDERAL MARIA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6732/ato_197.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6732/ato_197.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DOS VEREADORES VAGNER ALVES PFUTZE, E HÉLIO FERREIRA JUNTAMENTE COM A COORDENADORA DA COORDENADORIA DAS MULHERES MARA REGINA E REPRESENTANTES DAS COSTUREIRAS VERA DIAS, NATÁLIA DIAS E MARIANA DIAS E O ASSESSOR PARLAMENTAR GUSTAVO MARTINS, NO DIA 19 DE DEZEMBRO, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR A AGENDA NO EVENTO ENCONTRO DA REDE DO PROGRAMA SESC ENVOLVA-SE QUE SERÁ NO CENTRO CULTURAL VILA FLORES.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEREADOR PAULO ROGÉRIO LOPES NO DIA 19 DE DEZEMBRO DE 2023, Á CIDADE DE PORTO ALEGRE-RS, PARA CUMPRIR A AGENDA NO CENTRO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson Leal</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3461/ind_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3461/ind_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO NÚCLEO DE TRÂNSITO, A INSTALAÇÃO DE ONDULAÇÕES TRANSVERSAIS NA RUA RAMÃO PERES, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>Hélio Dos Santos Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3462/ind_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3462/ind_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA ESPECIAL DE SEGURANÇA PÚBLICA, TRÂNSITO E DEFESA CIVIL, QUE SEJA FEITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADES DO TIPO ONDULAÇÕES TRANSVERSAIS NA RUA MANOEL CORREA - BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3463/ind_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3463/ind_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJAM FEITAS AS SEGUINTES MANUTENÇÕES NA RUA PRESIDENTE TANCREDO NEVES: REFORMA E LIMPEZA DAS BOCAS DE LOBO, RECOLHIMENTO DE GALHOS, PATROLAMENTO, CASCALHAMENTO E/OU COLOCAÇÃO DE BRITA AO LONGO DA VIA.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3464/ind_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3464/ind_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A MANUTENÇÃO PREVENTIVA DAS DUAS PONTES DE ACESSO AO BAIRRO R-1.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3498/ind_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3498/ind_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO NÚCLEO DE ACESSIBILIDADE , A IMPLANTAÇÃO DE BRINQUEDOS ACESSÍVEIS NAS PRAÇAS PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3501/ind_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3501/ind_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA O PROGRAMA DE CALÇAMENTO COMUNITÁRIO DE VIAS URBANAS NO MUNICÍPIO DE BUTIÁ, CONFORME PROJETO EM ANEXO.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3502/ind_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3502/ind_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, LIMPEZA E MANUTENÇÃO NA DA VIA NA RUA JOÃO ANTÔNIO PICARELLI BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>Vagner Alves Pfutze</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3505/ind_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3505/ind_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL RETIRADA DOS FERROS NO ENTORNO DAS CALÇADAS PRÓXIMA A ROTULA CENTRAL.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>JEFERSON MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3529/ind_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3529/ind_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO DOS CANOS QUE ENCONTRAM-SE COM VAZAMENTOS NA AVENIDA LEANDRO DE ALMEIDA, ESQUINA COM A RUA ELSON VOLTAIRE  DA SILVA LOPES, ATINGINDO ATÉ APROXIMADAMENTE A ALTURA DO NÚMERO 143 DA AVENIDA LEANDRO DE ALMEIDA.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>Adão Cleiton  Leal</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3530/ind_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3530/ind_010.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRAVÉS DA SECRETARIA DE OBRAS ,O REPARO E A REPOSIÇÃO DE ASFALTO,NA RUA ALÍPIO ROSA,BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3531/ind_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3531/ind_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRAVÉS DA SECRETARIA DE OBRAS, A REPOSIÇÃO DE TAMPAS DE BOCAS DE LOBO QUEBRADAS OU INEXISTENTES NA RUA ALÍPIO ROSA, BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3532/ind_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3532/ind_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DO PASSEIO PÚBLICO(CALÇADA), NA ESQUINA ENTRE IMAR MONTEIRO,NA LATERAL DA BRIGADA MILITAR, EM FRENTE AO HOTEL BUTIÁ,CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3533/ind_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3533/ind_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,ATRAVÉS DA SECRETARIA DE OBRAS , A TROCA DE 4 LÂMPADAS QUEIMADAS, NO INICIO DA RUA ALÍPIO ROSA, BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>Fernando Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3534/ind_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3534/ind_014.pdf</t>
   </si>
   <si>
     <t>PELO TERCEIRO ANO CONSECUTIVO O PROPONENTE INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A CRIAÇÃO DE UM PROGRAMA MUNICIPAL DENOMINADO CIDADE LIMPA, INVERNO SEGURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>Sergio Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3535/ind_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3535/ind_015.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE, DE ACORDO COM O PROJETO DE LEI, EM ANEXO, CRIADO POR ESTE VEREADOR, QUE DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA 50+ PARA A TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3536/ind_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3536/ind_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A TROCA DE LÂMPADA QUEIMADA, NA RUA PEDRO FERRAZ LOPES, EM FRENTE AO Nº 13.860, PRÓXIMO A PARADA DE ÔNIBUS, BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3537/ind_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3537/ind_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A RETIRADA DE PODAS DE GALHOS E TRONCOS, NA RUA ARAMITA DE SOUZA, NA ALTURA DA ESQUINA COM A RUA APOLINÁRIO FRANCISCO DIAS, BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3538/ind_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3538/ind_018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REPOSIÇÃO DE LÂMPADAS QUEIMADAS, NA RUA TIRADENTES, PRÓXIMO AO Nº 151, BAIRRO POÇO 5.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3539/ind_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3539/ind_019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SAÚDE, QUE O ENCAMINHAMENTO DE EXAMES, DOS PACIENTES DO INTERIOR, SEJA ORGANIZADO PARA O MESMO DIA, E QUE SEJA DISPONIBILIZADO O TRANSPORTE PARA BUSCAR ESTES PACIENTES DO INTERIOR, PARA REALIZAR ESTES EXAMES.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3544/ind_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3544/ind_020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA DE AGRICULTURA E MEIO AMBIENTE A LIMPEZA DAS ERVAS DANINHAS NAS PRAÇAS DR. ROBERTO CARDOSO, PRAÇA SANTA TEREZINHA E AVERIGUAÇÃO NAS DEMAIS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3545/ind_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3545/ind_021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REPOSIÇÃO DE LÂMPADAS QUEIMADAS, NA RUA DORVAL CORRÊA LEÃO, NA ALTURA DO Nº 161, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3546/ind_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3546/ind_022.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS, E A VISTORIA E A MANUTENÇÃO DE REDE NOS POSTES, DA RUA JOSÉ ZEREU, PRÓXIMO AO NÚMERO 406, BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3547/ind_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3547/ind_023.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO DA RUA E A VISTORIA E MANUTENÇÃO DA BOCA DE LOBO, NA RUA DOM PEDRO 1º, PRÓXIMO A MERCEARIA MEDIANEIRA, BAIRRO MEDIANEIRA.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3548/ind_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3548/ind_024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL. ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E PODA NA LATERAL DO POSTO DE SAÚDE, QUE ATENDE OS BAIRROS MEDIANEIRA E CIDADE BAIXA.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3549/ind_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3549/ind_025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS, E A INSTALAÇÃO DE BRAÇO DE LUZ, NA RUA DOM PEDRO 1º, BAIRRO MEDIANEIRA, PRÓXIMO A MERCEARIA MEDIANEIRA, EM FRENTE AO TERRENO BALDIO.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3581/ind_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3581/ind_026.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL, QUE SEJA IMPLANTADO O ESTACIONAMENTO ROTATIVO NA AVENIDA PIRATINI NO TRECHO DO NÚMERO 339 ATÉ O NÚMERO 343.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3664/ind_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3664/ind_027.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DE VALAS E TAMPAS DE BOCAS DE LOBO QUEBRADAS, NA TRAVESSA DO CAMPO DO FARROUPILHA, PRÓXIMO RUA MANOEL CORREA, Nº 174, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3665/ind_028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3665/ind_028.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O RECAPEAMENTO ASFÁLTICO EM PARTES DA RUA JOSÉ ZEREU, Nº 357, BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>Adão Cleiton  Leal, Fernando Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3667/ind_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3667/ind_029.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DA FAZENDA, A NECESSÁRIA CONTINUIDADE DE REGULARIZAÇÃO DOS LOTES DO CONJUNTO HABITACIONAL SEAC, EM ESPECIAL DAS CONSTRUÇÕES SOBRE OS TERRENOS, CADASTRANDO-AS, GERANDO O HABITE-SE E A DEVIDA AVERBAÇÃO NAS MATRÍCULAS JUNTO AO OFÍCIO DE REGISTROS PÚBLICOS DE BUTIÁ, SEM CUSTOS AOS BENEFICIÁRIOS DO PROJETO COMO COMPENSAÇÃO DO LONGO PRAZO DECORRIDO PARA EXECUÇÃO DO PROJETO.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3669/ind_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3669/ind_030.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A REVISÃO DA ILUMINAÇÃO PÚBLICA, PATROLAMENTO E MANUTENÇÃO DA TRAVESSA JOÃO BRATKOWSKI, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3671/ind_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3671/ind_031.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E MANUTENÇÃO DA RUA CÂNDIDO BATISTA NETO, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3672/ind_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3672/ind_032.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E MANUTENÇÃO DA RUA ADEMAR FLORES, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3673/ind_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3673/ind_033.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DOS CANOS DE ESCOAMENTO DE ESGOTO, PATROLAMENTO E MANUTENÇÃO DA RUA ALCIDES CUNHA GONÇALVES, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3674/ind_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3674/ind_034.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A INSTALAÇÃO DE UM CONTAINER DE LIXO, NA RUA RAMÃO PERES, BAIRRO CIDADE ALTA, PRÓXIMO AO NÚMERO 686.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3675/ind_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3675/ind_035.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA DE AGRICULTURA E MEIO AMBIENTE O PATROLAMENTO, MANUTENÇÃO E PODA DAS ÁRVORES NO PASSO DA ESTIVA.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3676/ind_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3676/ind_036.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, MANUTENÇÃO E BRITAGEM DA RUA ALICE ALBERNAZ ILHA BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3677/ind_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3677/ind_037.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS E INSTALAÇÃO DE UM BRAÇO DE LUZ, NA RUA TRAJANO GUEDES Nº 44 BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3690/ind_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3690/ind_038.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO, O RETORNO DOS VIGIAS ÀS ESCOLAS DO MUNICÍPIO, COMO MEDIDA URGENTE DE PREVENÇÃO E SEGURANÇA À VIDA DE ALUNOS, PROFESSORES E DEMAIS SERVIDORES QUE ATUAM NA ÁREA DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3806/ind_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3806/ind_039.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO O PATROLAMENTO NA RUA ALICE ALBERNAZ ILHA, CONSIDERANDO O ESTADO PRECÁRIO QUE SE ENCONTRA A REFERIDA VIA.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3807/ind_040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3807/ind_040.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, LIMPEZA E MANUTENÇÃO NAS RUAS DO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3812/ind_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3812/ind_041.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO ÓRGÃO RESPONSÁVEL FISCALIZADOR QUE SE FAÇA CUMPRIR O ARTIGO A LEI Nº 2685 ARTIGO 24, EM RELAÇÃO AO TERRENO LOCALIZADO NA AV. DR. CARLOS CORRÊA RODRIGUES, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3814/ind_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3814/ind_042.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E MANUTENÇÃO DA RUA CARLOS ALFREDO SIMCH, BAIRRO POÇO 5.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3816/ind_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3816/ind_043.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL, A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO, EM TODAS AS CRECHES E ESCOLAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3818/ind_044.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3818/ind_044.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO A CONSTRUÇÃO DE UMA NOVA CAIXA DE ESGOTO E TAMPA DE ESGOTO JÁ EXISTENTE NA RUA LUCIANO VILODRE, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>Paulo Rogério Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/ind_045.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/ind_045.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE TRÂNSITO O ESTUDO E INSTALAÇÃO DE ELEVAÇÃO ASFÁLTICA NO TRECHO DA AV. PERIMETRAL QUE ESTÁ SENDO CONTEMPLADA PELA PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/ind_046.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/ind_046.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A DESOBSTRUÇÃO, LIMPEZA, RETIRADA DE GALHOS E ENTULHOS DAS VALAS E BOCA DE LOBO EM TODA A EXTENSÃO DA TRAVESSA JOSÉ OLINTO FRANCO, LOCALIZADA ENTRE AS RUAS NORBERTO GALLO E MANOEL DIEGUES, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/ind_047.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/ind_047.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DA TAMPA DE ESGOTO NA RUA DILSON SILVA Nº 371 ESQUINA COM A LAUTÉRIO RODRIGUES, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/ind_048.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/ind_048.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A INSTALAÇÃO DE UM CONTÊINER DE LIXO NA AV. FARROUPILHA EM FRENTE AO MINI MERCADO DO RUDI, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4031/ind_049.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4031/ind_049.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A LIMPEZA DE BOEIRO, VALAS E A COLOCAÇÃO DE CANOS, NA RUA MANOEL CORRÊA, PRÓXIMO AO NÚMERO 479, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4068/ind_050.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4068/ind_050.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DA GALERIA DOS CAMPEÕES MUNICIPAIS DE FUTSAL.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4069/ind_051.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4069/ind_051.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DA GALERIA DOS "DESTAQUES ESPORTIVOS" E CRIAÇÃO DA GALERIA DO "PRÊMIO TRAJETÓRIAS CULTURAIS".</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4071/ind_052.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4071/ind_052.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E MANUTENÇÃO DA RUA POLÔNIA BAIRRO CENTRO, TRECHO EM QUE LIGA AS RUAS MARIA DE FREITAS À AV. LEANDRO ALMEIDA.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4073/ind_053.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4073/ind_053.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, TRÂNSITO E DEFESA CIVIL, QUE SEJA FEITA A INSTALAÇÃO DE ONDULAÇÕES TRANSVERSAIS EM TRÊS PONTOS DA RUA NORBERTO GALLO, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4072/ind_054.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4072/ind_054.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A INSTALAÇÃO DE UM BRAÇO DE LUZ, NA PRAÇA DR. ROBERTO CARDOSO EM FRENTE A ESCOLA VISCONDE DE MAUÁ.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4119/ind_055.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4119/ind_055.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, TRÂNSITO E DEFESA CIVIL QUE SEJA INSTALADO PLACAS DE ADVERTÊNCIA DE REDUÇÃO DE VELOCIDADE NA RUA MARIANO DE FREITAS.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4145/ind_056.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4145/ind_056.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A CRIAÇÃO DO PROJETO AUXÍLIO TRANSPORTE AOS ESTUDANTES DE CURSO SUPERIOR E CURSO TÉCNICO PRESENCIAL, SEM SIMILARES NO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/ind_057.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/ind_057.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A INSTALAÇÃO DE UM BRAÇO DE LUZ, NA TRAVESSA ANTÔNIO DE SOUZA, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/ind_058.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/ind_058.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A INSTALAÇÃO DE UM BRAÇO DE LUZ, NA RUA ELIZETE FRANCO MAIS CONHECIDO COMO BECO DO CASTELO Nº 742, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/ind_059.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/ind_059.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A INSTALAÇÃO DE UM BRAÇO DE LUZ, NA RUA JOSÉ MARCOLINO DA SILVA Nº 13 ESQUINA COM A RUA CÂNDIDO BATISTA NETO, BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/ind_060.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/ind_060.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A CANALIZAÇÃO E MANUTENÇÃO DA RUA BECO LEONEL BAIRRO CENTRO, ESQUINA COM A RUA ALCIDES CUNHA GONÇALVES.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/ind_061.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/ind_061.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO UMA OPERAÇÃO TAPA-BURACOS E MANUTENÇÃO NO ASFALTO DA RUA JULIETA CARVALHO GONZALES Nº 29, BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4323/ind_062.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4323/ind_062.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DA TAMPA DE ESGOTO NA RUA OTACÍLIO SIQUEIRA BAIRRO MEDIANEIRA.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4324/ind_063.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4324/ind_063.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DA TAMPA DE ESGOTO NA RUA HUMBERTO CASTELO BRANCO, ESQUINA COM A TV. MIGUEL ROLAN BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4325/ind_064.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4325/ind_064.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO A MANUTENÇÃO E REPARO NO ASFALTO DA RUA MARCÍRIO ANTÔNIO DUARTE, ESQUINA COM A RUA JOÃO GOULART BAIRRO VILA MOTTA.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4505/ind_065.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4505/ind_065.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A MANUTENÇÃO DA PONTE LOCALIZADA NA RUA RAINOLDO SELBACH, BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4506/ind_066.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4506/ind_066.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A INSTALAÇÃO DE UM BRAÇO DE LUZ, RUA DOM PEDRO I Nº 306, BAIRRO MEDIANEIRA.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4531/ind_067.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4531/ind_067.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DE BUEIROS E BOCA DE LOBO, A PADRONIZAÇÃO DO PASSEIO PÚBLICO (CALÇADA) E O PATROLAMENTO DA RUA MANOEL MANEIRO, PRÓXIMO AO Nº 67, CENTRO.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4558/ind_068.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4558/ind_068.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, LIMPEZA E MANUTENÇÃO EM TORNO DAS VIAS DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4579/ind_069.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4579/ind_069.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADO O REPARO DA TAMPA DE ESGOTO NA RUA TIRADENTES, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4583/ind_070.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4583/ind_070.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A MANUTENÇÃO PREVENTIVA DA PONTE LOCALIZADA NO PASSO DA ESTIVA, ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4584/ind_071.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4584/ind_071.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A LIMPEZA DAS VALAS E INSTALAÇÃO DE CANOS PARA O ESGOTO FLUVIAL NO BECO LEONEL LOCALIZADO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4589/ind_072.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4589/ind_072.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA, COM PODA E ROÇA, A COLOCAÇÃO DE BANCOS, A INSTALAÇÃO DE ACADEMIA AO AR LIVRE E A GARANTIA DE INCLUSÃO, ADEQUANDO O LOCAL COM RAMPA PARA CADEIRANTES, NA ANTIGA PRACINHA DO TREVO, LOCALIZADO ENTRE AS RUAS: NOVE DE OUTUBRO, JOSÉ NEVES E MARIANO DE FREITAS, NO BAIRRO POÇO 5.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4876/ind_073.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4876/ind_073.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA E O DESENTUPIMENTO DE VALOS E BOEIROS, E A COLOCAÇÃO DE CANOS, NA RUA CÂNDIDO BATISTA NETO, PRÓXIMO AO Nº 86, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4906/ind_074.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4906/ind_074.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A LIMPEZA DE BOEIROS, VALAS E A COLOCAÇÃO DE CANOS, NA RUA OTACÍLIO SIQUEIRA, PRÓXIMO AO NÚMERO 476. NO BAIRRO MEDIANEIRA.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5015/ind_075.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5015/ind_075.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO UM PLANEJAMENTO PREVENTIVO NO BAIRRO CIDADE BAIXA, A FIM DE EVITAR OS PROBLEMAS DECORRENTES DAS CHUVAS NOS PRÓXIMOS MESES.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5030/ind_076.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5030/ind_076.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E MANUTENÇÃO DA TV. CECÍLIA NO BAIRRO VILA NOVA, RUA QUE LIGA A XV DE NOVEMBRO COM A TV DONA CECÍLIA.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5031/ind_077.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5031/ind_077.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A RECONSTRUÇÃO DE BOCA DE LOBO, LOCALIZADA NA ESQUINA ENTRE AS RUAS 15 NOVEMBRO E FERNANDO FERRARI, PRÓXIMO AO Nº 50 E DA EMPRESA JK COMÉRCIO DE FERROS E METAIS.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5038/ind_078.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5038/ind_078.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO E LIMPEZA DO PASSEIO PÚBLICO EM FRENTE AO BANCO BANRISUL.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5039/ind_079.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5039/ind_079.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A EQUIPARAÇÃO DO VALOR DAS DIÁRIAS PAGAS AOS SERVIDORES MUNICIPAIS, EM RELAÇÃO AO VALOR PAGO AOS CARGOS DE CONFIANÇA (CCS).</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5055/ind_080.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5055/ind_080.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL, SECRETARIA DE OBRAS E SECRETARIA DE EDUCAÇÃO, A IMPLANTAÇÃO DE SINALIZAÇÕES ADEQUADAS NAS PARADAS DE VANS E ÔNIBUS ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5056/ind_081.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5056/ind_081.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A MANUTENÇÃO DA ESTRADA ALFREDO RAGUSE, QUE LIGA O TREVO DE BUTIÁ AO CEMITÉRIO MUNICIPAL DE BUTIÁ.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5057/ind_082.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5057/ind_082.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL, SECRETARIA DE OBRAS, A IMPLANTAÇÃO DE SINALIZAÇÕES ADEQUADAS DE EMBARQUE E DESEMBARQUE NAS PARADAS DE TRASNPORTES COLETIVOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5406/ind_083.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5406/ind_083.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A REFORMA DA BOCA DE LOBO E CORDÃO DE MEIO-FIO NA AV. PIRATINI PRÓXIMO AO NÚMERO 710 NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5407/ind_084.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5407/ind_084.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA ESPECIAL DE SEGURANÇA PÚBLICA, TRÂNSITO E DEFESA CIVIL QUE SEJA IMPLEMENTADO ESTACIONAMENTO APENAS EM UM SENTIDO DA VIA NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5408/ind_085.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5408/ind_085.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITA A TROCA DE LÂMPADAS DOS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA ARAMITA DE SOUZA RODRIGUES ESQUINA COM A RUA PEDRO FERRAZ LOPES NO BAIRRO CHARRUA PRÓXIMO A BR 290.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5494/ind_086.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5494/ind_086.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A INSTALAÇÃO DE BRAÇOS DE LUZ PARA ILUMINAÇÃO PÚBLICA NA RUA MANOEL GONÇALVES DIAS.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5495/ind_087.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5495/ind_087.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A INSTALAÇÃO DE UM BRAÇO DE LUZ PARA ILUMINAÇÃO PÚBLICA NA RUA OLÍVIO ROCHA PRÓXIMO AO NÚMERO 204.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5534/ind_088.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5534/ind_088.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA INSTALAÇÃO DE UM BRAÇO DE LUZ NA RUA VELOCINO KERN RUSCH, ESQUINA COM A RUA HONÓRIO HERMETO, NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5535/ind_089.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5535/ind_089.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO COM USO DE MATERIAL NA RUA MANOEL DIEGUES, BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5536/ind_090.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5536/ind_090.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA REALIZADA A LIMPEZA DE BOEIRO, VALAS E TAMBÉM MANUTENÇÃO DA RUA, NA TRAVESSA DA RUA 9 DE OUTUBRO.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5621/ind_091.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5621/ind_091.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E MANUTENÇÃO AO LONGO DA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5622/ind_092.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5622/ind_092.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NOS POSTES DA RUA JOÃO GOULART ENTRE OS NÚMEROS 50 AO NÚMERO 108 - BAIRRO VILA MOTTA.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5623/ind_093.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5623/ind_093.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO. LIMPEZA DA VIA DO BAIRRO R-1 COMPREENDENDO OS TRECHOS PRÓXIMO A PONTE E PRÓXIMO AO ACESSO A BR 290.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5624/ind_094.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5624/ind_094.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E MANUTENÇÃO DA RUA JOSÉ LUIZ CUNHA BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5774/ind_095.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5774/ind_095.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA NOS POSTES DA RUA ASSIS BRASIL BAIRRO VILA CHARRUA.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_096.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_096.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA ELIZETE FRANCO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_097.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_097.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O PATROLAMENTO E MANUTENÇÃO DA RUA ALCIDES DE OLIVEIRA, BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_098.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_098.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, O CONSERTO DO ESGOTO E MANUTENÇÃO DA RUA PRES. TANCREDO NEVES VILA JULIETA, ESQUINA COM A RUA ALCIDES OLIVEIRA.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5957/ind_099.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5957/ind_099.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A TROCA DE LÂMPADAS NA RUA JOSÉ MARCELINO ALVES PRÓXIMO AO NÚMERO 62- BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5958/ind_100.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5958/ind_100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, LIMPEZA E MANUTENÇÃO NA RUA PRESIDENTE TANCREDO NEVES BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5959/ind_101.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5959/ind_101.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, DESOBSTRUÇÃO DO PASSEIO PÚBLICO E RECOLHIMENTO DE ENTULHOS NA RUA TIRADENTES, EM FRENTE A RESIDÊNCIA Nº 151, BAIRRO POÇO CINCO, BUTIÁ.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5960/ind_102.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5960/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, DESOBSTRUÇÃO DO PASSEIO PÚBLICO E RECONSTRUÇÃO DE TAMPA E BOCA DE LOBO NA AV. PERIMETRAL SARGENTO FERMINO, ENTRE OS NÚMEROS 749ª E 789, BAIRRO BELA VISTA, BUTIÁ/RS.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_103.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_103.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A MANUTENÇÃO GERAL DAS RUAS VER. WELTER CABEDA E VER. JOAQUIM FRANCISCO DE SOUZA FERREIRA BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6028/indicacao_104.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6028/indicacao_104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE FAIXA DE PEDESTRES E PLACAS DE SINALIZAÇÃO NA AVENIDA PERIMETRAL, NÚMERO 131, PRÓXIMA DA ESQUINA COM A RUA ROBERTO PELTZ.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6122/indicacao_105.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6122/indicacao_105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS O PATROLAMENTO, LIMPEZA E MANUTENÇÃO DA VIA NAS RUAS DORVAL FERREIRA E RUA JOSÉ MARIA DE CARVALHO- BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6145/indicacao_106.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6145/indicacao_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE SEGURANÇA, TRÂNSITO E DEFESA CIVIL, DENOMINAR DE RUA VEREADOR ARIOSTO BATISTA SAMPAIO, A RUA PROJETADA (BECO 2) SEM DENOMINAÇÃO, EM PARALELO A AVENIDA XV DE NOVEMBRO NO BAIRRO VILA NOVA CONFORME PROJETO DE LEI EM ANEXO.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6164/indicacao_107.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6164/indicacao_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA INSTALAÇÃO DE CANOS PARA ESCOAMENTO DA ÁGUA, POIS HÁ UMA VALA QUE TRANSBORDA OCASIONANDO MAU CHEIRO E PROLIFERAÇÃO DE INSETOS, DEVIDO AO ESGOTO, NA RUA GENERINO VARGAS PRÓXIMO AO NÚMERO 115, BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6379/ind_108.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6379/ind_108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA, TRÂNSITO E DEFESA CIVIL, QUE SEJA REGULAMENTADO A VAGA DE ESTACIONAMENTO DO TRANSPORTE ESCOLAR EM FRENTE A ESCOLA MARECHAL RONDON.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6468/indicacao_109.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6468/indicacao_109.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITA A MANUTENÇÃO DA VIA, NA RUA JOÃO DEMAMAMN BAIRRO CIDADE ALTA, NA ALTURA DO NÚMERO 780, POIS O CANO DE ESGOTO QUEBROU, E O SOLO CEDEU, OFERECENDO RISCO AOS PEDESTRES E VEÍCULOS.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6518/indicacao_110.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6518/indicacao_110.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, MANUTENÇÃO, CAPINA E DESOBSTRUÇÃO DAS CALÇADAS/PASSEIO PÚBLICO COM PATROLAMENTO, ESCARIFICAÇÃO, COLOCAÇÃO DE MATERIAL ESTÉRIL E COMPACTAÇÃO DA RUA CECÍLIA PINHEIRO MAREK, NÚMERO DE REFERÊNCIA 289, BAIRRO BELA VISTA, BUTIÁ/RS.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6526/indicacao_111.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6526/indicacao_111.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE RÓTULA E/OU DISPOSITIVO DE SEGURANÇA DE TRÂNSITO NA ENTRE A TRAVESSA SALZANO VIEIRA E A RUA OSVALDO CRUZ.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6527/indicacao_112.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6527/indicacao_112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CASCALHAMENTO OU BRITAGEM DA RUA POLONIA.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>Betielle Biagim</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6618/indicacao_113.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6618/indicacao_113.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE AGRICULTURA E MEIO AMBIENTE UM MÉDICO VETERINÁRIO DE PLANTÃO.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6685/indicacao_114.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6685/indicacao_114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, LIMPEZA, CAPINA E DESOBSTRUÇÃO DO PASSEIO PÚBLICO (CALÇADA), NA RUA ENG° YMAR MONTEIRO ESQUINA COM A AVENIDA PIRATINI, NA LATERAL DO PRÉDIO DA BRIGADA MILITAR EM FRENTE AO HOTEL BUTIÁ, BAIRRO CENTRO,BUTIÁ/RS.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6740/indicacao_115-2023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6740/indicacao_115-2023.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A ALTERAÇÃO DA REDAÇÃO DO ART. 2°, DA LEI MUNICIPAL N° 3.650/2021, JUNTO SECRETARIA DE EDUCAÇÃO E TRANSPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11262</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Nelson Magagnin Filho</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/11262/ind_310.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/11262/ind_310.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PATROLAMENTO, CASCALHAMENTO, LIMPEZA DE VALAS E MELHORAR A ILUMINAÇÃO PÚBLICA DA RUA ASSIS BRASIL- VILA CHARRUA.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3528/mocao_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3528/mocao_001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Á INSTALAÇÃO DE UMA COMISSÃO PARLAMENTAR DE INQUÉRITO(CPI)NA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL PARA INVESTIGAR O PROCESSO DE VENDA DA COMPANHIA RIO-GRANDENSE DE SANEAMENTO (CORSAN).</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3551/moc_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3551/moc_002.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO DOUTOR JOSÉ ANTONIO SARAVIA, MÉDICO DA REDE PÚBLICA DE SAÚDE DE BUTIÁ, PELOS RELEVANTES SERVIÇOS PRESTADOS A POPULAÇÃO BUTIAENSE.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3811/moc_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3811/moc_003.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO A SOCIEDADE KARDECISTA DE BUTIÁ.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/moc_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/moc_004.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO PROGRAMA PRIMEIRA INFÂNCIA MELHOR - PIM.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4240/moc_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4240/moc_005.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AOS MILITARES, LUCIANA GONÇALVES E ISAÍAS FRANCO PELO SEU ATO HEROICO E DEDICADO NA ASSISTÊNCIA AO PARTO DOMICILIAR NO DIA 1º DE MAIO.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4451/moc_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4451/moc_006.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO A AGENTE DE SAÚDE ELISANGELA LONGARAY DIAS PELO ATO HEROICO AO SOCORRER UM MORADOR QUE CORRIA RISCO DE VIDA.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4442/moc_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4442/moc_007.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO ARTISTA NEGRO JORGE SOARES, POR SUA CONTRIBUIÇÃO À ARTE E CULTURA NEGRA DE BUTIÁ.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4530/moc_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4530/moc_008.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AOS MOTORISTAS QUE ATUAM NA ÁREA DA SAÚDE DE NOSSO MUNICÍPIO, POR ESTAREM SEMPRE COMPROMETIDOS NA PRESTAÇÃO DE EXCELENTES SERVIÇOS À COMUNIDADE.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4557/moc_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4557/moc_009.pdf</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO DE REPÚDIO AO PROJETO DE REESTRUTURAÇÃO DO IPE-SAÚDE, DO PODER EXECUTIVO ESTADUAL, EM ANÁLISE NA COMISSÃO DE SAÚDE E MEIO AMBIENTE DA ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4652/moc_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4652/moc_010.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO GILDÁSIO BOTELHO, PELA ATUAÇÃO COMUNITÁRIA E ATIVISMO NA CULTURA DO CARNAVAL DE BUTIÁ.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5045/moc_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5045/moc_011.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AOS PSICÓLOGOS E PSICÓLOGAS DE BUTIÁ.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5046/moc_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5046/moc_012.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO À PROFESSORA SIRLEI RAGUSE PELO TRABALHO DE EXCELÊNCIA REALIZADO NA EDUCAÇÃO BUTIAENSE.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5050/moc_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5050/moc_013.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR LUIZ OSCAR TRINDADE FLORISBAL PELO TRABALHO DESEMPENHADO NO MUNICÍPIO EM PROL DA CULTURA E DAS TRADIÇÕES GAÚCHAS, OS QUAIS JÁ GANHARAM A SIMPATIA DOS BUTIAENSES E PRINCIPALMENTE, DAQUELES QUE ESTÃO LIGADOS DIRETAMENTE AO TRADICIONALISMO.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5132/moc_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5132/moc_014.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AOS MILITARES ROMÁRIO DE FREITAS GOULART, BRUNA CARDOSO DA SILVA, GABRIEL ARAÚJO DA SILVA E CRISTIANO BORGES TAVARES PELO SEU ATO HEROICO E DEDICADO NA ASSISTÊNCIA AO PARTO DOMICILIAR NO DIA 25 DE AGOSTO.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5134/moc_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5134/moc_015.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO PROERD (PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E VIOLÊNCIA) EM VIRTUDE AOS 25 ANOS DE EXISTÊNCIA DO PROGRAMA.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5229/moc_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5229/moc_016.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO PARA O MÚSICO ARTHUR SOUZA DOS SANTOS PELO TRABALHO DE VALORIZAÇÃO DA CULTURA E MÚSICA TRADICIONALISTA GAÚCHA.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5251/moc_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5251/moc_017.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO SENHOR PEDRO LIMA DE OLIVEIRA PELOS SEUS ANOS DE TRABALHO NO CAMPO DESEMPENHADO NO MUNICÍPIO E POR SUA PROFISSÃO ESTAR LIGADA DIRETAMENTE AO TRADICIONALISMO E A CULTURA GAÚCHA.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5331/moc_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5331/moc_018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO CAPS I NOVO DIA PELOS SERVIÇOS PRESTADOS NA PROMOÇÃO DE SAÚDE MENTAL E PELOS 10 ANOS DE HISTÓRIA.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5377/moc_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5377/moc_019.pdf</t>
   </si>
   <si>
     <t>PROPÕE, NOS TERMOS E RAZÕES ABAIXO DESCRITAS, MOÇÃO HONROSA EM RECONHECIMENTO, CONGRATULAÇÃO E APLAUSOS À CANTORA JANNA MARTINS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO TRADICIONALISMO, LEVANDO A CULTURA GAÚCHA A VÁRIOS RINCÕES DO SUL DO PAÍS EM APRESENTAÇÕES EM PALCOS, FEIRAS, RODEIOS E FESTAS EM CIDADES DO INTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5405/moc_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5405/moc_020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO A ASSOCIAÇÃO BUTIAENSE DE HANDEBOL (ABH).</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5555/moc_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5555/moc_021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO A REJANE DE FÁTIMA DE SOUZA LEINDECKER PELOS SERVIÇOS SOCIAIS PRESTADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5556/moc_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5556/moc_022.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AO CORONEL CARDOSO PELO TEMPO QUE ESTEVE À FRENTE DA DIREÇÃO DO CIB PELO INESTIMÁVEL APOIO QUE TEM OFERECIDO AO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6126/mocao_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6126/mocao_023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A REPOSIÇÃO INFLACIONÁRIA DE 32% AO EFETIVO DA BRIGADA MILITAR E DO CORPO DE BOMBEIROS MILITAR DO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6381/moc_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6381/moc_024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E RECONHECIMENTO AOS ASSISTENTES SOCIAIS DA REDE PÚBLICA DE BUTIÁ PELOS TRABALHOS PRESTADOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6482/mocao_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6482/mocao_025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ENDEREÇADA ÁS PRESIDÊNCIAS DA CÂMARA DOS DEPUTADOS E AO SENADO FEDERAL, EM DEFESA DAS PRERROGATIVAS DO PODER LEGISLATIVO FEDERAL, TENDO EM VISTA A INVASÃO DE COMPETÊNCIA E USURPAÇÃO DE FUNÇÕES, EM DECORRÊNCIA DA APRECIAÇÃO DA ADPF 442 PELO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6521/mocao_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6521/mocao_026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO PROJETO FUTURO PELOS TRABALHOS DESENVOLVIDOS EM NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6734/moc_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6734/moc_027.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À SUSPENSÃO DE LICENÇAS PARA O MANEJO DE JAVALIS.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5285/portaria_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5285/portaria_001.pdf</t>
   </si>
   <si>
     <t>EXONERAR ZILANE MARIA BATISTA ESPINOZA NO CARGO DE DIRETOR ADMINISTRATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5286/portaria_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5286/portaria_002.pdf</t>
   </si>
   <si>
     <t>EXONERAR PATRÍCIA FLORES DA COSTA NO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5287/portaria_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5287/portaria_003.pdf</t>
   </si>
   <si>
     <t>NOMEAR PATRÍCIA FLORES DA COSTA NO CARGO DE DIRETOR ADMINISTRATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5288/portaria_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5288/portaria_004.pdf</t>
   </si>
   <si>
     <t>NOMEIA TATIANA DA SILVA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5289/portaria_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5289/portaria_005.pdf</t>
   </si>
   <si>
     <t>EXONERAR TATIANA DA SILVA NO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5290/portaria_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5290/portaria_006.pdf</t>
   </si>
   <si>
     <t>NOMEIA EMILLY MACHADO SILVA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6741/portaria_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6741/portaria_007.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PARA PROCEDER O LEVANTAMENTO DOS BENS DO ATIVO PERMANENTE DA CÂMARA MUNICIPAL DE BUTIÁ.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PARA REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4122/projeto_de_decreto_349.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4122/projeto_de_decreto_349.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MULHER CIDADÃ ZINAH DA COSTA GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4397/projeto_de_decreto_350.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4397/projeto_de_decreto_350.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA PRESTAÇÃO DE CONTAS ANUAL DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2013- ADMINISTRAÇÃO DO PREFEITO PAULO ROBERTO FÉLIX MACHADO - PROCESSO Nº 808-02.00/13-9.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4398/projeto_de_decreto_351.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4398/projeto_de_decreto_351.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA PRESTAÇÃO DE CONTAS ANUAL DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2014- ADMINISTRAÇÃO DO PREFEITO PAULO ROBERTO FÉLIX MACHADO - PROCESSO Nº 1834-0200/14-9.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4672/projeto_de_decreto_352.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4672/projeto_de_decreto_352.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA PRESTAÇÃO DE CONTAS ANUAL DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2015- ADMINISTRAÇÃO DO PREFEITO PAULO ROBERTO FELIX MACHADO - PROCESSO Nº 000859-0200/15-7.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_decreto_353.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_decreto_353.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS ANUAL DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2018- ADMINISTRAÇÃO DE DANIEL PEREIRA DE ALMEIDA E DE LUIS RICARDO DOS SANTOS VIEIRA - PROCESSO Nº 001129-02.00/18-6.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5559/projeto_de_decreto_354.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5559/projeto_de_decreto_354.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE EDUCADOR EMÉRITO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6647/projeto_de_decreto_355.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6647/projeto_de_decreto_355.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA PRESTAÇÃO DE CONTAS ANUAL DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2020- ADMINISTRAÇÃO DE DANIEL PEREIRA DE ALMEIDA E DE LUIS RICARDO DOS SANTOS VIEIRA - PROCESSO N° 000205-0200/20-4.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a LOM</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_emenda_a_lom_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_emenda_a_lom_016.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 195 E REVOGA O ART. 194 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Fernando Ruskowski Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5789/pl_1889.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5789/pl_1889.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A FUNDAÇÃO MUNICIPAL DE SAÚDE-FUMSA, COM VISTAS A COMPRA DE SERVIÇOS.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>Daniel Pereira de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3465/pl_4188.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3465/pl_4188.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3468/pl_4189.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3468/pl_4189.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO DOS SERVIDORES DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO, ALETRA A LEI 2.566/2010 QUE INSTITUIU O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3466/pl_4190.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3466/pl_4190.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2300/2007.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3467/pl_4191.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3467/pl_4191.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 79 DA LEI MUNICIPAL Nº 2.566/2010.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3469/pl_4192.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3469/pl_4192.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2457/2010, QUE DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES DA FUMSA.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3470/pl_4193.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3470/pl_4193.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDOR EM CARÁTER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3471/pl_4194.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3471/pl_4194.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDORES EM CARÁTER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3472/pl_4195.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3472/pl_4195.pdf</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3473/pl_4196.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3473/pl_4196.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DA LEI MUNICIPAL Nº 3.567/2020, QUE AUTORIZA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3474/pl_4197.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3474/pl_4197.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AJUDA DE CUSTO AOS MÉDICOS PARTICIPANTES DO PROGRAMA MÉDICOS PELO BRASIL, QUE EXERCEM SUAS ATIVIDADES NO MUNICÍPIO DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3475/pl_4198.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3475/pl_4198.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER REVERSÃO DE ÁREA DOADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3476/pl_4199.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3476/pl_4199.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 186.315,43, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3477/pl_4200.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3477/pl_4200.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIOS AOS SERVIDORES DO PODER LEGISLATIVO, AOS SECRETÁRIOS MUNICIPAIS E AOS SUBSÍDIOS DOS CARGOS ELETIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3479/pl_4201.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3479/pl_4201.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 189.090,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3480/pl_4202.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3480/pl_4202.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 35.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3481/pl_4203.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3481/pl_4203.pdf</t>
   </si>
   <si>
     <t>ISENTA OS MICROEMPRESÁRIOS INDIVIDUAIS - MEI DO PAGAMENTO DA TFV, ALTERANDO O ARTIGO 110 DA LEI MUNICIPAL N. 500 DE 08 DE OUTUBRO DE 1981 EM CONFORMIDADE COM A LEI COMPLEMENTAR N. 12 DE 14 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3482/pl_4204.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3482/pl_4204.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE IMÓVEL, LOCADO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3483/pl_4205.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3483/pl_4205.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA JSL S.A.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3484/pl_4206.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3484/pl_4206.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA QUITA BUTIÁ", DISPONDO SOBRE O PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS PARA COM A FAZENDA PÚBLICA DO MUNICÍPIO E A CONCESSÃO TEMPORÁRIA DE ANISTIA DE MULTA, JUROS E HONORÁRIOS ADVOCATÍCIOS SOBRE A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3485/pl_4207.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3485/pl_4207.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N. 2788/2013, MODIFICADA PELA LEI MUNICIPAL 3563/2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3499/pl_4208.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3499/pl_4208.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.730/2022, RETIFICADA PELA LEI Nº 3.731/2022 QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A (0)CAIXA ECONÔMICA FEDERAL, COM OU SEM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3500/pl_4209.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3500/pl_4209.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER O TRANSPORTE DE PASSAGEIROS NO LIMITE DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3504/pl_4210.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3504/pl_4210.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$103.680,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3506/pl_4211.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3506/pl_4211.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TITULO SELO FUTURO ÁS EMPRESAS QUE OPORTUNIZEM PROFISSIONALIZAÇÃO PARA A JUVENTUDE NO ÂMBITO DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3507/pl_4212.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3507/pl_4212.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$6.600,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3523/pl_4213.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3523/pl_4213.pdf</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3524/pl_4214.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3524/pl_4214.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1815/2003 E 2260/2006 E SUAS ALTERAÇÕES POSTERIORES DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3542/pl_4215.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3542/pl_4215.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 100.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3557/pl_4216.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3557/pl_4216.pdf</t>
   </si>
   <si>
     <t>REGULA A REALIZAÇÃO DOS "PEDÁGIOS BENEFICENTES, SOLIDÁRIOS E COMUNITÁRIOS" DAS ENTIDADES DE BUTIÁ/RS, DENTRO DO PERÍMETRO URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3584/pl_4217.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3584/pl_4217.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À EMPRESA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3583/pl_4218.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3583/pl_4218.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.730/2022, RETIFICADA PELA LEI Nº 3.731/2022 E ALTERADA PELA LEI Nº 3.818/2023, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A(O) CAIXA ECONÔMICA FEDERAL, COM OU SEM A GARANTIA DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3585/pl_4219.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3585/pl_4219.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3586/pl_4220.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3586/pl_4220.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.267/2007, QUE CONSOLIDA A LEGISLAÇÃO MUNICIPAL SOBRE A CRIANÇA E O ADOLESCENTE, DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3587/pl_4221.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3587/pl_4221.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.824/2023.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3686/pl_4222.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3686/pl_4222.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3698/pl_4223.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3698/pl_4223.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2075/2004, QUE CRIA O CONSELHO MUNICIPAL DE SEGURANÇA DA COMUNIDADE - COMSEC.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3699/pl_4224.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3699/pl_4224.pdf</t>
   </si>
   <si>
     <t>CRIA LEI QUE ASSEGURA O RESSARCIMENTO DE GASTOS PARA AGENTES CULTURAIS E ARTÍSTICOS (VALE CULTURAL), NA FORMA EM QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3782/pl_4225.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3782/pl_4225.pdf</t>
   </si>
   <si>
     <t>RETIFICA OS ARTIGOS 1º, 2º, 3º E 4º DA LEI MUNICIPAL Nº 3.817/2023.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3783/pl_4226.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3783/pl_4226.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 142.800,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3785/pl_4227.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3785/pl_4227.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUMPRIMENTO DO ESTÁGIO PROBATÓRIO DE QUE TRATA O § 4º DO ART. 41 DA CONSTITUIÇÃO DA REPÚBLICA, COM A REDAÇÃO DADA PELA EC Nº 19-98, E DE QUE TRATA O ART. 16 DA LEI MUNICIPAL 329/1974 E O ART. 82 DA LEI MUNICIPAL 2.566/2010, CONSTITUI A COMISSÃO ESPECIAL DE AVALIAÇÃO DO DESEMPENHO NO ESTÁGIO PROBATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3786/pl_4228.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3786/pl_4228.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 3º DO ART. 21 DA LEI MUNICIPAL Nº 2.566/2010.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3787/pl_4229.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3787/pl_4229.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 204.733,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_4230.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_4230.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE ATENDIMENTO PARA PESSOAS QUE REALIZAM TRATAMENTO DE FIBROMIALGIA, QUIMIOTERAPIA, RADIOTERAPIA E HEMODIÁLISE NO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4092/pl_4231.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4092/pl_4231.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR UM BANCO DE OPORTUNIDADES MUNICIPAL.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4093/pl_4232.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4093/pl_4232.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE R$ 175.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_4233.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_4233.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 42.854,65 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4095/pl_4234.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4095/pl_4234.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 107.810,89 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4096/pl_4235.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4096/pl_4235.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 70.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4097/pl_4236.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4097/pl_4236.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 49.668,87 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_4237.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_4237.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_4238.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_4238.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 75, OS ITENS 1 E 2 DO § 1º, O § 1º DO ART. 76, E O CAPUT DO ART. 76 DA LEI Nº 2.566/2010.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4124/pl_4239.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4124/pl_4239.pdf</t>
   </si>
   <si>
     <t>RETIFICA A LEI Nº 3.820/2023, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 103.680,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4137/pl_4240.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4137/pl_4240.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL DE PREVENÇÃO E CONSCIENTIZAÇÃO DE PESSOAS COM DEFICIÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_4241.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_4241.pdf</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_4242.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_4242.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA ESPECIAL DA PRIMEIRA INFÂNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_4243.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_4243.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DE ITBI E IPTU NA REGULARIZAÇÃO DE ÁREA DE INTERESSE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_4244.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_4244.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA "AFROCIDADANIA" NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_4245.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_4245.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA DE BUTIÁ/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4317/pl_4246.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4317/pl_4246.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 40.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4318/pl_4247.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4318/pl_4247.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 2.116,50, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4345/pl_4248.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4345/pl_4248.pdf</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE DE SAÚDE "ALZIRA QUITÉRIO RODRIGUES".</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4346/pl_4249.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4346/pl_4249.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 21, OS PARÁGRAFOS DE 1º, 2º E 3º DO ART. 21 E INCLUI O § 4º NO ART. 21 DA LEI MUNICIPAL Nº 2.566/2010.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4357/pl_4250.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4357/pl_4250.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 2.268,30, COM RECURSO O SUPERÁVIT FINANCEIRO 2022.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4358/pl_4251.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4358/pl_4251.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 1.244,63, COM RECURSO O SUPERÁVIT FINANCEIRO 2022.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4359/pl_4252.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4359/pl_4252.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 2.020,12, COM RECURSO O SUPERÁVIT FINANCEIRO 2022.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4464/pl_4253.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4464/pl_4253.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL AOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4553/pl_4254.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4553/pl_4254.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO IV DO ART. 3º DA LEI MUNICIPAL 2.845/2013.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4554/pl_4255.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4554/pl_4255.pdf</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4555/pl_4256.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4555/pl_4256.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO À EMPRESA CLAUDETE CARDOSO MONTEIRO ME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4556/pl_4257.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4556/pl_4257.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER DOAÇÃO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO À EMPRESA JSL S.A.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4574/pl_4258.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4574/pl_4258.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BUTIÁ A RECEBER POR DAÇÃO DE PAGAMENTO, UM TERRENO NA ZONA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4795/pl_4259.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4795/pl_4259.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º, DA LEI MUNICIPAL Nº 3.863/2023, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER DOAÇÃO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO À EMPRESA JSL S.A.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4885/pl_4260.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4885/pl_4260.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 60.000,00, PARA CRIAÇÃO DE RUBRICA, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4963/pl_4261.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4963/pl_4261.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DA LEI MUNICIPAL Nº 3.567/2020, QUE AUTORIZA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4964/pl_4262.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4964/pl_4262.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DA LEI MUNICIPAL Nº 3.564/2020, QUE AUTORIZA A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4965/pl_4263.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4965/pl_4263.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 3.282,70, COM RECURSO O SUPERÁVIT FINANCEIRO 2022.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5011/pl_4264.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5011/pl_4264.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 100.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5012/pl_4265.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5012/pl_4265.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 800.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5018/pl_4266.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5018/pl_4266.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 132.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5024/pl_4267.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5024/pl_4267.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 71 E O INCISO DO PARÁGRAFO ÚNICO DO ART. 72 DA LEI MUNICIPAL Nº 2.566/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5025/pl_4268.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5025/pl_4268.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 10.000,00, PARA CRIAÇÃO DE RUBRICA, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5026/pl_4269.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5026/pl_4269.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 45.000,00, PARA CRIAÇÃO DE RUBRICA, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5033/pl_4270.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5033/pl_4270.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA ENERGY COMPANY ENERGIA SOLAR LTDA.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5032/pl_4271.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5032/pl_4271.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 3.816/2023, QUE INSTITUI O "PROGRAMA QUITA BUTIÁ", DISPONDO SOBRE O PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS PARA COM A FAZENDA PÚBLICA DO MUNICÍPIO E A CONCESSÃO TEMPORÁRIA DE ANISTIA DE MULTA, JUROS E HONORÁRIOS ADVOCATÍCIOS SOBRE A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, PRORROGANDO O PRAZO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5042/pl_4272.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5042/pl_4272.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 65.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5043/pl_4273.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5043/pl_4273.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 101.500,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5044/pl_4274.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5044/pl_4274.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DA LEI MUNICIPAL Nº 3.621/2021, QUE AUTORIZA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5051/pl_4275.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5051/pl_4275.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO PARADESPORTO NO ÂMBITO DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5052/pl_4276.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5052/pl_4276.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 6.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5065/pl_4277.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5065/pl_4277.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 144.546,78 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5066/pl_4278.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5066/pl_4278.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 58.553,93 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5112/pl_4279.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5112/pl_4279.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2563/2010, QUE DÁ DENOMINAÇÃO A VIA PÚBLICA.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5113/pl_4280.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5113/pl_4280.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA MILTON ANTÔNIO DA SILVA - MILTINHO, A RUA "B" DO LOTEAMENTO FARROUPILHA, DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5114/pl_4281.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5114/pl_4281.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE ADIANTAMENTO DE NUMERÁRIO.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5160/pl_4282.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5160/pl_4282.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO, NO EXERCÍCIO DE 2023, DE DIFERENÇA REMUNERATÓRIA AOS SERVIDORES QUE ESPECIFICA PARA O CUMPRIMENTO DOS PISOS DE ENFERMAGEM, NA EXTENSÃO DO QUANTO DISPONIBILIZADO PELA UNIÃO AO MUNICÍPIO A TÍTULO DE ASSISTÊNCIA FINANCEIRA COMPLEMENTAR.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5161/pl_4283.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5161/pl_4283.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 140.987,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5162/pl_4284.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5162/pl_4284.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 16.907,36, COM RECURSO O SUPERÁVIT FINANCEIRO 2022.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5163/pl_4285.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5163/pl_4285.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 15.939,09, COM RECURSO O SUPERÁVIT FINANCEIRO 2022.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5164/pl_4286.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5164/pl_4286.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMITIR O USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA INSTALAÇÃO DE EMPRESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5165/pl_4287.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5165/pl_4287.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º, DA LEI MUNICIPAL Nº 3.878/2023, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA ENERGY COMPANY ENERGIA SOLAR LTDA.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5166/pl_4288.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5166/pl_4288.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.300/2007, QUE DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5238/pl_4289.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5238/pl_4289.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 40.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5401/pl_4290.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5401/pl_4290.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5424/pl_4291.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5424/pl_4291.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMITIR USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA INSTALAÇÃO DE EMPRESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5426/pl_4292.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5426/pl_4292.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 149.880,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5425/pl_4292.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5425/pl_4292.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 323.812,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5427/pl_4294.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5427/pl_4294.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 26.534,41 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5428/pl_4295.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5428/pl_4295.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 180.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5429/pl_4296.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5429/pl_4296.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 130.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5497/pl_4297.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5497/pl_4297.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2230/2006 QUE DÁ DENOMINAÇÃO A VIA PÚBLICA.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5498/pl_4298.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5498/pl_4298.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 10.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5569/pl_4299.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5569/pl_4299.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 1.700,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5604/pl_4300.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5604/pl_4300.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA ESCOLA DE TRÂNSITO EM AÇÃO" NAS ESCOLAS DA REDE MUNICIPAL, ESTADUAL, PARTICULAR E OUTROS DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5605/pl_4301.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5605/pl_4301.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA SUL-RIOGRANDENSE (IFSUL), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5620/pl_4302.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5620/pl_4302.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 12.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6006/pl_4303.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6006/pl_4303.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II, DA LEI MUNICIPAL N° 1682/2002.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6007/pl_4304.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6007/pl_4304.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA ESKALA SOLUÇÕES EM MARKETING LTDA.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6008/pl_4305.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6008/pl_4305.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI N° 500/1981, QUE CONSOLIDA A LEGISLAÇÃO TRIBUTÁRIA DO MUNICÍPIO, ESTABELECENDO O CÓDIGO TRIBUTÁRIO.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6009/pl_4306.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6009/pl_4306.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PARCELAR DÍVIDA DO MUNICÍPIO COM A COMPANHIA ESTADUAL DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6010/pl_4307.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6010/pl_4307.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 65.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_4308.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_4308.pdf</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6280/pl_4309.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6280/pl_4309.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 4.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_4310.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_4310.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BUTIÁ PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6375/pl_4311.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6375/pl_4311.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM FUNDAÇÃO MUNICIPAL DE SAÚDE- FUMSA, PARA REPASSE DOS AUXÍLIOS E/OU SUBVENÇÕES PARA O ANO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6376/pl_4312.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6376/pl_4312.pdf</t>
   </si>
   <si>
     <t>DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS NA IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM ESCOLA DE TEMPO INTEGRAL.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6377/pl_4313.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6377/pl_4313.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA E SEMANA MUNICIPAL DA ADOÇÃO, PROTEÇÃO E BEM-ESTAR ANIMAL, NO MUNICÍPIO DE BUTIÁ, RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6389/pl_4314.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6389/pl_4314.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 185.500,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6438/pl_4315.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6438/pl_4315.pdf</t>
   </si>
   <si>
     <t>DENOMINA VEREADOR ARIOSTO BATISTA SAMPAIO A RUA PROJETADA ( BECO 2), EM PARALELO A AVENIDA XV DE NOVEMBRO, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6441/pl_4316.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6441/pl_4316.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE 1 (UM) CONTADOR POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6520/pl_4317.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6520/pl_4317.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 3.500,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_4318.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_4318.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 3.236/2017.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6581/pl_4319.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6581/pl_4319.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 2.256/2006.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6583/pl4320.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6583/pl4320.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 162.486,34, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6617/pl_4321.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6617/pl_4321.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º, DA LEI MUNICIPAL N° 3.650/2021.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6638/pl_4322.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6638/pl_4322.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR R$ 635.000,00, POR ANULAÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6640/pl_4323.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6640/pl_4323.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 150.000,00 COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6641/pl_4324.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6641/pl_4324.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 6.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6700/pl_4325.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6700/pl_4325.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE TRANSPORTE PÚBLICO DE PASSAGEIROS NO MUNICÍPIO DE BUTIÁ, E REVOGA A LEI 1907/2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6699/pl_4326.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6699/pl_4326.pdf</t>
   </si>
   <si>
     <t>ALTERA O §4° DO ARTIGO 49 DA LEI MUNICIPAL N° 2334/2008, QUE INSTITUI O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6701/pl_4327.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6701/pl_4327.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 3695/2022, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6702/pl_4328.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6702/pl_4328.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO POR TEMPO DETERMINADO DE IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU, AOS NOVOS LOTEAMENTOS IMPLANTADOS NA ÁREA URBANA DO MUNICÍPIO DE BUTIÁ/RS.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6703/pl_4329.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6703/pl_4329.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 139, DA LEI MUNICIPAL N° 2685/2012, QUE REFORMULA O CÓDIGO DE POSTURAS DO MUNICÍPIO DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6735/projeto_4330-2023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6735/projeto_4330-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR LICITAÇÃO PARA CONCESSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6736/projeto_4331-2023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6736/projeto_4331-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 206.316,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6737/projeto_4332-2023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6737/projeto_4332-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA EMPRESA SOS MÁQUINAS E PEÇAS LTDA.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6738/projeto_4333-2023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6738/projeto_4333-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA EMPRESA DIMAS COMÉRCIO DE GÁS LTDA.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_4334-2023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_4334-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA EMPRESA RÁPIDO GRANEL TRANSPORTE DE CARGAS - EIRELI.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3525/projeto_de_resolucao_571-23_viagem_vereador_a_brasilia-df.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3525/projeto_de_resolucao_571-23_viagem_vereador_a_brasilia-df.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O VEREADOR SÉRGIO SAMPAIO A VIAJAR A BRASILIA-DF,DE 27 DE FEVEREIRO Á 3 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3526/projeto_de_resolucao_572.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3526/projeto_de_resolucao_572.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES EDSON LEAL E JEFERSON GAMA A VIAJAREM Á BRASILIA, DE 14 DE MARÇO A 17 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3541/pre_573.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3541/pre_573.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍNEAS "A", "B", "C" E "D" DO ARTIGO 9º, INCISO I, DA RESOLUÇÃO Nº 459/2017.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3543/projeto_de_resolucao_574.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3543/projeto_de_resolucao_574.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES HÉLIO SANTOS FERREIRA, VAGNER PFÜTZE E PAULO ROGÉRIO A VIAJAREM A BRASÍLIA-DF, DE 21 DE MARÇO A 24 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3829/projeto_de_resolucao_575.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3829/projeto_de_resolucao_575.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O VEREADOR FERNANDO RUSKOWISKI LOPES A VIAJAR A BRASÍLIA-DF, DE 24 A 28 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/projeto_de_resolucao_576.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/projeto_de_resolucao_576.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O VEREADOR EUGÊNIO LEITE A VIAJAR A BRASÍLIA-DF, DE 24 A 28 DE ABRIL DE 2023.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_resolucao_577.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_resolucao_577.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O VEREADOR SÉRGIO SAMPAIO A VIAJAR A BRASÍLIA-DF, DE 13 A 15 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4980/projeto_de_resolucao_578.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4980/projeto_de_resolucao_578.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TROFÉU DESTAQUE TRADICIONALISTA.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5496/projeto_de_resolucao_579.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5496/projeto_de_resolucao_579.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES FERNANDO RUSKOWISKI LOPES E ADÃO CLEITON LEAL A VIAJAR A BRASÍLIA-DF, DE 25 A 27 DE SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3486/req_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3486/req_001.pdf</t>
   </si>
   <si>
     <t>REQUER CRIAÇÃO DE COMISSÃO ESPECIAL PARA TRATAR DE ASSUNTOS RELACIONADOS A DUPLICAÇÃO DA BR-290 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3503/req_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3503/req_002.pdf</t>
   </si>
   <si>
     <t>REQUER QUE À DIREÇÃO ADMINISTRATIVA DA FUNSA (HOSPITAL DE BUTIÁ), PRESTE AS INFORMAÇÕES ABAIXO DESCRITAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3527/requerimento_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3527/requerimento_003.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DA SRA IONICE TEIXEIRA FIGUEIRÓ ,OCORRIDO NO DIA 6 DE MARÇO.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3540/req_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3540/req_004.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, VOTOS DE PESAR PELO FALECIMENTO DA SRA. MICHELE MARTINS CUNDA, 40 ANOS, OCORRIDO EM 16 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4562/req_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4562/req_005.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PRESTE AS INFORMAÇÕES ABAIXO, RELATIVAS ÀS DIVERSAS RECLAMAÇÕES FEITAS POR MORADORES AO PODER PÚBLICO MUNICIPAL, EM QUE PESE A PÉSSIMA QUALIDADE DAS OBRAS DE PAVIMENTAÇÃO DE TRECHO DA RUA MARIA ALZIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4563/req_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4563/req_006.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DESTA CASA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR DE ASSUNTOS RELACIONADOS A ESCALADA DE CRIMES CONTRA A VIDA EM NOSSO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4645/req_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4645/req_007.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM ENCAMINHADOS VOTOS DE PESAR AOS FAMILIARES E AMIGOS DA SRª. PROFESSORA OLIVA SALLES NETO, PELO FALECIMENTO OCORRIDO EM 15 (QUINZE) DE JUNHO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>Eugênio da Silva Leite</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4791/req_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4791/req_008.pdf</t>
   </si>
   <si>
     <t>REQUEREM VOTOS DE PESAR PELO FALECIMENTO DE ANTÔNIO ALTAIR DA SILVA SOUZA (ANTÔNIO DA ÁGUIA), OCORRIDO NO DIA 26 DE JUNHO DE 2023, SUA AUSÊNCIA DEIXA SAUDADE À FAMÍLIA E AMIGOS.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4861/req_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4861/req_009.pdf</t>
   </si>
   <si>
     <t>REQUER QUE À PRESIDENTE DA FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA (HOSPITAL DE BUTIÁ), PRESTE, ATRAVÉS DA DIREÇÃO ADMINISTRATIVA DO REFERIDO NOSOCÔMIO, AS INFORMAÇÕES ABAIXO DESCRITAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5059/req_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5059/req_010.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM ENCAMINHADOS VOTOS DE PESAR AOS FAMILIARES E AMIGOS DA SRª. UBALDINA SANTOS CARDOSO (ZOCA DO INPS), PELO FALECIMENTO OCORRIDO EM 15 (QUINZE) DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6183/requerimento_votos_de_pesar_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6183/requerimento_votos_de_pesar_011.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DE VILMAR FERREIRA, OCORRIDO NO DIA 26 DE OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>Resolução da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5808/resolucao_da_mesa_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5808/resolucao_da_mesa_001.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NO VALOR DAS DIÁRIAS DOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES CONFORME DISCIPLINA A LEI MUNICIPAL Nº 2592/2011.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5809/resolucao_da_mesa_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5809/resolucao_da_mesa_002.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ELEIÇÃO PARA O CARGO DE 2º SECRETÁRIO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5811/resolucao_da_mesa_003-23_-_altera_o_horario_da_sessao.doc</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5811/resolucao_da_mesa_003-23_-_altera_o_horario_da_sessao.doc</t>
   </si>
   <si>
     <t>ALTERA A SESSÃO ORDINÁRIA DO DIA 22 DE FEVEREIRO DE 2023 PARA O DIA 23 DE FEVEREIRO DE 2023 ÀS 15H, PARA EM VIRTUDE DO FERIADO DE CARNAVAL.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5827/resolucao_da_mesa_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5827/resolucao_da_mesa_004.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 27 DE FEVEREIRO DE 2023 PARA AS 10 HORAS DO MESMO DIA, EM VIRTUDE DA AUDIÊNCIA SOBRE A BR 290 EM GUAÍBA-RS, ONDE OS VEREADORES ESTARÃO PRESENTES.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5829/resolucao_da_mesa_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5829/resolucao_da_mesa_005.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS VEREADORES INTEGRANTES DAS COMISSÕES PARLAMENTARES DA CÂMARA MUNICIPAL DE VEREADORES PARA O ANO DE 2023, QUE FICAM ASSIM CONSTITUÍDAS.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5830/resolucao_da_mesa_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5830/resolucao_da_mesa_006.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 03 DE JULHO DE 2023 PARA AS 09 HORAS DO MESMO DIA, EM VIRTUDE DA AUDIÊNCIA SOBRE A BR 290 EM PORTO ALEGRE-RS, ONDE OS VEREADORES ESTARÃO PRESENTES.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5831/resolucao_da_mesa_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5831/resolucao_da_mesa_007.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 24 DE JULHO DE 2023 PARAS 10 HORAS DO MESMO DIA, EM VIRTUDE DA INAUGURAÇÃO DA PAVIMENTAÇÃO DA AVENIDA PERIMETRAL DO III EXÉRCITO, ONDE OS VEREADORES ESTARÃO PRESENTES, CONSIDERANDO QUE OS MESMOS TIVERAM PARTICIPAÇÃO DA VINDA DOS RECURSOS PARA A REFERIDA OBRA.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5832/resolucao_da_mesa_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5832/resolucao_da_mesa_008.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 28 DE AGOSTO DE 2023 PARA AS 19 HORAS E 30 MINUTOS DO MESMO DIA.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5833/resolucao_da_mesa_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5833/resolucao_da_mesa_009.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO O HORÁRIO DE FUNCIONAMENTO DA CÂMARA, DAS 9H ÀS 15H, SEM FECHAR AO MEIO-DIA.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6226/resolucao_da_mesa_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6226/resolucao_da_mesa_010.pdf</t>
   </si>
   <si>
     <t>ALTERA O DIA DA SESSÃO ORDINÁRIA DO DIA 09 DE OUTUBRO DE 2023 PARA O DIA 06 DE OUTUBRO DE 2023 ÁS 15 HORAS, EM FUNÇÃO DO FERIADO MUNICIPAL.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6228/resolucao_da_mesa_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6228/resolucao_da_mesa_011.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA AO VEREADOR FERNANDO LOPES RUSKOWISKI LOPES CONFORME REQUERIMENTO DO MESMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6229/resolucao_da_mesa_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6229/resolucao_da_mesa_012.pdf</t>
   </si>
   <si>
     <t>CONVOCA SUPLENTE DE VEREADOR PARA ASSUMIR O CARGO DE VEREADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6620/resolucao_da_mesa_n_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6620/resolucao_da_mesa_n_013.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 05 DE DEZEMBRO DE 2023 PARA AS 17 HORAS DO MESMO DIA.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6642/resolucao_da_mesa_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6642/resolucao_da_mesa_014.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4800/emenda_001_pl_4216.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4800/emenda_001_pl_4216.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 2º DA ARTIGO 4º DO PROJETO DE LEI 4216/2023.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6645/emenda_ao_pl_4034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6645/emenda_ao_pl_4034.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍNEA "C" DO ARTIGO 6° DO PROJETO DE LEI 4034/2021.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6722/emenda_ao_projeto_de_lei_4319.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6722/emenda_ao_projeto_de_lei_4319.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 2.256/2006 E INSTITUI O REGIME DE LIBERDADE ECONÔMICA NO MUNICÍPIO DE BUTIÁ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6381,68 +6381,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3487/ato_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3488/ato_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3489/ato_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3490/ato_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3491/ato_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3492/ato_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3493/ato_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3494/ato_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3495/ato_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3496/ato_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3497/ato_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3508/ato_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3509/ato_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3510/ato_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3511/ato_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3512/ato_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3513/ato_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3514/ato_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3515/ato_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3516/ato_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3517/ato_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3518/ato_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3519/ato_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3520/ato_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3521/ato_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3522/ato_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3788/ato_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3789/ato_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3790/ato_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3791/ato_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3792/ato_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3793/ato_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3794/ato_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3795/ato_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3802/ato_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3801/ato_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3799/ato_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3803/ato_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3804/ato_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3805/ato_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3808/ato_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3809/ato_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3810/ato_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3813/ato_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3815/ato_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3817/ato_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3819/ato_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3820/ato_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3823/ato_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3824/ato_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3825/ato_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3826/ato_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3827/ato_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3828/ato_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3846/ato_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3857/ato_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/ato_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/ato_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/ato_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/ato_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/ato_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3976/ato_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/ato_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/ato_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4062/ato_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4113/ato_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4125/ato_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4136/ato_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4149/ato_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4171/ato_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4257/ato_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4258/ato_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4326/ato_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4351/ato_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4362/ato_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4400/ato_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4402/ato_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4448/ato_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4474/ato_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4483/ato_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4534/ato_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4559/ato_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4561/ato_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4564/ato_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4576/ato_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4577/ato_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4585/ato_088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4586/ato_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4623/ato_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4646/ato_091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4689/ato_092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4733/ato_093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4822/ato_094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4880/ato_095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4905/ato_096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4918/ato_097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4928/ato_098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4970/ato_099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5004/ato_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5013/ato_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5014/ato_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5016/ato_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5017/ato_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5019/ato_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5020/ato_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5021/ato_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5022/ato_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5023/ato_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5027/ato_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5028/ato_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5029/ato_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5034/ato_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5035/ato_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5036/ato_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5037/ato_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5040/ato_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5041/ato_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5047/ato_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5048/ato_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5049/ato_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5053/ato_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5054/ato_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5058/ato_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5061/ato_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5062/ato_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5063/ato_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5064/ato_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5067/ato_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5068/ato_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5084/ato_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5086/ato_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5146/ato_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5159/ato_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5205/ato_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5213/ato_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5332/ato_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5333/ato_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5334/ato_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5366/ato_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5419/ato_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5430/ato_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5493/ato_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5537/ato_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5538/ato_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5557/ato_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5739/ato_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5740/ato_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5771/ato_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5772/ato_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5773/ato_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5828/ato_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5955/ato_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5956/ato_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5963/ato_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6035/ato_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6047/ato_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6097/ato_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6165/ato_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6179/ato_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6220/ato_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6223/ato_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6224/ato_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6248/ato_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6272/ato_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6276/ato_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6284/ato_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6295/ato_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6343/ato_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6380/ato_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6408/ato_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6418/ato_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6433/ato_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6477/ato_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6478/ato_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6485/ato_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6493/ato_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6505/ato_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6515/ato_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6529/ato_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6528/ato_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6531/ato_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6564/ato_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6594/ato_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6621/ato_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6634/ato_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6635/ato_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6644/ato_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6730/ato_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6646/ato_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6683/ato_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6684/ato_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6693/ato_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6698/ato_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6732/ato_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3461/ind_001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3462/ind_002.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3463/ind_003.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3464/ind_004.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3498/ind_005.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3501/ind_006.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3502/ind_007.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3505/ind_008.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3529/ind_009.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3530/ind_010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3531/ind_011.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3532/ind_012.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3533/ind_013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3534/ind_014.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3535/ind_015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3536/ind_016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3537/ind_017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3538/ind_018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3539/ind_019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3544/ind_020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3545/ind_021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3546/ind_022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3547/ind_023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3548/ind_024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3549/ind_025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3581/ind_026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3664/ind_027.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3665/ind_028.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3667/ind_029.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3669/ind_030.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3671/ind_031.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3672/ind_032.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3673/ind_033.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3674/ind_034.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3675/ind_035.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3676/ind_036.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3677/ind_037.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3690/ind_038.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3806/ind_039.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3807/ind_040.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3812/ind_041.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3814/ind_042.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3816/ind_043.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3818/ind_044.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/ind_045.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/ind_046.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/ind_047.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/ind_048.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4031/ind_049.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4068/ind_050.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4069/ind_051.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4071/ind_052.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4073/ind_053.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4072/ind_054.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4119/ind_055.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4145/ind_056.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/ind_057.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/ind_058.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/ind_059.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/ind_060.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/ind_061.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4323/ind_062.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4324/ind_063.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4325/ind_064.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4505/ind_065.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4506/ind_066.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4531/ind_067.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4558/ind_068.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4579/ind_069.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4583/ind_070.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4584/ind_071.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4589/ind_072.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4876/ind_073.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4906/ind_074.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5015/ind_075.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5030/ind_076.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5031/ind_077.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5038/ind_078.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5039/ind_079.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5055/ind_080.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5056/ind_081.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5057/ind_082.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5406/ind_083.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5407/ind_084.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5408/ind_085.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5494/ind_086.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5495/ind_087.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5534/ind_088.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5535/ind_089.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5536/ind_090.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5621/ind_091.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5622/ind_092.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5623/ind_093.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5624/ind_094.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5774/ind_095.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_096.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_097.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_098.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5957/ind_099.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5958/ind_100.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5959/ind_101.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5960/ind_102.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_103.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6028/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6122/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6145/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6164/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6379/ind_108.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6468/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6518/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6526/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6527/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6618/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6685/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6740/indicacao_115-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/11262/ind_310.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3528/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3551/moc_002.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3811/moc_003.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/moc_004.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4240/moc_005.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4451/moc_006.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4442/moc_007.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4530/moc_008.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4557/moc_009.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4652/moc_010.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5045/moc_011.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5046/moc_012.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5050/moc_013.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5132/moc_014.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5134/moc_015.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5229/moc_016.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5251/moc_017.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5331/moc_018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5377/moc_019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5405/moc_020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5555/moc_021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5556/moc_022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6126/mocao_023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6381/moc_024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6482/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6521/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6734/moc_027.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5285/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5286/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5287/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5288/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5289/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5290/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6741/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4122/projeto_de_decreto_349.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4397/projeto_de_decreto_350.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4398/projeto_de_decreto_351.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4672/projeto_de_decreto_352.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_decreto_353.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5559/projeto_de_decreto_354.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6647/projeto_de_decreto_355.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_emenda_a_lom_016.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5789/pl_1889.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3465/pl_4188.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3468/pl_4189.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3466/pl_4190.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3467/pl_4191.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3469/pl_4192.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3470/pl_4193.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3471/pl_4194.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3472/pl_4195.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3473/pl_4196.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3474/pl_4197.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3475/pl_4198.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3476/pl_4199.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3477/pl_4200.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3479/pl_4201.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3480/pl_4202.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3481/pl_4203.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3482/pl_4204.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3483/pl_4205.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3484/pl_4206.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3485/pl_4207.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3499/pl_4208.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3500/pl_4209.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3504/pl_4210.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3506/pl_4211.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3507/pl_4212.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3523/pl_4213.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3524/pl_4214.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3542/pl_4215.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3557/pl_4216.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3584/pl_4217.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3583/pl_4218.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3585/pl_4219.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3586/pl_4220.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3587/pl_4221.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3686/pl_4222.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3698/pl_4223.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3699/pl_4224.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3782/pl_4225.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3783/pl_4226.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3785/pl_4227.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3786/pl_4228.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3787/pl_4229.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_4230.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4092/pl_4231.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4093/pl_4232.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_4233.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4095/pl_4234.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4096/pl_4235.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4097/pl_4236.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_4237.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_4238.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4124/pl_4239.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4137/pl_4240.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_4241.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_4242.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_4243.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_4244.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_4245.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4317/pl_4246.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4318/pl_4247.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4345/pl_4248.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4346/pl_4249.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4357/pl_4250.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4358/pl_4251.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4359/pl_4252.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4464/pl_4253.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4553/pl_4254.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4554/pl_4255.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4555/pl_4256.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4556/pl_4257.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4574/pl_4258.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4795/pl_4259.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4885/pl_4260.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4963/pl_4261.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4964/pl_4262.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4965/pl_4263.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5011/pl_4264.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5012/pl_4265.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5018/pl_4266.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5024/pl_4267.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5025/pl_4268.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5026/pl_4269.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5033/pl_4270.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5032/pl_4271.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5042/pl_4272.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5043/pl_4273.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5044/pl_4274.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5051/pl_4275.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5052/pl_4276.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5065/pl_4277.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5066/pl_4278.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5112/pl_4279.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5113/pl_4280.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5114/pl_4281.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5160/pl_4282.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5161/pl_4283.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5162/pl_4284.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5163/pl_4285.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5164/pl_4286.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5165/pl_4287.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5166/pl_4288.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5238/pl_4289.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5401/pl_4290.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5424/pl_4291.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5426/pl_4292.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5425/pl_4292.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5427/pl_4294.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5428/pl_4295.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5429/pl_4296.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5497/pl_4297.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5498/pl_4298.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5569/pl_4299.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5604/pl_4300.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5605/pl_4301.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5620/pl_4302.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6006/pl_4303.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6007/pl_4304.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6008/pl_4305.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6009/pl_4306.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6010/pl_4307.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_4308.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6280/pl_4309.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_4310.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6375/pl_4311.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6376/pl_4312.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6377/pl_4313.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6389/pl_4314.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6438/pl_4315.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6441/pl_4316.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6520/pl_4317.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_4318.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6581/pl_4319.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6583/pl4320.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6617/pl_4321.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6638/pl_4322.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6640/pl_4323.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6641/pl_4324.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6700/pl_4325.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6699/pl_4326.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6701/pl_4327.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6702/pl_4328.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6703/pl_4329.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6735/projeto_4330-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6736/projeto_4331-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6737/projeto_4332-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6738/projeto_4333-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_4334-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3525/projeto_de_resolucao_571-23_viagem_vereador_a_brasilia-df.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3526/projeto_de_resolucao_572.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3541/pre_573.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3543/projeto_de_resolucao_574.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3829/projeto_de_resolucao_575.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/projeto_de_resolucao_576.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_resolucao_577.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4980/projeto_de_resolucao_578.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5496/projeto_de_resolucao_579.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3486/req_001.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3503/req_002.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3527/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3540/req_004.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4562/req_005.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4563/req_006.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4645/req_007.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4791/req_008.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4861/req_009.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5059/req_010.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6183/requerimento_votos_de_pesar_011.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5808/resolucao_da_mesa_001.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5809/resolucao_da_mesa_002.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5811/resolucao_da_mesa_003-23_-_altera_o_horario_da_sessao.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5827/resolucao_da_mesa_004.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5829/resolucao_da_mesa_005.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5830/resolucao_da_mesa_006.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5831/resolucao_da_mesa_007.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5832/resolucao_da_mesa_008.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5833/resolucao_da_mesa_009.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6226/resolucao_da_mesa_010.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6228/resolucao_da_mesa_011.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6229/resolucao_da_mesa_012.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6620/resolucao_da_mesa_n_013.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6642/resolucao_da_mesa_014.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4800/emenda_001_pl_4216.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6645/emenda_ao_pl_4034.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6722/emenda_ao_projeto_de_lei_4319.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3487/ato_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3488/ato_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3489/ato_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3490/ato_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3491/ato_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3492/ato_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3493/ato_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3494/ato_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3495/ato_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3496/ato_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3497/ato_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3508/ato_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3509/ato_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3510/ato_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3511/ato_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3512/ato_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3513/ato_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3514/ato_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3515/ato_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3516/ato_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3517/ato_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3518/ato_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3519/ato_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3520/ato_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3521/ato_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3522/ato_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3788/ato_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3789/ato_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3790/ato_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3791/ato_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3792/ato_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3793/ato_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3794/ato_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3795/ato_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3802/ato_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3801/ato_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3799/ato_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3803/ato_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3804/ato_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3805/ato_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3808/ato_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3809/ato_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3810/ato_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3813/ato_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3815/ato_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3817/ato_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3819/ato_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3820/ato_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3823/ato_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3824/ato_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3825/ato_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3826/ato_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3827/ato_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3828/ato_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3846/ato_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3857/ato_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3869/ato_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3881/ato_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3965/ato_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3966/ato_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3968/ato_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3976/ato_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3993/ato_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4044/ato_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4062/ato_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4113/ato_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4125/ato_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4136/ato_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4149/ato_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4171/ato_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4257/ato_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4258/ato_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4326/ato_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4351/ato_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4362/ato_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4400/ato_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4402/ato_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4448/ato_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4474/ato_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4483/ato_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4534/ato_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4559/ato_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4561/ato_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4564/ato_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4576/ato_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4577/ato_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4585/ato_088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4586/ato_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4623/ato_090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4646/ato_091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4689/ato_092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4733/ato_093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4822/ato_094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4880/ato_095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4905/ato_096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4918/ato_097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4928/ato_098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4970/ato_099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5004/ato_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5013/ato_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5014/ato_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5016/ato_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5017/ato_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5019/ato_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5020/ato_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5021/ato_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5022/ato_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5023/ato_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5027/ato_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5028/ato_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5029/ato_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5034/ato_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5035/ato_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5036/ato_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5037/ato_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5040/ato_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5041/ato_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5047/ato_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5048/ato_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5049/ato_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5053/ato_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5054/ato_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5058/ato_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5061/ato_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5062/ato_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5063/ato_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5064/ato_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5067/ato_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5068/ato_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5084/ato_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5086/ato_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5146/ato_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5159/ato_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5205/ato_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5213/ato_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5332/ato_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5333/ato_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5334/ato_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5366/ato_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5419/ato_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5430/ato_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5493/ato_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5537/ato_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5538/ato_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5557/ato_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5739/ato_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5740/ato_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5771/ato_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5772/ato_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5773/ato_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5828/ato_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5955/ato_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5956/ato_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5963/ato_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6035/ato_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6047/ato_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6097/ato_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6165/ato_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6179/ato_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6220/ato_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6223/ato_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6224/ato_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6248/ato_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6272/ato_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6276/ato_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6284/ato_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6295/ato_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6343/ato_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6380/ato_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6408/ato_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6418/ato_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6433/ato_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6477/ato_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6478/ato_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6485/ato_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6493/ato_177.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6505/ato_178.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6515/ato_179.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6529/ato_180.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6528/ato_181.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6531/ato_182.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6564/ato_183.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6594/ato_184.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6621/ato_186.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6634/ato_187.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6635/ato_188.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6644/ato_190.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6730/ato_191.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6646/ato_192.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6683/ato_193.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6684/ato_194.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6693/ato_195.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6698/ato_196.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6732/ato_197.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3461/ind_001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3462/ind_002.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3463/ind_003.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3464/ind_004.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3498/ind_005.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3501/ind_006.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3502/ind_007.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3505/ind_008.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3529/ind_009.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3530/ind_010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3531/ind_011.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3532/ind_012.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3533/ind_013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3534/ind_014.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3535/ind_015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3536/ind_016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3537/ind_017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3538/ind_018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3539/ind_019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3544/ind_020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3545/ind_021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3546/ind_022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3547/ind_023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3548/ind_024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3549/ind_025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3581/ind_026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3664/ind_027.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3665/ind_028.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3667/ind_029.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3669/ind_030.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3671/ind_031.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3672/ind_032.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3673/ind_033.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3674/ind_034.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3675/ind_035.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3676/ind_036.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3677/ind_037.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3690/ind_038.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3806/ind_039.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3807/ind_040.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3812/ind_041.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3814/ind_042.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3816/ind_043.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3818/ind_044.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3912/ind_045.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3936/ind_046.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3937/ind_047.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3938/ind_048.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4031/ind_049.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4068/ind_050.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4069/ind_051.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4071/ind_052.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4073/ind_053.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4072/ind_054.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4119/ind_055.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4145/ind_056.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4214/ind_057.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4216/ind_058.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4217/ind_059.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4218/ind_060.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4220/ind_061.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4323/ind_062.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4324/ind_063.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4325/ind_064.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4505/ind_065.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4506/ind_066.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4531/ind_067.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4558/ind_068.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4579/ind_069.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4583/ind_070.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4584/ind_071.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4589/ind_072.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4876/ind_073.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4906/ind_074.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5015/ind_075.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5030/ind_076.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5031/ind_077.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5038/ind_078.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5039/ind_079.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5055/ind_080.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5056/ind_081.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5057/ind_082.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5406/ind_083.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5407/ind_084.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5408/ind_085.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5494/ind_086.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5495/ind_087.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5534/ind_088.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5535/ind_089.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5536/ind_090.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5621/ind_091.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5622/ind_092.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5623/ind_093.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5624/ind_094.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5774/ind_095.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_096.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_097.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_098.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5957/ind_099.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5958/ind_100.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5959/ind_101.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5960/ind_102.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_103.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6028/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6122/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6145/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6164/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6379/ind_108.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6468/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6518/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6526/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6527/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6618/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6685/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6740/indicacao_115-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/11262/ind_310.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3528/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3551/moc_002.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3811/moc_003.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3940/moc_004.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4240/moc_005.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4451/moc_006.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4442/moc_007.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4530/moc_008.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4557/moc_009.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4652/moc_010.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5045/moc_011.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5046/moc_012.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5050/moc_013.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5132/moc_014.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5134/moc_015.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5229/moc_016.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5251/moc_017.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5331/moc_018.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5377/moc_019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5405/moc_020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5555/moc_021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5556/moc_022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6126/mocao_023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6381/moc_024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6482/mocao_025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6521/mocao_026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6734/moc_027.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5285/portaria_001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5286/portaria_002.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5287/portaria_003.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5288/portaria_004.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5289/portaria_005.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5290/portaria_006.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6741/portaria_007.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4122/projeto_de_decreto_349.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4397/projeto_de_decreto_350.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4398/projeto_de_decreto_351.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4672/projeto_de_decreto_352.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5087/projeto_de_decreto_353.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5559/projeto_de_decreto_354.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6647/projeto_de_decreto_355.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3478/projeto_de_emenda_a_lom_016.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5789/pl_1889.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3465/pl_4188.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3468/pl_4189.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3466/pl_4190.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3467/pl_4191.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3469/pl_4192.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3470/pl_4193.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3471/pl_4194.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3472/pl_4195.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3473/pl_4196.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3474/pl_4197.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3475/pl_4198.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3476/pl_4199.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3477/pl_4200.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3479/pl_4201.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3480/pl_4202.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3481/pl_4203.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3482/pl_4204.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3483/pl_4205.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3484/pl_4206.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3485/pl_4207.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3499/pl_4208.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3500/pl_4209.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3504/pl_4210.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3506/pl_4211.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3507/pl_4212.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3523/pl_4213.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3524/pl_4214.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3542/pl_4215.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3557/pl_4216.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3584/pl_4217.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3583/pl_4218.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3585/pl_4219.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3586/pl_4220.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3587/pl_4221.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3686/pl_4222.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3698/pl_4223.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3699/pl_4224.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3782/pl_4225.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3783/pl_4226.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3785/pl_4227.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3786/pl_4228.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3787/pl_4229.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3973/pl_4230.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4092/pl_4231.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4093/pl_4232.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4094/pl_4233.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4095/pl_4234.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4096/pl_4235.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4097/pl_4236.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4098/pl_4237.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4123/pl_4238.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4124/pl_4239.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4137/pl_4240.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4143/pl_4241.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4144/pl_4242.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4276/pl_4243.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4277/pl_4244.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4278/pl_4245.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4317/pl_4246.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4318/pl_4247.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4345/pl_4248.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4346/pl_4249.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4357/pl_4250.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4358/pl_4251.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4359/pl_4252.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4464/pl_4253.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4553/pl_4254.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4554/pl_4255.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4555/pl_4256.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4556/pl_4257.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4574/pl_4258.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4795/pl_4259.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4885/pl_4260.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4963/pl_4261.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4964/pl_4262.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4965/pl_4263.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5011/pl_4264.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5012/pl_4265.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5018/pl_4266.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5024/pl_4267.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5025/pl_4268.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5026/pl_4269.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5033/pl_4270.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5032/pl_4271.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5042/pl_4272.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5043/pl_4273.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5044/pl_4274.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5051/pl_4275.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5052/pl_4276.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5065/pl_4277.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5066/pl_4278.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5112/pl_4279.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5113/pl_4280.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5114/pl_4281.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5160/pl_4282.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5161/pl_4283.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5162/pl_4284.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5163/pl_4285.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5164/pl_4286.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5165/pl_4287.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5166/pl_4288.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5238/pl_4289.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5401/pl_4290.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5424/pl_4291.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5426/pl_4292.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5425/pl_4292.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5427/pl_4294.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5428/pl_4295.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5429/pl_4296.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5497/pl_4297.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5498/pl_4298.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5569/pl_4299.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5604/pl_4300.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5605/pl_4301.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5620/pl_4302.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6006/pl_4303.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6007/pl_4304.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6008/pl_4305.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6009/pl_4306.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6010/pl_4307.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6235/pl_4308.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6280/pl_4309.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6378/pl_4310.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6375/pl_4311.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6376/pl_4312.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6377/pl_4313.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6389/pl_4314.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6438/pl_4315.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6441/pl_4316.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6520/pl_4317.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6567/pl_4318.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6581/pl_4319.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6583/pl4320.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6617/pl_4321.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6638/pl_4322.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6640/pl_4323.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6641/pl_4324.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6700/pl_4325.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6699/pl_4326.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6701/pl_4327.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6702/pl_4328.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6703/pl_4329.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6735/projeto_4330-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6736/projeto_4331-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6737/projeto_4332-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6738/projeto_4333-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_4334-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3525/projeto_de_resolucao_571-23_viagem_vereador_a_brasilia-df.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3526/projeto_de_resolucao_572.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3541/pre_573.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3543/projeto_de_resolucao_574.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3829/projeto_de_resolucao_575.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3967/projeto_de_resolucao_576.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4560/projeto_de_resolucao_577.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4980/projeto_de_resolucao_578.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5496/projeto_de_resolucao_579.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3486/req_001.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3503/req_002.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3527/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/3540/req_004.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4562/req_005.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4563/req_006.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4645/req_007.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4791/req_008.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4861/req_009.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5059/req_010.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6183/requerimento_votos_de_pesar_011.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5808/resolucao_da_mesa_001.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5809/resolucao_da_mesa_002.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5811/resolucao_da_mesa_003-23_-_altera_o_horario_da_sessao.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5827/resolucao_da_mesa_004.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5829/resolucao_da_mesa_005.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5830/resolucao_da_mesa_006.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5831/resolucao_da_mesa_007.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5832/resolucao_da_mesa_008.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/5833/resolucao_da_mesa_009.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6226/resolucao_da_mesa_010.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6228/resolucao_da_mesa_011.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6229/resolucao_da_mesa_012.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6620/resolucao_da_mesa_n_013.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6642/resolucao_da_mesa_014.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/4800/emenda_001_pl_4216.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6645/emenda_ao_pl_4034.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2023/6722/emenda_ao_projeto_de_lei_4319.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H543"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>