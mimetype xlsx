--- v0 (2025-12-20)
+++ v1 (2026-06-10)
@@ -54,231 +54,231 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 10 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR OS VEREADORES JEFFERSON SALATIEL VIEIRA E PAULO ROGÉRIO LOPES OS QUAIS IRÃO ATÉ A SECRETARIA DE MINAS E ENERGIA PARA TRATAR DE ASSUNTOS DE INTERESSE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 11 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA BUSCAR A DELEGAÇÃO CHILENA NO AEROPORTO SALGADO FILHO</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 16 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR O VEREADOR LUIZ ALBERTO PERES DA SILVA FILHO O QUAL IRÃO ATÉ A SEDE DA EMPRESA SAFEWEB</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 16 DE NOVEMBRO DE 2016 A CHARQUEADAS - RS, PARA LEVAR P VEREADOR PAULO CESAR SILVA DA SILVA O QUAL IRÁ REPRESENTAR O PODER LEGISLATIVO EM UM EVENTO</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 18 DE NOVEMBRO DE 2016 A GUAÍBA E SÃO JERÔNIMO - RS, PARA LEVAR OS BOMBEIROS VOLUNTÁRIOS ATÉ A SEDE DA CORPORAÇÃO DOS BOMBEIROS NESTES MUNICÍPIOS</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 19 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA LEVAR A COMITIVA CHILENA ATÉ A CIDADE</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 20 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR A COMITIVA CHILENA ATÉ O AEROPORTO INTERNACIONAL SALGADO  FILHO</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 21 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR OS ALUNOS DA ESCOLA ORESTES GONÇALVES DA SILVA ATÉ O AEROPORTO INTERNACIONAL SALGADO FILHO ONDE EMBARCARÃO PARA PARTICIPAR DE UMA COMPETIÇÃO EM SÃO PAULO</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 23 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR O VEREADOR LUIZ ALBERTO PERES DA SILVA FILHO O QUAL IRÁ ATÉ A SEDE DA ASSEMBLEIA LEGISLATIVA DO ESTADO</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 24 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR O VEREADOR LUIZ ALBERTO PERES DA SILVA FILHO O QUAL IRÁ ATÉ A SEDE DA ASSEMBLEIA LEGISLATIVA DO ESTADO</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 25 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR OS VEREADORES LUIZ ALBERTO PERES DA SILVA FILHO E PAULO ROGÉRIO LOPES OS QUAIS IRÃO ATÉ A SEDE DA SECRETARIA ESTADUAL DE AGRICULTURA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 28 DE NOVEMBRO DE 2016 A PORTO ALEGRE - RS, PARA TRANSPORTAR OS VEREADORES LEONARDO MONTENEGRO DA SILVA E PAULO CESAR SILVA DA SILVA OS QUAIS IRÃO ATÉ A SEDE DO CENTRO CULTURAL E ASSEMBLEIA LEGISLATIVA DO ESTADO DO ESTADO</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 29 DE NOVEMBRO DE 2016 A CHARQUEADAS- RS, PARA TRANSPORTAR JOEL MARASCHIN E DAVI CORRÊA OS QUAIS IRÃO ATÉ A SEDE DO 28° BATALHÃO DA PM</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 30 DE NOVEMBRO DE 2016 A PORTO ALEGRE, PARA TRANSPORTAR OS VEREADORES PAULO ROGÉRIO LOPES, MAURICIO RONI DE SOUZA E LUIZ ALBERTO DA SILVA O QUAIS IRÃO ATÉ A SECRETARIA DE AGRICULTURA DO ESTADO</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 02 DE DEZEMBRO DE 2016 A TEOTONIA, RS PARA TRANSPORTAR O VEREADOR JEFFERSON SALATIEL DA SILVA O QUAL IRÁ ATÉ A SEDE DO CORPO DE BOMBEIROS VOLUNTÁRIOS</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/</t>
+    <t>http://sapl.butia.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, NO DIA 05 E 06 DE DEZEMBRO DE 2016 A PORTO ALEGRE RS PARA TRANSPORTAR A CONTADORA TAILINE KOVALSKI LOPES O QUAL IRÁ ATÉ A SEDE DA DPM</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, 08 DE DEZEMBRO DE 2016 A PORTO ALEGRE, RS PARA TRANSPORTAR OS VEREADORES JEFFERSON SALATIEL DA SILVA VIEIRA E PAULO ROGÉRIO LOPES OS QUAIS IRÃO ATÉ A SECRETARIA DE MINAS E ENERGIA</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>AUTORIZA O DESLOCAMENTO DO VEÍCULO DA CÂMARA DE VEREADORES, 09 DE DEZEMBRO DE 2016 A PORTO ALEGRE, RS PARA TRANSPORTAR OS VEREADORES LUIZ ALBERTO PERES DA SILVA FILHO E PAULO CESAR SILVA DA SILVA OS QUAIS IRÃO ATÉ A ASSEMBLEIA LEGISLATIVA</t>
   </si>
   <si>
     <t>470</t>
   </si>
@@ -294,2121 +294,2121 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carrapicho</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, A MANUTENÇÃO DO ASFALTO, COLETA DE LIXO E ROÇADA DA RUA JOSÉ OLINTO FRANCO, BAIRRO SÃO JOSÉ </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Eliseu Andrin</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO NÚCLEO DE TRÂNSITO A COLOCAÇÃO DE UMA PLACA INDICATIVA DE PERMITIDO ESTACIONAR SOMENTE VEÍCULOS LEVES EM FRENTE AO SUPERMERCADO DIA A DIA</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Daniel Pereira de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL TOME AS MEDIDAS NECESSÁRIAS PARA AMPLIAÇÃO DA LICENÇA PATERNIDADE, PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE ACORDO COM AS ORIENTAÇÕES DA LEI SANCIONADA EM 08 DE MARÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, O PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO DO BECO DO COMÉRCIO, BAIRRO MEDIANEIRA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, O PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO DA RIA 1º DE MAIO, NO BAIRRO VILA JULIETA</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ANTI-PROJETO DE LEI QUE DISPÕE SOBRE A CONTRATAÇÃO DE "VIGILÂNCIA ARMADA 24 HORAS" NAS AGÊNCIAS PÚBLICAS E PRIVADAS E NAS COOPERATIVAS DE CRÉDITO DO MUNICÍPIO DE BUTIÁ</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PRESENTE PROJETO DE CRIAÇÃO DE ESPAÇOS DE ACESSIBILIDADE A INTERNET, DISPONIBILIZANDO E DEMOCRATIZANDO O ACESSO DE FORMA INCLUSIVA DAS COMUNIDADES QUE NÃO DISPÕEM DO MESMO</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO O PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO DA RUA ALCIDES  OLIVEIRA, BAIRRO VILA JULIETA</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Betinho</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE COLOQUE A DISPOSIÇÃO DA COMUNIDADE, SERVIÇO PROFISSIONAL DE VETERINÁRIO PARA A COLETA DE SANGUE PARA REALIZAÇÃO DE EXAMES DE ANEMIA INFECCIOSA E MORMO EM EQUINOS DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, MELHORIAS NA RUA JOÃO GOULART, INCLUINDO A MANUTENÇÃO DO ASFALTO EM FRENTE AO Nº 164 E A COLOCAÇÃO DE TACHÕES REDUTORES DE VELOCIDADE. INDICAMOS AINDA A COLOCAÇÃO DE CANOS NO ESGOTO A CÉU ABERTO LOCALIZADO NA RUA MARCÍRIO ANTONIO DUARTE E A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA O BAIRRO VILA MOTTA</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO A RETIRADA DE GALHOS NA RUA OLÉCIO CAVEDINI, EM FRENTE AO Nº 2010, NO BAIRRO CIDADE BAIXA</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO A LIMPEZA NA RUA DORVAL FERREIRA, NO BAIRRO CIDADE ALTA</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE EDUCAÇÃO SEJA DENOMINADA O ESPAÇO PÚBLICOS "SALA SOEMI COSTA" ONDE SE REÚNEM A ASSOCIAÇÃO DAS PROFESSORAS APOSENTADAS </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Mauricinho</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO, PELA PASSAGEM DOS 25 ANOS DE EXISTÊNCIA DA EMPRESA FLORESTAL BARRA - FB</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO, AOS EDUCADORES FÁBIO RAGUSE, DANÚBIA BORGES E ARTURO ORELLANA MIQUEL, IDEALIZADORES DO INTERCÂMBIO  CULTURAL BRASIL X CHILE</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Leonardo Montenegro</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO AS SERVIDORAS PÚBLICAS FEDERAIS HORIZONTINA PRADO LEITE, MAGDA ZULEICA BARBOSA, JOSETE VEBBER E NARA REGINA LIMA DE SOUZA, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO A IGREJA ASSEMBLEIA DE DEUS PELA PASSAGEM DOS 105 ANOS DE INSTAURAÇÃO NO BRASIL E 80 ANOS DE BUTIÁ</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO PELA PASSAGEM DOS 60 ANOS DE ATIVIDADE EMPRESARIAL EM NOSSO MUNICÍPIO NA ÁREA DA HOTELARIA E DA GASTRONOMIA</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Rita Elaine</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO, CONGRATULAÇÕES E APLAUSOS À INSTITUIÇÃO RELIGIOSA IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS QUE NO DIA 18 DE JUNHO DO CORRENTE ANO, COMPLETOU 105 ANOS DE EXISTÊNCIA NO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Carrapicho, Mauricinho</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A PROPOSTA DE CONVOCAÇÃO IMEDIATA DOS CANDIDATOS APROVADOS NO CONCURSO PÚBLICO DA BRIGADA MILITAR E POLÍCIA CIVIL OCORRIDO EM 2013, ALÉM DA REALIZAÇÃO DE NOVO CONCURSO PARA O AUMENTO DE VAGAS NA ÁREA DE SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO PELA PASSAGEM DOS 50 ANOS DO MOVIMENTO TRADICIONALISTA GAÚCHO-MTG NO ESTADO DO RS QUE OCORRE NESTE ANO DE 2016</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO AS SEGUINTES ENTIDADES TRADICIONALISTAS: PTG AMIGOS DO GALPÃO, PIQUETE DE LAÇADORES TIO RAMÃO, PIQUETE DE LAÇADORES GUILHERME SCHULTZ FILHO E GRUPO DE CAVALGADAS DO FRANCISQUINHO, PELO TRABALHO EM PROL DA CULTURA E DAS TRADIÇÕES GAÚCHAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO, AOS SENHORES JOÃO CARLOS PEREIRA LOPES, PAULO HENRIQUE VAZ MARQUES, WILLIAN ABREU ALMEIDA E LAÉRCIO ANTUNES PELO TRABALHO EM PROL DA CULTURA E DAS TRADIÇÕES GAÚCHAS, PRINCIPALMENTE NAS PROVAS DE TIRO DE LAÇO</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO AO ENGENHEIRO AGRÔNOMO JOÃO LUIZ CARVALHO FERREIRA PELOS RELEVANTES TRABALHOS PRESTADOS À COMUNIDADE DE BUTIÁ, EM ESPECIAL AOS HOMENS E MULHERES DO CAMPO</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Mauricinho, Betinho, Carrapicho, Daniel Pereira de Almeida, Eliseu Andrin, Leonardo Montenegro, Paulo Lopes, Piraque, Rita Elaine</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO COM RELAÇÃO A PRIVATIZAÇÃO DAS EMPRESAS EM PAUTA PELOS FATOS ACIMA MENCIONADOS, SENDO CONTRÁRIOS AO ATO, SALIENTANDO QUE ESTAREMOS ATENTOS A TRAMITAÇÃO DESTA PROPOSTA APRESENTADA PELO GOVERNO ESTADUAL E QUE O SOBERANOS POVO GAÚCHO DECIDIRÁ</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA MARIANE DUARTE OLIVEIRA</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA ARIANA SANTOS NUNES</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA KELLEN MACIEL OLIVEIRA</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO SERVIDOR WILLIAN RADAN SILVEIRA CARDOSO</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA ANDRÉIA REGINA ROCHA WICTZORCK</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCÉDE FÉRIAS REGULAMENTARES A SERVIDORA TAÍNE VURDEL NUNES</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA TAILINE KOVALSKI LOPES</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCA SERVIDOR EM GOZO DE FÉRIAS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR CÁTIA ROSANE SILVEIRA DE OLIVEIRA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR DEISE MACHADO DE MOURA NO CARGO DE DIRETOR ADMINISTRATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR ARIANA SANTOS NUNES NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR ARIANA SANTOS NUNES NO CARGO DE DIRETOR ADMINISTRATIVO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR LUIZI CUSTÓDIO LEITE NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR LETICIA DA SILVA SELBACH NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIA</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE LICITAÇÃO DA CÂMARA MUNICIPAL DE BUTIÁ</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR DAIANE PERES SALES NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO ADMINISTRATIVO Nº 02/2014</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE PRESTAÇÃO DE SERVIÇO Nº 01/2016</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE FORNECIMENTO Nº 132/16</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE PRESTAÇÃO DE SERVIÇOS Nº 001/2014</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE PRESTAÇÃO DE SERVIÇO Nº 002/2013</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE PRESTAÇÃO DE SERVIÇO Nº 004/2015</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE FORNECIMENTO Nº 002/2016</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE FORNECIMENTO Nº 003/2016</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE FORNECIMENTO Nº 004/2016</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE PRESTAÇÃO DE SERVIÇO Nº 005/2016</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA FISCAL REFERENTE AO CONTRATO DE PRESTAÇÃO DE SERVIÇO Nº 006/2016</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR FRANCINE DE MARINS MACEDO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR DÉBORA CORREA DA SILVA MELO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR GISELE ALGAÇABURO VIEIRA NO CARGO DE ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR CÂNDIDO VIEIRA DA SILVA NO CARGO DE ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR FRANCINE NUNES KRIGGER NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR LETICIA DA SILVA SELBACH NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR MÁRIO ANTÔNIO DOS SANTOS MARTINS NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR KELLEN MACIEL OLIVEIRA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR ANGÉLICA PEREIRA LUCAS NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR KELLEN MACIEL OLIVEIRA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO SERVIDOR DIEGO SANT&amp;#180;ANA MENDES</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>EXONERAR LUIZI CUSTÓDIO LEITE NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>EXONERAR FRANCINE DE MARINS MACEDO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR DAIANE SALES ROSA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR DÉBORA CORREA DA SILVA MELO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR MARIANE DUARTE OLIVEIRA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR WILLIAN RADAN SILVEIRA CARDOSO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>EXONERAR KELLEN MACIEL OLIVEIRA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO SERVIDOR MARIA NOGUEIRA DOS SANTOS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MULHER CIDADÃ ZINAH DA COSTA GONÇALVES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE EDUCADOR EMÉRITO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Roberto Félix Machado</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER A TÍTULO DE DOAÇÃO. ÁREA DE TERRAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDORES EM CARÁTER EMERGENCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO DE SALÁRIO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 79 DA LEI MUNICIPAL Nº 2566/2010</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2300/2007</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO DE SALÁRIOS DOS SERVIDORES DO QUADRO DO MAGISTÉRIO DO MUNICÍPIO </t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2457/2010, DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES DA FUMSA.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO AOS SERVIDORES DO PODER LEGISLATIVO, AOS SECRETÁRIOS MUNICIPAIS E AO SUBSÍDIOS DOS CARGOS ELETIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DE BUTIÁ PARA O EXERCÍCIO 2013/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA SCALA TRANSPORTE E ADMINISTRAÇÃO LTDA</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO SUPLEMENTAR, PARA ATENDIMENTO A OPERAÇÃO DE CRÉDITO PLEITEADA COM RECURSOS RECEBIMENTO DE OPERAÇÃO DE CRÉDITO.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL S.A - AGÊNCIA DE FOMENTOS/RS PARA OBRAS CIVIS</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 10.200,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE R$ 74.700,00, COM RECURSO SUPERÁVIT FINANCEIRO 2015, VERIFICADO NO RECURSO 31-FUNDEB</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE R$62.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 7.350,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER USO DE BEM PÚBLICO A LUCAS FLORES</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º, DA LEI MUNICIPAL Nº 2838/2013</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO AOS SERVIDORES QUE PRESTAM SERVIÇO NO SAMU - SERVIÇO MÓVEL DE URGÊNCIA DO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA REFINENEID INDÚSTRIA DE MÓVEIS RÚSTICOS LTDA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 2457/2010, DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES DA FUMSA</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO AOS SERVIDORES DA FUMSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA PAMPA SOLO LTDA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA A CONTRATAR SERVIDORES</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 3120/2016</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 2.800,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 2.100,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA C.P. DOS SANTOS TRANSPORTE-ME </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE R$ 5.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 14.500,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE-FUMSA A CONTRATAR SERVIDOR</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 3º, EXCLUI O ART.7 E ALTERA O ANEXO ÚNICO, DA LEI MUNICIPAL Nº 2546/2010, QUE INSTITUI A TAXA DE LECENCIAMENTO AMBIENTAL E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESPAÇO PÚBLICO LOCALIZADO ENTRE AS AV. LEANDRO DE ALMEIDA E PIRATINI NA ESQUINA E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$5.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESPECIAL MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE R$2.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA C.P.DOS SANTOS TRANSPORTE-ME</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDOR EM CARATER EMERGÊNCIAL E DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA MARJANA TRANSPORTE E TURISMO LTDA</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA SF MELO MANUTENÇÃO DE MÁQUINAS LTDA-ME</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO PARA A EMPRESA RONI GONÇALVES DA SILVA-ME</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAR NO MUNICÍPIO DE BUTIÁ/RS, O LOTEAMENTO URBANO PRESIDENCIAL POPULAR "LOTEAMENTO FARROUPILHA" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$2.000,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESPECIAL MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE R$3.200,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº3142/2016</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO E APOIO ÀS PORTADORAS DE CÂNCER DE MAMA, COLO DO ÚTERO E OUTROS, DENOMINADA ROSA DONINI</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR CARDO DE LEI MUNICIPAL Nº1341/98 EM SUAS ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESPECIAL MUNICIPAL A ABRIR UM CRÉDITO NO VALOR DE R$10.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$148.700,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE-FUMSA A CONTRATAR SERVIDORES</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$24.755,00</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE "VIGILÂNCIA ARMADA 24 HORAS" NAS AGÊNCIAS BANCÁRIAS PÚBLICAS E PRIVADAS E NAS COOPERATIVAS DE CRÉDITO DO MUNICÍPIO DE BUTIÁ</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.150/2016, QUE AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE-FUMSA A CONTRATAR SERVIDORES</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°3.146/2016, QUE AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE-FUMSA A CONTRATAR SERVIDORES</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº3.132/2016, QUE AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE-FUMSA A CONTRATAR SERVIDORES</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº3.134/2016, QUE AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE-FUMSA A CONTRATAR SERVIDORES</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.2º, DA LEI MUNICIPAL Nº3.133/2016</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$6.000,00, POR ANULAÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$3.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº2518/2010, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER USO DE BEM PÚBLICO DE PROPRIEDADE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$96.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESPECIAL MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$31.000,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$3.424,00</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE, SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO AO SINDICATO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE BUTIÁ PARA DESCONTO EM FOLHA PARA PAGAMENTO DOS CONVÊNIOS FIRMADOS PELO SINDICATO</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$5.688,56, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DE SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE BUTIÁ PARA O EXERCÍCIO 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2017/2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº2.841/2013</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3º E 4º DA LEI MUNICIPAL Nº2.773/2012</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE COLETA SELETIVA DOS RESÍDUOS RECICLÁVEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 382,45, COM RECURSO O SUPERÁVIT FINANCEIRO DO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 637,66, COM RECURSO SUPERÁVIT FINANCEIRO DO EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL MARIA PEDROLINA  MARQUES SARAIVA</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 15.600,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA LEI MUNICIPAL 3170/2016, ACRESCENTANDO PARÁGRAFO ÚNICO</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 95.407,50, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 99.922,64, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO NOS RECURSOS LIVRES</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 61.084,47, COM RECURSO O EXCESSO DE ARRECADAÇÃO DE RECURSOS LIVRES</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 243.750,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 5.150,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO NOS RECURSOS LIVRES</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 251.000,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 251.000,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS E/OU CONVÊNIOS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 5.150,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO NOS RECURSOS LIVRES.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA QUITA BUTIÁ, PROGRAMA TEMPORÁRIO DE PAGAMENTO DA FAZENDA PÚBLICA DO MUNICÍPIO, QUE CONCEDE TEMPORARIAMENTE A ANISTIA DE MULTA E JUROS SOBRE A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BUTIA PARA O EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIOS E/OU SUBVENÇÕES NO EXERCÍCIO DO ANO 2017</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º E 2º, DA LEI MUNICIPAL Nº 2.976/2014</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BUTIÁ</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE VALORIZAÇÃO DO SERVIDOR PÚBLICO E CRIAÇÃO DA COMISSÃO PERMANENTE DE GESTÃO DE PESSOAL - CPGP, ESTABELECE PROCEDIMENTOS E CRITÉRIOS DE PREPARAÇÃO, CONTROLE E AVALIAÇÃO DE DESEMPENHO, PROCESSOS DISCIPLINARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORDENAÇÃO DA ADMINISTRAÇÃO MUNICIPAL DE BUTIÁ, CRIA CARGOS DE DIREÇÃO, CHEFIA E ASSESSORAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PLANO DE CARREIRA, ESTABELECE O QUADRO DE CARGOS, VENCIMENTO E FUNÇÕES PÚBLICAS DO MUNICÍPIO PÚBLICAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 9.300,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 18.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 6.000,00, POR REDUÇÃO DE DOTAÇÃO</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O  ANEXO I, DA LEI MUNICIPAL 3106/2016</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5º E SEU § 1º, DA LEI MUNICIPAL Nº 2838/2013</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 5.000,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 245.850,00, COM RECURSO O RECEBIMENTO DE AUXÍLIOS</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 5.150,00, COM RECURSO O EXCESSO DE ARRECADAÇÃO DOS RECURSOS LIVRES</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES JEFFERSON SALATIEL DA SILVA VIEIRA, LUIZ ALBERTO PERES DA SILVA FILHO, ELISEU ANDRIN E LUÍS RICARDO DOS SANTOS VIEIRA A VIAJAREM A BRASÍLIA-DF, DE 22 A 28 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES MAURÍCIO RONI DE SOUZA PEREIRA, PAULO ROGÉRIO LOPES E PAULO CESAR SILVA DA SILVA A VIAJAREM A BRASÍLIA-DF, DE 25 A 28 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 103 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 100 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE O LOCAL PARA PUBLICAÇÃO DOS ATOS OFICIAIS DO PODER LEGISLATIVO MUNICIPAL SERÁ O MURAL LOCALIZADO NA RECEPÇÃO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER LEGISLATIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA REALIZAR UM SEMINÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DE ADÃO RUBENS LOPES DE SOUZA (ADÃO DO TÁXI)</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SR. GILBERTO MARINA RODRIGUES (DODA), OCORRIDO NO DIA 12 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE O PODER LEGISLATIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIOS PARA SOLICITAR JUNTO A COMISSÃO DE ASSUNTOS MUNICIPAIS DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO RS, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE A CONTINUIDADE DA DUPLICAÇÃO DA BR 290</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SR MARINHO ORLANDO BRATKOWISKI</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>Resolução da Mesa</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NO VALOR DAS DIÁRIAS DOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES CONFORME DISCIPLINA A LEI MUNICIPAL Nº 2592/2011</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ PARA O ANO DE 2016</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 25 DE ABRIL DE 2016</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 03 DE OUTUBRO DE 2016</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES PARA O ÚLTIMO BIMESTRE DO CORRENTE ANO</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O  HORÁRIO DA SESSÃO ORDINÁRIA DO DIA 14 DE NOVEMBRO DE 2016</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS HORÁRIOS DA SESSÕES ORDINÁRIAS DOS DIA 28 DE NOVEMBRO E  05, 12 E 19 DE DEZEMBRO DE 2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2715,68 +2715,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="116.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>