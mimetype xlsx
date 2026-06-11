--- v0 (2025-12-26)
+++ v1 (2026-06-11)
@@ -54,408 +54,408 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA MARIA NOGUEIRA DOS SANTOS</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA FERNANDA MEDEIROS GONÇALVES</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO SERVIDOR WILLIAN RADAN SILVEIRA CARDOSO</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA DEISE MACHADO DE MOURA</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR ELISANDRO PEREIRA LOPES NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA MARIANI DUARTE DE OLIVEIRA</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO SERVIDOR RAFAEL TONDO</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA ARIANA DOS SANTOS NUNES</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO SERVIDOR CRISTIANO SOARES DE OLIVEIRA</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA FRANCINE RODRIGUES DA CONCEIÇÃO</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA ANDRÉIA REGINA ROCHA WICTZORCK</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR FRANCINE RODRIGUES DA CONCEIÇÃO DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR GILMAR MARTINEZ FERREIRA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR ELISANDRO PEREIRA LOPES DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR FERNANDA MEDEIROS GONÇALVES DO CARGO DE ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR GISELE ALGAÇABURO VIEIRA NO CARGO DE ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR DÉBORA CORREA DA SILVA MELLO NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR RAFAEL TONDO DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR DIEGO SANT'ANNA MENDES NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES A SERVIDORA DAIANE PERES SALES</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXONERAR GILMAR MARTINEZ FERREIRA NO CARGO DE ASSESSOR PARLAMENTAR DA  CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAR CÁTIA ROSANE SILVEIRA DE OLIVEIRA NO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO PARA PROCEDER O LEVANTAMENTO DOS BENS DO ATIVO PERMANENTE DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O DIPLOMA ALUNO DESTAQUE E DA OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MULHER CIDADÃ ZINAH DA COSTA GONÇALVEZ E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DA PRESTAÇÃO DE CONTA ANUAL DO EXECUTIVO MUNICIPAL REFERENTE AO EXERCICIO DE 2009-ADMINISTRAÇÃO DO PREFEITO PAULO ROBERTO FÉLIX MACHADO</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE EDUCADOR EMÉRITO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Roberto Félix Machado</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/</t>
+    <t>http://sapl.butia.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI A SER APRECIADO EM SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE PROMULGA A SEGUINTE LEI CONCEDER AOS SERVIDORES DO QUADRO DE MAGISTÉRIO  MUNICIPAL REVISÃO GERAL SALARIAL DE 13,01% A REVISÃO SALARIAL PREVISTA NO CAPUT DESTE ARTIGO SERÁ CONCEDIDA A CONTAR DE 01 DE JANEIRO DE 2015</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI QUE PASSA A REVIGORAR O VALOR DO VALE ALIMENTAÇÃO QUE SERÁ R$199,84 CORRESPONDENTE A 22 DIAS TRABALHADOS E A PARTICIPAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO MEDIANTE DESCONTO EM FOLHA DEVIDAMENTE AUTORIZADO </t>
   </si>
   <si>
     <t>172</t>
   </si>
@@ -1311,68 +1311,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>