--- v0 (2025-12-23)
+++ v1 (2026-06-09)
@@ -54,2350 +54,2350 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Oliveira Pena Branca</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11620/ind_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11620/ind_001.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE 6 (SEIS) TAMPAS DE BOCA-DE-LOBO, NA RUA SALGADO FILHO.</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paulo Rogério Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11622/ind_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11622/ind_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, COM VISTAS AO SETOR DE TRANSITO, A COLOCAÇÃO DE PLACAS INDICATIVAS DE VIAS PREFERENCIAIS OS CRUZAMENTOS DAS RUAS MARIA CAROLINA CASTELO BRANCO E ALDO PAGANI COM A RUA SALGADO FILHO E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rita Elaine da Silva Borges</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11623/ind_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11623/ind_003.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIE PROJETO DE LEI A ESTA CASA LEGISLATIVA FIXANDO PRAZO DE UM ANO PARA OS GRUPOS ORGANIZADOS OBTEREM REGISTRO JUNTO AO CADASTRO NACIONAL DE PESSOAS JURÍDICAS - CNPJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11624/ind_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11624/ind_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ABERTURA DE RUA, COM O PROLONGAMENTO DA RUA SALGADO FILHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dedé Tintas</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11625/ind_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11625/ind_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, DO MONTANTE DE R$326.015,68 QUE ESTA CASA DEVOLVEU AOS COFRES DO MUNICÍPIO NO FINAL DO ÚLTIMO EXERCÍCIO, SEJA REPASSADO R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS) À FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMASA, A TÍTULO DE AUXÍLIO E SUBVENÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alemão do Bar</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11626/ind_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11626/ind_006.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO QUE SEJA MOLHADA A RUA ARLINDO SILVA.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Acemar Fontoura Rott</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11627/ind_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11627/ind_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE 2 (DUAS) TAMPAS DE BOCAS-DE-LOBO,NA RUA HIEVANOÉ FIGUEREDO.</t>
   </si>
   <si>
     <t>11628</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11628/ind_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11628/ind_008.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, ROÇADA E PATROLAMENTO NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11629/ind_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11629/ind_009.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE URGENTES PROVIDÊNCIAS AO SECRETÁRIO DE OBRAS DO MUNICÍPIO, COM VISTAS A RECONSTRUÇÃO DE ROTATÓRIA DANIFICADA E COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA CEL. ANTÔNIO VICENTE SOARES DE CARVALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Daniel Pereira de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11630/ind_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11630/ind_010.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A MESA DIRETORA TOME AS MEDIDAS NECESSÁRIAS PARA COLOCAR EM FUNCIONAMENTO O PROJETO CAMARA.COM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11631</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11631/ind_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11631/ind_011.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE URGENTES PROVIDÊNCIAS QUANTO AO CONSERTO DAS ESTRUTURAS METÁLICAS DA PISTA DE EVENTOS, LOCALIZADA NA RUA PIRATINI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11632/ind_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11632/ind_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE URGENTES PROVIDÊNCIAS AO SECRETARIO DE OBRAS DO MUNICÍPIO, COM VISTAS A REESTRUTURAÇÃO E LIMPEZA DA PRAÇA TIO PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11633/ind_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11633/ind_013.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE AO SECRETÁRIO DE OBRAS DO MUNICÍPIO QUE SEJA FEITA A LIMPEZA DA VALA A CÉU ABERTO QUE CRUZA POR UM TERRENO BALDIO ENTRE AS RESIDÊNCIAS DE 1227 E 1375 DA RUA CEL. ANTÔNIO VICENTE DE CARVALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11634/ind_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11634/ind_014.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETÁRIA DE OBRAS E SANEAMENTO, A LIMPEZA E PINTURA DE FAIXA DE SEGURANÇA.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11635/ind_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11635/ind_015.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE URGENTES PROVIDÊNCIAS AO SECRETÁRIO DE OBRAS DO MUNICÍPIO, COM VISTA A FALTA DE ILUMINAÇÃO PÚBLICA NA VILA TUPÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11636/ind_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11636/ind_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE URGENTES PROVIDÊNCIAS AO SECRETÁRIO DE OBRAS DO MUNICÍPIO, COM VISTA AO PATROLAMENTO E CASCALHAMENTO DAS VIAS PÚBLICAS DA VILA SANTO ANTÔNIO, BEM COMO A LIMPEZA DOS PASSEIOS E DAS VALAS A CÉU ABERTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11637</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11637/ind_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11637/ind_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A LIMPEZA E PINTURA DO MEIO-FIO E FAIXA DE SEGURANÇA PRÓXIMA ÀS ESCOLAS EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11639/ind_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11639/ind_018.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A PAVIMENTAÇÃO DO PEQUENO TRECHO ENTRE O TÉRMINO DO CALÇAMENTO DA RUA PEDRO FRANCO LIMA ATÉ ENCONTRAR COM O ASFALTO DA BR-290, DETERMINANDO, DE IMEDIATO, A COLOCAÇÃO DE MATERIAL DE COMPACTAÇÃO A FIM DE ELIMINAR O DEGRAU EXISTENTE PARA ACESSO ÀQUELA RODOVIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11640/ind_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11640/ind_019.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, COM VISTAS À SECRETARIA DE OBRAS, E ATÉ QUE OCORRA A PAVIMENTAÇÃO, A COMPACTAÇÃO COM SAIBRO OU OUTRO MATERIAL APROPRIADO DA RUA DILSON SILVA, BAIRRO SÃO JOSÉ, A FIM DE EVITAR O EXCESSO DE POEIRA, BEM COMO A CANALIZAÇÃO DAS  VALAS A CÉU ABERTO, COM A IMEDIATA LIMPEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11641/ind_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11641/ind_020.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A MESA DIRETORA TOME AS MEDIDAS NECESSÁRIAS PARA ATUALIZAR A GALERIA DAS MULHERES E DOS EX-PRESIDENTES, DA CAMARA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11642/ind_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11642/ind_021.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA ESTENDIDO O VALE REFEIÇÃO AOS CONSELHEIROS TUTELARES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11643/ind_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11643/ind_022.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJA ESTENDIDO O VALE REFEIÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11644/ind_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11644/ind_023.pdf</t>
   </si>
   <si>
     <t>INDICAM AO PREFEITO, COM  VISTAS À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, URGENTES PROVIDÊNCIAS, COM VISTAS A REFORMA DA PRAÇA DE BRINQUEDOS DA E.M NICÁCIO MACHADO, BEM COMO O CONSERTO DOS BANHEIROS ANEXOS À SALA DE EDUCAÇÃO INFANTIL DO REFERIDO EDUCANDÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11646/ind_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11646/ind_025.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, COM VISTAS À SECRETARIA DE OBRAS, A COLOCAÇÃO DE MATERIAL DE COMPACTAÇÃO A FIM DE ELIMINAR O DEGRAU EXISTENTE  NO ENCONTRO DA RUA OSVALDO ARANHA COM A RUA FLORENTINO GONZALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11647/ind_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11647/ind_026.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO QUE SEJA FEITA A MANUNTENÇÃO  DE DUAS PONTES QUE DÁ  ACESSO AO BAIRRO R1.</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Eliseu Andrin</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11648/ind_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11648/ind_027.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJA ANALISADO A POSSIBILIDADE DE REAJUSTAR O VALOR DAS DIÁRIAS PAGAS AOS SERVIDORES MUNICIPAIS, E SE POSSIVEL SEJA FEITO A REPOSIÇÃO DOS VALORES ANUALMENTE.</t>
   </si>
   <si>
     <t>11649</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11649/ind_028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11649/ind_028.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES QUE SEJA ANALISADO A POSSIBILIDADE DE REAJUSTAR O VALOR DAS DIÁRIAS PAGAS AOS SERVIDORES DO QUADRO DE FUNCIONÁRIOS DESTE PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>11650</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11650/ind_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11650/ind_029.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE SEJA FEITO UMA RAMPA DE ACESSO PARA CADEIRANTES NO COLEGIO DOM PEDRO II E DEMAIS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11651/ind_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11651/ind_030.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, COM VISTAS À SECRETARIA DE OBRAS, A CONSTRUÇÃO DE UM ABRIGO NA PARADA DE ÔNIBUS NA RUA POLÔNIA, PRINCIPALMENTE PARA ATENDER AS CRIANÇAS DA CRECHE E DEMAIS ALUNOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Luís Ricardo dos Santos Vieira</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11652/ind_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11652/ind_031.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, COM VISTAS À SECRETARIA DE OBRAS, A CONSTRUÇÃO DE UM ABRIGO NA PARADA DE ÔNIBUS NA BR 290 PRÓXIMO AO RESTAURANTE SANTO ANTÕNIO, PARA ATENDER AO MORADORES DAQUELA LOCALIDADE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11653/ind_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11653/ind_032.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, COM VISTAS À SECRETARIA DE OBRAS, A CONSTRUÇÃO DE ABRIGOS NAS PARADAS DE ÔNIBUS NA VILA CHARRUA, A FIM DE ATENDER AOS MORADORES DAQUELA LOCALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11656/ind_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11656/ind_033.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, COM VISTAS À SECRETARIA DE OBRAS, MELHORIAS NA RUA R 1, ENVOLVENDO LIMPEZA PÚBLICA, PATROLAMENTO E CASCALHAMENTO, BEM COMO SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11658/ind_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11658/ind_034.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, QUE SEJA FEITA A LIMPEZA DAS BOCAS DE LOBO NA RUA ALDO PAGANI E PROXIMIDADES.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11659/ind_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11659/ind_035.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, QUE COMPLETE A REDE DE ESGOTO NA RUA SULAMITA BRATKOWSKI.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11660/ind_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11660/ind_036.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, QUE COMPLETE A REDE DESGOTO E SEJA FEITO O PATROLAMENTO NA RUA DILSON A SILVA.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11661/ind_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11661/ind_037.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS LEGAIS CABÍVEIS, A FIM DE SEJA CRIADO NO MUNICIPIO DE BUTIÁ O CONSELHO MUNICIPAL ANTI-DROGAS.</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11662/ind_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11662/ind_038.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CRIAÇÃO DE UM BRIQUE DA PRAÇA DR. ROBERTO CARDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11663/ind_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11663/ind_039.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE UM NÚMERO MAIOR DE TORNEIRAS NO CEMITÉRIO SÃO PEDRO, LOCALIZADO EM BUTIÁ/RS.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11664/ind_040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11664/ind_040.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PROVIDÊNCIE O PATROLAMENTO E A LIMPEZA DAS VALAS DAS RUAS JOVIANO ALVES E MANOEL CORREIA NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11665/ind_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11665/ind_041.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, COM VISTA A SECRETARIA DE OBRAS, A CONSTRUÇÃO DE UMA ESTRUTURA COBERTA NA ENTRADA DO PORTÃO PRINCIPAL DO CEMITÉRIO SÃO PEDRO, A FIM DE ATENDER A REIVINDICAÇÃO DA POPULAÇÃO BUTIAENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11666/ind_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11666/ind_042.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, QUE SEJA FEITO O SANEAMENTO BÁSICO ENTRE AS RUAS PROFª MARIA ALZIRA N° 47 E SALGADO FILHO N° 20.</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11667/ind_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11667/ind_043.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, QUE SEJA ANALISADO A POSSIBILIDADE DE REAJUSTE DO AUXÍLIO FUNERAL DE R$150,00 PARA 50% DO SALÁRIO MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11668/ind_044.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11668/ind_044.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, PATROLAMENTO, COLOCAÇÃO DE CANOS E DEMAIS MELHORIAS NA RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11669/ind_045.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11669/ind_045.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, LIMPEZA E PATROLAMENTO NA RUA ASSIS BRASIL.</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11670/ind_046.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11670/ind_046.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, PATROLAMENTO, COLOCAÇÃO DE CANOS E DEMAIS MELHORIAS NA RUA JOÃO ROBERTO PELTZ.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11671/ind_048.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11671/ind_048.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, A CRIAÇÃO DE UMA PRACINHA NO PÁTIO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11672/ind_049.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11672/ind_049.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE AO SECRETÁRIO DE OBRAS, A COLOCAÇÃO DE UM PONTO DE ILUMINAÇÃO PÚBLICA NO POSTE EXISTENTE EM FRENTE À RESIDÊNCIA DE N°. 164 DA RUA JOÃO GOULART E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11673</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11673/ind_050.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11673/ind_050.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE OBRAS DO MUNICÍPIO O CONSERTO DA TAMPA DA BOCA DE LOBO LOCALIZADA NA RUA FLORENTO GONZALEZ, AO LADO DO CTG VAQUEANOS DA QUERÊNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11674/ind_051.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11674/ind_051.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDENCIAS PARA AQUISIÇÃO DE UM PROJETOR MULTIMIDIA.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11675/ind_052.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11675/ind_052.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A CONSTRUÇÃO DE 2 (DOIS BANHEIROS), COM VESTUÁRIO, NA PRAÇA MANOEL BRAGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11676/ind_053.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11676/ind_053.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, PARA QUE SEJA FEITA MANUTENÇÃO NA RUA ALDO RODRIGUES GARCIA, BAIRRO REGILNEY.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11678/ind_054.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11678/ind_054.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, PARA QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA FEITO CANALIZAÇÃO ESCOAMENTO DE ÁGUAS E ESGOTOS E PAVIMENTAÇÃO NA FRENTE DA ESCOLA PROFESSORA MARIA ALZIRA E PROXIMIDADES.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Taugo Souza Brum</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11684/ind_055.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11684/ind_055.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO PATROLAMENTO E DEMAIS MELHORIAS NA RUA PINHEIRO MACHADO NO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11701/ind_056.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11701/ind_056.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A COLOCAÇÃO DE PLACAS DE SINALIZAÇÕES E SONORIZADOR REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11688/ind_057.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11688/ind_057.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS DO MUNICÍPIO O CONSERTO DA TAMPA DA BOCA DE LOBO LOCALIZADA NA RUA 1° DE MAIO, EM FRENTE À RESIDÊNCIA N° 243, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11689/ind_058.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11689/ind_058.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A COLOCAÇÃO DE CANOS DE ESGOTO NA RUA ELISEU VENTURA, ESQUINA COM A RUA MARIA ALZIRA.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11690/ind_059.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11690/ind_059.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJAM TOMADAS PROVIDÊNCIAS RELATIVAS QUANTO AOS BURACOS EXISTENTES NA RUA OSWALDO CRUZ.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11691/ind_060.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11691/ind_060.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, QUE SEJAM TOMADAS PROVIDÊNCIAS RELATIVAS QUANTO AOS BURACOS E VALAS EXISTENTES NA RUA PINHEIRO MACHADO.</t>
   </si>
   <si>
     <t>11692</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11692/ind_063.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11692/ind_063.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS MEDIDAS PARA QUE OS MOTORISTAS, PORTARIAS E SECRETARIA DE SAÚDE TENHA TELEFONE MÓVEL DISPONÍVEL PARA UMA COMUNICAÇÃO DIRETA ENTRE AMBOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11693/ind_064.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11693/ind_064.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, PATROLAMENTO E DEMAIS MELHORIAS NA RUA JOSÉ MARIA DE CARVALHO NO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11694/ind_065.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11694/ind_065.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CRIADO O PROGRAMA DE ESCOVAÇÃO BUCAL NAS ESCOLAS MUNICIPAIS E INSTALADOS EM LOCAIS APROPRIADOS OS ESCOVÓDROMOS.</t>
   </si>
   <si>
     <t>11695</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11695/ind_066.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11695/ind_066.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS URGENTES EM RELAÇÃO Á RUA JOÃO ALBUQUERQUE.</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11696/ind_067.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11696/ind_067.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, MELHORIAS NA RUA MARIO QUINTANA BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11697/ind_068.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11697/ind_068.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A LIMPEZA, PINTURA E RESTAURAÇÃO DA PRAÇA TIO PARAÍBA.</t>
   </si>
   <si>
     <t>11698</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11698/ind_069.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11698/ind_069.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PARADA DE ONIBUS NO TRECHO DA BR-290, QEU DÁ ACESSO A VILA TUPÃ.</t>
   </si>
   <si>
     <t>11702</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11702/ind_070.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11702/ind_070.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE DETERMINE AO SECRETÁRIO DE OBRAS DO MUNICÍPIO QUE SEJAM COLOCADAS PARADAS DE ONIBUS EM DETERMINADAS PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>11700</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11700/ind_071.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11700/ind_071.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PROVIDENCIE A COLOCAÇÃO DE PLACAS DE SINALIZAÇÕES E FAIXA DE PEDESTRE.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sérgio Severo Malta</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6622/pl_2661.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6622/pl_2661.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA A CONTRATAR SERVIDORES.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6623/pl_2662.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6623/pl_2662.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONTRATAR UM CONTADOR, TEMPORARIAMENTE, EM CARÁTER EMERGENCIAL E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6624/pl_2663.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6624/pl_2663.pdf</t>
   </si>
   <si>
     <t>ALTERA VALORES DE SALÁRIOS E VENCIMENTOS BÁSICOS DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6625/pl_2664.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6625/pl_2664.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONTRATAR UM AUXILIAR LEGISLATIVO, PADRÃO II, TEMPORARIAMENTE, EM CARÁTER EMERGENCIAL E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6626/pl_2665.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6626/pl_2665.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NO QUADRO DE EMPREGO DA FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6627/pl_2666.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6627/pl_2666.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO, ALTERA A REDAÇÃO DOS ARTIGOS 2°, 26 E 40, DA LEI MUNICIPAL N° 2236/2006, ACRESCENTA SEU ANEXO II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6631/pl_2667.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6631/pl_2667.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI MUNICIPAL N° 2300/2007.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6632/pl_2668.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6632/pl_2668.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6633/pl_2669.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6633/pl_2669.pdf</t>
   </si>
   <si>
     <t>INCLUI ARTIGO E ALTERA OS ARTIGOS 1° E 3° DA LEI MUNICIPAL N° 2281/2007.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6636/pl_2670.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6636/pl_2670.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 2.152,16 POR SUPERÁVIT VERIFICADO NOS RECURSOS INVERNO GAÚCHO.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6637/pl_2671.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6637/pl_2671.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 1° E 3° DA LEI MUNICIPAL N° 2335/2008.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6639/pl_2672.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6639/pl_2672.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO AOS SERVIDORES DO PODER LEGISLATIVO, AOS SECRETÁRIOS MUNICIPAIS E AOS CARGOS ELETIVOS.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6648/pl_2673.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6648/pl_2673.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 150.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6649/pl_2674.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6649/pl_2674.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI MUNICIPAL N° 2092/2004.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6650/pl_2675.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6650/pl_2675.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 2212/2006.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6651/pl_2676.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6651/pl_2676.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI MUNICIPAL 2374/2009.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6652/pl_2677.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6652/pl_2677.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1223/1996.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6653/pl_2678.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6653/pl_2678.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO PARA QUALIFICAÇÃO DE SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6654/pl_2679.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6654/pl_2679.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.389,75 COM RECURSO O RECEBIMENTO DE AUXÍLIO DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6655/pl_2680.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6655/pl_2680.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3°, DA LEI MUNICIPAL N° 2122/2005.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6656/pl_2681.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6656/pl_2681.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 7.731,90 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6657/pl_2682.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6657/pl_2682.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO, DO ARTIGO 1°, DA LEI MUNICIPAL N° 1794/2002.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6658/pl_2683.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6658/pl_2683.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMPLEMENTAÇÃO DE PROVENTOS E PENSÕES A SERVIDORES TITULARES DE CARGO EFETIVO E AOS PENSIONISTAS DE SERVIDORES DE CARGO EFETIVO.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6659/pl_2684.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6659/pl_2684.pdf</t>
   </si>
   <si>
     <t>ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 395,32 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6660/pl_2685.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6660/pl_2685.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EM COMISSÃO, ALTERA A REDAÇÃO DOS ARTIGOS 2°, 26 E 40, DA LEI MUNICIPAL N° 2236/2006, ACRESCENTA SEU ANEXO II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6661/pl_2686.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6661/pl_2686.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00 COM RECURSO O RECEBIMENTO DE AUXÍLIO DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6662/pl_2687.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6662/pl_2687.pdf</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6663/pl_2688.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6663/pl_2688.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA A CONTRATAR SERVIDOR.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6664/pl_2689.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6664/pl_2689.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ANISTIA DE JUROS SOBRE A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6665/pl_2690.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6665/pl_2690.pdf</t>
   </si>
   <si>
     <t>ALTERA METAS NA LEI MUNICIPAL 2353/2008, LEI DE DIRETRIZES ORÇAMENTÁRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6666/pl_2691.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6666/pl_2691.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO RECICLADOR E DA RECICLAGEM DE LIXO, NO MUNICÍPIO DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6667/pl_2692.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6667/pl_2692.pdf</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6668/pl_2693.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6668/pl_2693.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMPLEMENTAÇÃO DE PROVENTOS E PENSÕES A SERVIDORES TITULARES DE CARGO EFETIVO E AOS PENSIONISTAS DE SERVIDORES TITULARES DE CARGO EFETIVO.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6669/pl_2694.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6669/pl_2694.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVERSÃO EM PECÚNIA DE LICENÇA PRÊMIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6670/pl_2695.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6670/pl_2695.pdf</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6671/pl_2696.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6671/pl_2696.pdf</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6673/pl_2697.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6673/pl_2697.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 15.601,03 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6674/pl_2698.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6674/pl_2698.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2010 - 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6675/pl_2699.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6675/pl_2699.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BUTIÁ A RECEBER A TÍTULO DE DOAÇÃO, ÁREA DE TERRAS DA COPELMI MINERAÇÃO LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6676/pl_2700.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6676/pl_2700.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESPAÇO PÚBLICO LOCALIZADO ENTRE A RUA MARIANO DE FREITAS, NOVE DE OUTUBRO E JOSÉ NEVES E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6677/pl_2701.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6677/pl_2701.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 200.600,00 COM REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6678/pl_2702.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6678/pl_2702.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.809,29 COM RECURSO O RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6679/pl_2703.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6679/pl_2703.pdf</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6680/pl_2704.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6680/pl_2704.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2399/2009, DE 02 DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6681/pl_2705.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6681/pl_2705.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 51 DA LEI MUNICIPAL N° 2267/2007.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6682/pl_2706.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6682/pl_2706.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 2300/2007, QUE DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6686/pl_2707.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6686/pl_2707.pdf</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6687/pl_2708.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6687/pl_2708.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE BUTIÁ A FIRMAR CONTRATO DE CONVÊNIO COM O IPERGS (INSTITUTO DE PREVIDÊNCIA DO ESTADO DO RIO GRANDE DO SUL) PARA A PRESTAÇÃO DE SERVIÇOS DE ASSISTÊNCIA MÉDICA HOSPITALAR E LABORATORIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6688/pl_2709.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6688/pl_2709.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 777,05 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6689/pl_2710.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6689/pl_2710.pdf</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6690/pl_2711.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6690/pl_2711.pdf</t>
   </si>
   <si>
     <t>DENOMINA "ALMIRO MARINS", VIA PÚBLICA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6691/pl_2712.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6691/pl_2712.pdf</t>
   </si>
   <si>
     <t>DENOMINA "ZINAH DA COSTA GONÇALVES", VIA PÚBLICA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6692/pl_2713.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6692/pl_2713.pdf</t>
   </si>
   <si>
     <t>DENOMINA "JOSÉ FREDOLINO LEINDECKER", VIA PÚBLICA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6694/pl_2714.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6694/pl_2714.pdf</t>
   </si>
   <si>
     <t>DENOMINA "VALPÍRIO PINTO", VIA PÚBLICA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6695/pl_2715.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6695/pl_2715.pdf</t>
   </si>
   <si>
     <t>DENOMINA "RUA ALFEU DE OLIVEIRA", VIA PÚBLICA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6696/pl_2716.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6696/pl_2716.pdf</t>
   </si>
   <si>
     <t>DENOMINA "DORVAL CORRÊA LEÃO", VIA PÚBLICA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6697/pl_2717.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6697/pl_2717.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 2663/2008.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6704/pl_2718.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6704/pl_2718.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A CONTRATAR EM CARATER EMERGENCIAL E EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO, UM CONTADOR E UM AUXILIAR LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6705/pl_2719.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6705/pl_2719.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 18.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6706/pl_2720.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6706/pl_2720.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO DE PARCELAMENTO DE DÍVIDA COM O INSS.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6707/pl_2721.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6707/pl_2721.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 6.533,65 COM REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6708/pl_2722.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6708/pl_2722.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1°, DA LEI MUNICIPAL N° 2386/2009.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6709/pl_2723.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6709/pl_2723.pdf</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6710/pl_2724.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6710/pl_2724.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 15.075,00 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6711/pl_2725.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6711/pl_2725.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESPAÇO PÚBLICO LOCALIZADO NA ESQUINA DA RUA DR. JOSÉ ZEREU E DOM PEDRO I E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6712/pl_2726.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6712/pl_2726.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 2410/2009, SUPRIMINDO A LETRA "H" DO ARTIGO 1°.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6713/pl_2727.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6713/pl_2727.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2010E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6714/pl_2728.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6714/pl_2728.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6715/pl_2729.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6715/pl_2729.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ A FIRMAR CONTRATO COM O IPERGS (INSTITUTO DE PREVIDENCIAS DO ESTADO DO RIO GRANDE DO SUL) PARA PRESTAÇÃO DE SERVIÇOS DE ASSISTÊNCIA MÉDICO-HOSPITALAR E LABORATORIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6716/pl_2730.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6716/pl_2730.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PARLAMENTO JOVEM DE BUTIÁ.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6717/pl_2731.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6717/pl_2731.pdf</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6718/pl_2732.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6718/pl_2732.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 74.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6719/pl_2733.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6719/pl_2733.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 2435/09.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6720/pl_2734.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6720/pl_2734.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.000,00 PARA INSTITUIR AUXÍLIO AOS GASTOS COM CONVÊNIO PLANO DE SAÚDE IPE AOS SERVIDORES DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6721/pl_2735.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6721/pl_2735.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL ANTIDROGAS NO MUNICÍPIO DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6723/pl_2736.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6723/pl_2736.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA AGRICULTURA FAMILIAR URBANA NA ESCOLA CIDADÃ, PRIORIZANDO, PARA A MERENDA ESCOLAR, A AQUISIÇÃO DE HORTIFRUTIGRANJEIROS DA AGRICULTURA FAMILIAR DAS DIVERSAS REGIÕES DE BUTIÁ.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6724/pl_2737.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6724/pl_2737.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO DE SAÚDE - FUMSA A CONTRATAR SERVIDOR.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6725/pl_2738.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6725/pl_2738.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BRIQUE DA PRAÇA ROBERTO CARDOSO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6726/pl_2739.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6726/pl_2739.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° E SEUS INCISOS 1° E 2°, DA LEI MUNICIPAL N° 2150/2005.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6727/pl_2741.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6727/pl_2741.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICRO-EMPREENDEDOR INDIVIDUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6728/pl_2742.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6728/pl_2742.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS E/OU SUBVENÇÕES NO EXERCÍCIO DO ANO 2010.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6628/pl_2743.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6628/pl_2743.pdf</t>
   </si>
   <si>
     <t>CONCEDE ABONO SALARIAL AOS SERVIDORES DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6629/pl_2744.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6629/pl_2744.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 27.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6630/pl_2745.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6630/pl_2745.pdf</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7840/pre_432.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7840/pre_432.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO COM EMPRESAS OPERADORAS DE TELEFONIA MÓVEL/CELULAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7841/pre_433.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7841/pre_433.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES DEDÉ TINTAS, RITA ELAINE DA SILVA BORGES, JOSÉ ACEMAR FONTOURA ROTT, LUIS RICARDO VIEIRA E GUILHERME MACHADO A VIAJAREM A BRASILIA-DF , NOS DIAS 23,24,25 E 26 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7842/pre_434.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7842/pre_434.pdf</t>
   </si>
   <si>
     <t>DETERMINA A OBRIGATORIEDADE DE DIVULGAÇÃO DE IMAGENS DE PESSOAS DESAPARECIDAS NO SITE DA CÂMARA  MUNICIPAL DE VEREADORES DE BUTIÁ/RS</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7843/pre_435.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7843/pre_435.pdf</t>
   </si>
   <si>
     <t>INSTITUI Á REALIZAÇÃO DA TRIBUNA POPULAR PELA CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7844/pre_437.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7844/pre_437.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS DA RESOLUÇÃO N°358/2006, QUE "DISPÕE SOBRE A ORGANIZAÇÃO DE ESTAGIO NO AMBITO DA CÂMARA DE VEREADORES DE BUTIA",E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7845/pre_439.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7845/pre_439.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES DEDÉ TINTAS,ELISEU ANDRI , GUILHERME MACHADO, OLIVEIRA PENA BRANCA  E PAULO ROGERIO LOPES, A VIAJAREM A BRASILIA-DF , NOS DIAS 20,21 E 22 DE OUTUBRO DE 2009</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7847/pre_440.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7847/pre_440.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 106, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE BUTIÁ, RESOLUÇÃO N° 312/2001, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12248</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12248/req_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12248/req_001.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SEMHOR NELSON RIPPOL, FALECIDO NO DIA 07 DE JANEIRO DE 2009._x000D_
 REQUEREM, AINDA, QUE SEJA ENCAMINHADA CORRESPODÊNCIA AOS FAMILIARES DO MESMO, NA CIDADE DE BUTIÁ.</t>
   </si>
   <si>
     <t>12249</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12249/req_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12249/req_002.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER LEGISLATIVO MUNICIPAL TOME AS PROVIDÊNCIAS CABÍVEIS, PARA AGENDAR REUNIÃO COM OS EMPRESARIOS DO RAMO FARMACEUTICO DESTE MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12250</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12250/req_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12250/req_003.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A CAMARA MUNICIPAL DE VEREADORES TOME AS PROVIDÊNCIAS CABÍVEIS PARA AGENDAR REUNIÃO COM DIREÇÃO DO EMPRESA EXPRESSO VITORIA.</t>
   </si>
   <si>
     <t>12251</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12251/req_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12251/req_004.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO MUNICIPAL QUANTO A IMPLANTAÇÃO DE PROGRAMA MUNICIPAL DE FISIOTERAPIA DOMICILIAR E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12252</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12252/req_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12252/req_005.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O CHEFE DO PODER EXECUTIVO INFORME, COM VISTAS À SECRETARIA DE OBRAS SE O MUNICÍPIO POSSUI UM CRONOGRAMA PARA OS SERVIÇOS DE PATROLAMENTO DE RUAS E ESTRADAS DO MUNICÍPIO E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
     <t>Guilherme Silva Machado</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12253/req_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12253/req_006.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PODER LEGISLATIVO MUNICIPAL MARQUE UMA AUDIÊNCIA PÚBLICA COM OS GRUPOS ORGANIZADOS QUE NÃO POSSUEM CNPJ E QUE SOLICITARAM AUXILIO E SUBVENÇÃO PARA 2009 OS QUAIS CITO: EQUIPE HOOLIGANGS; ESCOLA DE SAMBA ESTRELA CADENTE; GRÊMIO ESPORTIVO CHARRUA; MOVIMENTO CONSCIÊNCIA NEGRA; GRÊMIO ESPORTIVO FARROUPILHA; GRUPO DE DANÇAS XIRÚ; EQUIPE ANJOS REBELDES E GRUPOS ORGANIZADOS EM GERAL PARA QUE ESTE PODER AUXILIE ESTAS AGREMIAÇÕES NO ENCAMINHAMENTO DO CNPJ (CADASTRO NACIONAL DE PESSOA JURÍDICA).</t>
   </si>
   <si>
     <t>12254</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12254/req_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12254/req_007.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA AGENDADA UMA REUNIÃO COM O SECRETARIO DE OBRAS E COM O SR° JOÃO BARCELOS NESTA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>12255</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12255/req_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12255/req_008.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A CÂMARA MUNICIPAL DE VEREADORES TOME AS PROVIDÊNCIAS CABÍVEIS PARA AGENDAR REUNIÃO COM O GERENTE DA CORSAN O SR. FABIO REDECKER.</t>
   </si>
   <si>
     <t>12256</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12256/req_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12256/req_009.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INFORME, NO PRAZO DA LEI ORGÂNICA, SE O GOVERNO MUNICIPAL ESTÁ TOMANDO PROVIDÊNCIAS PARA O RETORNO DO PROGRAMA SAÚDE NO CAMPO E QUAIS AS AÇÕES QUE ESTÃO SENDO DESENVOLVIDAS, OU EM FASE DE IMPLEMENTAÇÃO, COM VISTAS A ASSEGURAR O MAIOR NÚMERO POSSÍVEL DE PESSOAS MORANDO NA ZONA RURAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12257</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12257/req_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12257/req_010.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SENHOR NEWTON RIPPOL, OCORRIDO NO DIA 20 DE JANEIRO DE 2009.</t>
   </si>
   <si>
     <t>12258</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12258/req_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12258/req_011.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A CÂMARA MUNICIPAL DE VEREADORES TOME AS PROVIDÊNCIAS CABÍVEIS PARA AGENDAR REUNIÃO COM O COMANDANTE DO CORPO DE BOMBEIROS DE SÃO JERONIMO.</t>
   </si>
   <si>
     <t>12259</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12259/req_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12259/req_012.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE, NO PRAZO DA LEI ORGÂNICA MUNICIPAL, PRESTE AS INFORMAÇÕES ABAIXO DESCRITAS, REFERENTES AO NÚCLEO HABITACIONAL LOCALIZADO EM FRENTE À ESCOLA DR. ROBERTO CARDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12260</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12260/req_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12260/req_013.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SENHOR RONI DA SILVA GOMES, OCORRIDO NO DIA 01 DE FEVEREIRO DE 2009.</t>
   </si>
   <si>
     <t>12262</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12262/req_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12262/req_014.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME, NO PRAZO DA LEI ORGÂNICA MUNICIPAL, O DESTINO QUE FORA DADO AO "LAMPIÃO DO MINEIRO" QUE SE ENCONTRAVA INSTALADO JUNTO À RÓTULA DE ACESSO A ESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12263</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12263/req_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12263/req_015.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE PROMOVA UMA REUNIÃO ENTRE OS VEREADORES DESTA ASA, COM A PARTICIPAÇÃO DO DIRIGENTE DE NÚCLEO DE TRÂNSITO DO MUNICÍPIO, COM A DO PRESIDENTE DO CONSELHO MUNICIPAL, A DIRETORA DA ESCOLA MUNICIPAL NICÁCIO MACHADO E O PRESIDENTE DO BAIRRO CIDADE ALTA E QUE O MESMO CONVIDE ALGUNS MORADORES DA RUA HIEVANOÉ FIGUEIREDO, A FIM DE DISCUTIR UMA MELHOR SINALIZAÇÃO DE TRÂNSITO NAS PROXIMIDADES DA E.M. NICÁCIO MACHADO, COM VISTAS À GARANTIR A SEGURANÇA DOS ALUNOS DAQUELE EDUCANDÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12264</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12264/req_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12264/req_016.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA AGENDADA REUNIÃO COM O SECRETÁRIO MUNICIPAL DE TRABALHO, CIDADANIA E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>12265</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12265/req_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12265/req_017.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SENHOR GLÊNIO PACHECO BECKER, OCORRIDO NO DIA 09 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>12266</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12266/req_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12266/req_018.pdf</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE COMISSÃO ESPECIAL CONTRA VIOLENCIA E USO DE ENTORPECENTES NO MUNICIPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>12267</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12267/req_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12267/req_019.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA REUNIÃO COM O DIRIGENTE DE NÚCLEO DE TRÂNSITO E CONSELHO MUNICIPAL A FIM DE TRATARMOS SOBRE REDUÇÃO DE VELOCIDADE NA RUA JOVIANO ALVES LOCALIZADO NO BAIRRO SÃO JOSÉ, MUNICÍPIO BUTIÁ.</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12268/req_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12268/req_020.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O FUNCIONAMENTO DO APARELHO DE ECOGRAFIA NO HOSPITAL DE BUTIÁ.</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12269/req_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12269/req_021.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DA MESA DIRETORA QUANTO A EXISTÊNCIA DO PROJETO DO EXECUTIVO QUE CONCEDE AUMENTO DE 24% AOS CC'S E FG'S DA PREFEITURA, CITADO PELA VEREADORA RITA EM SEU PRONUNCIAMENTO NA ÚLTIMA SESSÃO ORDINÁRIA DESTA CASA, E QUE, EM CASO DE INEXISTÊNCIA DE TAL PROJETO, TOME AS MEDIDAS CABÍVEIS.</t>
   </si>
   <si>
     <t>12270</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12270/req_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12270/req_022.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE REUNIÃO COM O EXECUTIVO MUNICIPAL E A DIREÇÃO DA ACUB PARA TRATAR SOBRE ANTIGA CASA DAS PROFESSORAS.</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12271/req_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12271/req_023.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME, NO PRAZO DA LEI ORGÂNICA, QUAIS AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA O PREENCHIMENTO DAS VAGAS DE AGENTES DE SAÚDE DO PSF DO BAIRRO VILA CHARRUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12272</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12272/req_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12272/req_024.pdf</t>
   </si>
   <si>
     <t>REQUEREM VOTOS DE PESAR PELO FALECIMENTO DO SENHOR DARCY GARDINI PACHECO, OCORRIDO NO DIA 07 DE ABRIL DE 2009.</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
     <t>Paulo Martins Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12273/req_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12273/req_025.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE PROMOVA UMA REUNIÃO ENTRE OS VEREADORES DESTA CASA, COM  A PARTICIPAÇÃO DE REPRESENTANTES DE ORGÃOS, CONSELHO E ENTIDADES DE TRÂNSITO DO MUNICÍPIO, VISANDO O ESCLARECIMENTO A CERCA DA OBRIGATORIEDADE DO REGISTRO E LICENCIAMENTO DAS CHAMADAS "BICICLETAS ELÉTRICAS", BEM COMO A NECESSIDADE DE HABILITAÇÃOPARA CONDUZI-LAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12274</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12274/req_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12274/req_026.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DA CAMARA DE VEREADORES QUE SEJAM TOMADAS AS DEVIDAS PROVIDENCIAS CABIVEIS PARA A DEVOLUÇÃO DA VERBA DE REPRESENTAÇÃO RECEBIDA A MAIOR NO MÊS DE FEVEREIRO PELO PRESIDENTE DA CAMARA, EM DESACORDO COM A LEGISLAÇÃO.</t>
   </si>
   <si>
     <t>12275</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12275/req_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12275/req_027.pdf</t>
   </si>
   <si>
     <t>REQUEREM VOTOS DE PESAR PELO FALECIMENTO DA SENHORA MARIA PEDROLINA MARQUES SARAIVA,CARINHOSAMENTE CHAMADA DE DONA DUCA, OCORRIDO NO DIA 17 MAIO DE 2009.</t>
   </si>
   <si>
     <t>12276</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12276/req_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12276/req_029.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORAQUE PROMOVA UM ENCONTRO COM AS LEDERANÇAS DA REGIÃO CARBONÍFERA, COM VISTAS A MANIFESTAÇÃO DE APOIO, UNIÃO E FORÇA POLÍTICA EM PROL DE PROJETOS DE INTERESSE REGIONAL, EM ESPECIAL O QUE TRATA DA DUPLIFICAÇÃO DO TRECHO DA BR-290, ENTRE ELDORADO DO SUL E PÂNTANO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12277</t>
   </si>
   <si>
     <t>Paulo Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12277/req_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12277/req_030.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE FORMULE CONVITE AOS DIRIGENTES DE ÓRGÃOS E SETORES PÚBLICOS, BEM COMO DA SOCIEDADE CIVIL ORGANIZADA, COM VISTAS A UMA CAMINHADA DE CONSCIENTIZAÇÃO EM ADESÃO A CAMPANHA DA ZERO HORA- "CRACK NEM PESAR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12278</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12278/req_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12278/req_031.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO DOS PROJETOS DE LEI 2693/2009 E 2694/2009 NA PAUTA DO DIA 08/06/2009</t>
   </si>
   <si>
     <t>12279</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12279/req_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12279/req_032.pdf</t>
   </si>
   <si>
     <t>REQUER  A INCLUSÃOEM PAUTA DE PROJETO DE LEI Nº 2692/09</t>
   </si>
   <si>
     <t>12280</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12280/req_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12280/req_033.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE SEJA ENVIADA A ESTA CASA LEGISLATIVA A COPIA DO CONTRATO DA EMPRESA QUE PRESTA SERVIÇOS DE PLANTÃO MEDICO E TAMBEM COPIA DE ESCALAS DOS PROFISSIONAIS QUE PRESTAM ATENDIMENTO NA FUNDAÇÃO MUNICPAL DE SAUDE DURANTE O ANO DE 2009 ATE PRESENTE DATA.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12281/req_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12281/req_034.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SENHOR GERCEI ARAÚJO DIAS, OCORRIDO NO DIA 09 DE JULHO DE 2009._x000D_
 REQUER, AINDA, QUE SEJA ENCAMINHADA CORRESPODÊNCIA AOS FAMILIARES DO MESMO.</t>
   </si>
   <si>
     <t>12282</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12282/req_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12282/req_035.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ OLINTO FRANCO, OCORRIDO NO DIA 14 DE AGOSTO DE 2009._x000D_
 REQUER, AINDA QUE SEJA ENCAMINHADA CORRESPODÊNCIA AOS FAMILIARES DO MESMO.</t>
   </si>
   <si>
     <t>12283</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12283/req_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12283/req_036.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SENHOR ÁUREO CEZAR DOS SANTOS, OCORRIDO NO DIA 14 DE AGOSTO DE 2009._x000D_
 REQUER, AINDA, SEJA ENCAMINHADA CORRESPODÊNCIA AOS FAMILIARES DO MESMO.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12284/req_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12284/req_037.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DESTA CASA LEGISLATIVA, AGENDE UMA REUNIÃO COM A DIRETORIA DO INSTITUTO DE PREVIDÊNCIA DO ESTADO, IPERGS, PARA VER A POSSIBILIDADE DE FIRMAR CONVÊNIO PARA QUE OS SERVIDORES DESTE PODER LEGISLATIVO POSSAM TER UM PLANO DE SAÚDE.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12285/req_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12285/req_038.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ESTA CASA LEGISLATIVA PROMOVA UMA AUDIÊNCIA PÚBLICA PARA TRATAR DO CONTRATO DE PRESTAÇÃO DE SERVIÇO DE ABASTECIMENTO DE ÁGUA E ESGOTO SANITÁRIO.</t>
   </si>
   <si>
     <t>12286</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12286/req_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12286/req_039.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR AOS FAMILIARES DE LEGIANE BOLLETO GOULART.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12287/req_040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12287/req_040.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE A EXECUÇÃO DAS OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12288</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12288/req_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12288/req_041.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE A EXECUÇÃO OBRAS, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12289/req_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12289/req_042.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE A EXECUÇÃO DE OBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12290</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12290/req_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12290/req_043.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DA CAMARA MUNICIPAL DE VEREADORES DE BUTIÁ TOME PROVIDENCIAS NECESSARIAS PARA REUNIÃO COM A DIREÇÃO DA CORSAN E VEREADORES PARA TRATAR SOBRE O ABASTECIMENTO DE AGUA NO BAIRRO SANTO ANTONIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2704,68 +2704,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11620/ind_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11622/ind_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11623/ind_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11624/ind_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11625/ind_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11626/ind_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11627/ind_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11628/ind_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11629/ind_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11630/ind_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11631/ind_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11632/ind_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11633/ind_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11634/ind_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11635/ind_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11636/ind_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11637/ind_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11639/ind_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11640/ind_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11641/ind_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11642/ind_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11643/ind_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11644/ind_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11646/ind_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11647/ind_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11648/ind_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11649/ind_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11650/ind_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11651/ind_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11652/ind_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11653/ind_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11656/ind_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11658/ind_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11659/ind_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11660/ind_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11661/ind_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11662/ind_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11663/ind_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11664/ind_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11665/ind_041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11666/ind_042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11667/ind_043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11668/ind_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11669/ind_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11670/ind_046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11671/ind_048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11672/ind_049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11673/ind_050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11674/ind_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11675/ind_052.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11676/ind_053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11678/ind_054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11684/ind_055.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11701/ind_056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11688/ind_057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11689/ind_058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11690/ind_059.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11691/ind_060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11692/ind_063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11693/ind_064.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11694/ind_065.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11695/ind_066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11696/ind_067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11697/ind_068.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11698/ind_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11702/ind_070.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11700/ind_071.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6622/pl_2661.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6623/pl_2662.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6624/pl_2663.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6625/pl_2664.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6626/pl_2665.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6627/pl_2666.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6631/pl_2667.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6632/pl_2668.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6633/pl_2669.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6636/pl_2670.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6637/pl_2671.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6639/pl_2672.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6648/pl_2673.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6649/pl_2674.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6650/pl_2675.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6651/pl_2676.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6652/pl_2677.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6653/pl_2678.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6654/pl_2679.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6655/pl_2680.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6656/pl_2681.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6657/pl_2682.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6658/pl_2683.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6659/pl_2684.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6660/pl_2685.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6661/pl_2686.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6662/pl_2687.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6663/pl_2688.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6664/pl_2689.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6665/pl_2690.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6666/pl_2691.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6667/pl_2692.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6668/pl_2693.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6669/pl_2694.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6670/pl_2695.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6671/pl_2696.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6673/pl_2697.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6674/pl_2698.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6675/pl_2699.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6676/pl_2700.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6677/pl_2701.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6678/pl_2702.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6679/pl_2703.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6680/pl_2704.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6681/pl_2705.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6682/pl_2706.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6686/pl_2707.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6687/pl_2708.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6688/pl_2709.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6689/pl_2710.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6690/pl_2711.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6691/pl_2712.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6692/pl_2713.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6694/pl_2714.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6695/pl_2715.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6696/pl_2716.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6697/pl_2717.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6704/pl_2718.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6705/pl_2719.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6706/pl_2720.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6707/pl_2721.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6708/pl_2722.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6709/pl_2723.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6710/pl_2724.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6711/pl_2725.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6712/pl_2726.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6713/pl_2727.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6714/pl_2728.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6715/pl_2729.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6716/pl_2730.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6717/pl_2731.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6718/pl_2732.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6719/pl_2733.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6720/pl_2734.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6721/pl_2735.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6723/pl_2736.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6724/pl_2737.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6725/pl_2738.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6726/pl_2739.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6727/pl_2741.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6728/pl_2742.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6628/pl_2743.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6629/pl_2744.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6630/pl_2745.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7840/pre_432.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7841/pre_433.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7842/pre_434.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7843/pre_435.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7844/pre_437.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7845/pre_439.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7847/pre_440.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12248/req_001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12249/req_002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12250/req_003.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12251/req_004.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12252/req_005.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12253/req_006.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12254/req_007.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12255/req_008.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12256/req_009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12257/req_010.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12258/req_011.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12259/req_012.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12260/req_013.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12262/req_014.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12263/req_015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12264/req_016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12265/req_017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12266/req_018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12267/req_019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12268/req_020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12269/req_021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12270/req_022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12271/req_023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12272/req_024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12273/req_025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12274/req_026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12275/req_027.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12276/req_029.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12277/req_030.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12278/req_031.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12279/req_032.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12280/req_033.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12281/req_034.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12282/req_035.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12283/req_036.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12284/req_037.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12285/req_038.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12286/req_039.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12287/req_040.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12288/req_041.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12289/req_042.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12290/req_043.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11620/ind_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11622/ind_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11623/ind_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11624/ind_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11625/ind_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11626/ind_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11627/ind_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11628/ind_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11629/ind_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11630/ind_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11631/ind_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11632/ind_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11633/ind_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11634/ind_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11635/ind_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11636/ind_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11637/ind_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11639/ind_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11640/ind_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11641/ind_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11642/ind_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11643/ind_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11644/ind_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11646/ind_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11647/ind_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11648/ind_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11649/ind_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11650/ind_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11651/ind_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11652/ind_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11653/ind_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11656/ind_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11658/ind_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11659/ind_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11660/ind_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11661/ind_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11662/ind_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11663/ind_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11664/ind_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11665/ind_041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11666/ind_042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11667/ind_043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11668/ind_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11669/ind_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11670/ind_046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11671/ind_048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11672/ind_049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11673/ind_050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11674/ind_051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11675/ind_052.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11676/ind_053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11678/ind_054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11684/ind_055.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11701/ind_056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11688/ind_057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11689/ind_058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11690/ind_059.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11691/ind_060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11692/ind_063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11693/ind_064.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11694/ind_065.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11695/ind_066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11696/ind_067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11697/ind_068.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11698/ind_069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11702/ind_070.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/11700/ind_071.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6622/pl_2661.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6623/pl_2662.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6624/pl_2663.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6625/pl_2664.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6626/pl_2665.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6627/pl_2666.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6631/pl_2667.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6632/pl_2668.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6633/pl_2669.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6636/pl_2670.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6637/pl_2671.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6639/pl_2672.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6648/pl_2673.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6649/pl_2674.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6650/pl_2675.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6651/pl_2676.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6652/pl_2677.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6653/pl_2678.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6654/pl_2679.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6655/pl_2680.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6656/pl_2681.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6657/pl_2682.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6658/pl_2683.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6659/pl_2684.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6660/pl_2685.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6661/pl_2686.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6662/pl_2687.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6663/pl_2688.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6664/pl_2689.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6665/pl_2690.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6666/pl_2691.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6667/pl_2692.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6668/pl_2693.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6669/pl_2694.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6670/pl_2695.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6671/pl_2696.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6673/pl_2697.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6674/pl_2698.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6675/pl_2699.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6676/pl_2700.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6677/pl_2701.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6678/pl_2702.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6679/pl_2703.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6680/pl_2704.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6681/pl_2705.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6682/pl_2706.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6686/pl_2707.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6687/pl_2708.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6688/pl_2709.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6689/pl_2710.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6690/pl_2711.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6691/pl_2712.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6692/pl_2713.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6694/pl_2714.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6695/pl_2715.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6696/pl_2716.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6697/pl_2717.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6704/pl_2718.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6705/pl_2719.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6706/pl_2720.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6707/pl_2721.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6708/pl_2722.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6709/pl_2723.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6710/pl_2724.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6711/pl_2725.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6712/pl_2726.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6713/pl_2727.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6714/pl_2728.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6715/pl_2729.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6716/pl_2730.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6717/pl_2731.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6718/pl_2732.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6719/pl_2733.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6720/pl_2734.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6721/pl_2735.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6723/pl_2736.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6724/pl_2737.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6725/pl_2738.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6726/pl_2739.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6727/pl_2741.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6728/pl_2742.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6628/pl_2743.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6629/pl_2744.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/6630/pl_2745.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7840/pre_432.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7841/pre_433.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7842/pre_434.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7843/pre_435.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7844/pre_437.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7845/pre_439.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/7847/pre_440.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12248/req_001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12249/req_002.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12250/req_003.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12251/req_004.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12252/req_005.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12253/req_006.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12254/req_007.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12255/req_008.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12256/req_009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12257/req_010.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12258/req_011.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12259/req_012.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12260/req_013.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12262/req_014.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12263/req_015.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12264/req_016.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12265/req_017.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12266/req_018.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12267/req_019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12268/req_020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12269/req_021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12270/req_022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12271/req_023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12272/req_024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12273/req_025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12274/req_026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12275/req_027.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12276/req_029.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12277/req_030.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12278/req_031.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12279/req_032.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12280/req_033.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12281/req_034.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12282/req_035.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12283/req_036.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12284/req_037.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12285/req_038.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12286/req_039.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12287/req_040.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12288/req_041.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12289/req_042.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2009/12290/req_043.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>