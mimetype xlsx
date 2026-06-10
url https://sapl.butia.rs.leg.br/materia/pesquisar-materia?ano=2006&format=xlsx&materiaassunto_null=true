--- v0 (2025-12-26)
+++ v1 (2026-06-10)
@@ -54,3138 +54,3138 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dedé Tintas</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11355/ind_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11355/ind_002.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNCIPAL A ABERTURA DE PROCESSO DE CONVENIO ENTRE O IPERGS E PREFEITURA MUNICIPAL DE BUTIÁ PARA INPLANTAÇÃO DE ESCRITÓRIO.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulo Martins Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11356/ind_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11356/ind_003.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO NO CALÇAMENTO DA CABECEIRA DA PONTE QUE FICA NA ENTRADA DO BAIRRO VILA JULIETA, NA RUA JOÃO F. SARAIVA (ESQUINA COM A RUA DO COMÉRCIO).</t>
   </si>
   <si>
     <t>11357</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11357/ind_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11357/ind_004.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRUÇÃO DE UMA MINI ROTULA NA RUA FLORENTINO GONZALES, ESQUINA COM A RUA ANTÔNIO CORENEL VICENTE E A RUA 1° DE MAIO.</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilberto Félix da Silva</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11358/ind_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11358/ind_005.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AUXÍLIO NAS PASSAGENS ATÉ CHARQUEADAS PARA OS ALUNOS QUE FAZEM CURSOS TÉCNICOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>11359</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11359/ind_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11359/ind_006.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS E SANEAMENTO A COLOCAÇÃO E SUBSTITUIÇÃO DE LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS, O PATROLAMENTO E LIMPEZA DE VALAS NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11360/ind_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11360/ind_007.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O REATIVAMENTO DO TELEFONE PÚBLICO NO FRANCISQUINHO.</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alcebíades João Andrin</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11361/ind_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11361/ind_008.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE UM BRAÇO DE LUZ.</t>
   </si>
   <si>
     <t>11362</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11362/ind_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11362/ind_009.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO DA RUA III EXÉRCITO.</t>
   </si>
   <si>
     <t>11363</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11363/ind_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11363/ind_010.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO DA RUA SULAMITA BRATKOWSKI.</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11364/ind_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11364/ind_011.pdf</t>
   </si>
   <si>
     <t>INDICA A RETIRADA DE SERRAGEM DA FÁBRICA DE MÓVEIS SITUADA NA RUA ALCIDES C. GONÇALVES, DE PROPRIEDADE DO SR. MARCONI.</t>
   </si>
   <si>
     <t>11365</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Maurício Roni de Souza Pereira</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11365/ind_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11365/ind_012.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNCIPAL DE OBRAS DO MUNICÍPIO, QUE PROVIDENCIE COM URGÊNCIA A DETETIZAÇÃO DA PRAÇA ROBERTO CARDOSO.</t>
   </si>
   <si>
     <t>11366</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Neuza Vargas</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11366/ind_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11366/ind_013.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS À SMOS, ATENDENDO SOLICITAÇÃO DE MUNÍCIPES.</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Irani Martins de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11367/ind_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11367/ind_014.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS DE SINALIZAÇÃO NO ENCONTRO DAS RUAS DR CARLOS CORREA, RUI SARAIVA E BENTO GONÇALVES COM AV. MAUÁ.</t>
   </si>
   <si>
     <t>11368</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11368/ind_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11368/ind_015.pdf</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DO CÓDIGO DE OBRAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>11369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Leandro Felício</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11369/ind_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11369/ind_016.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE LEGALIZAR CONVÊNIO COM O DESAFIO LUZ NO VALE.</t>
   </si>
   <si>
     <t>11370</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11370/ind_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11370/ind_017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A POSSIBILIDADE DE NOMEAR UMA PESSOA RESPONSÁVEL PARA ATENDER AS REINVIDICAÇÕES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>11371</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11371/ind_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11371/ind_018.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, COLOCAÇÃO DE BRAÇO DE LUZ NA RUA 1° DE MAIO.</t>
   </si>
   <si>
     <t>11372</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11372/ind_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11372/ind_019.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE BRAÇO DE LUZ NA RUA RAINOLDO SELBACH, NO BAIRRO VIAÇÃO.</t>
   </si>
   <si>
     <t>11373</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11373/ind_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11373/ind_020.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACAS INDICATIVAS.</t>
   </si>
   <si>
     <t>11374</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11374/ind_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11374/ind_021.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, COLOCAÇÃO DE LÂMPADAS NA RUA RAMÃO PERES.</t>
   </si>
   <si>
     <t>11375</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11375/ind_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11375/ind_022.pdf</t>
   </si>
   <si>
     <t>INDICA O CONSERTO DO ABRIGO PARA PASSAGEIROS DE ÔNIBUS NA RUA ANDRE KOPAELFF.</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11376/ind_023.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11376/ind_023.pdf</t>
   </si>
   <si>
     <t>INDICAMOS, AINDA, QUE SEJAMOS INFORMADAS DAS PROVIDÊNCIAS TOMADAS PARA ATENDIMENTO DAS REIVINDICAÇÕES FEITAS.</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11377/ind_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11377/ind_024.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS AO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11378/ind_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11378/ind_025.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTO COM O CONSELHO MUNICIPAL DE TRÂNSITO QUE TOME PROVIDENCIAS.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11379/ind_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11379/ind_026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS QUANTO AO DEPÓSITO DE SUCATAS NAS VIAS/VEÍCULOS ESTACIONADOS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11380/ind_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11380/ind_027.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS EM VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11381</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11381/ind_028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11381/ind_028.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO QUE COLOQUE UM BRAÇO DE LUZ NA RUA NOVA NO BAIRRO BELA VISTA, NA ESQUINA PRÓXIMA A CASA DO SR VALDIR OLIVEIRA CASTRO.</t>
   </si>
   <si>
     <t>11382</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11382/ind_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11382/ind_029.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO A COLOCAÇÃO DE CASCALHO CONFORME A NECESSIDADE.</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11383/ind_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11383/ind_030.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE PROVIDENCIE O PATROLAMENTO DAS ESTRADAS DO INTERIOR DO MUNICÍPIO, NAS LOCALIDADES DE ÁGUA BOA; ANTREL, CERRO DO ROQUE E FRANCISQUINHO.</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Paulo Roberto Félix Machado</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11384/ind_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11384/ind_031.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA DESTA CASA RELATÓRIO MENSAL DE CADA PARLAMENTAR DE SUAS ATIVIDADES E DESPESAS DE SEUS GABINETES.</t>
   </si>
   <si>
     <t>11385</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11385/ind_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11385/ind_032.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS, A DESOBSTRUÇÃO DO BUEIRO LOCALIZADO NA ESQUINA DA RUA LEONARDO C. SERBA COM A RUA AIRTON FERRÃO VIEIRA NA VILA CHARRUA.</t>
   </si>
   <si>
     <t>11386</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11386/ind_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11386/ind_033.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME PROVIDENCIA QUANTO A SINALIZAÇÃO ADQUADA PARA EVITAR ACIDENTES NAS REFERIDAS RUAS DO BAIRRO VILA CHARRUA.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11387/ind_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11387/ind_034.pdf</t>
   </si>
   <si>
     <t>INDICAMOS AO PODER EXECUTIVO MUNICIPAL OS TRABALHOS DO SENHOR ANTÔNIO DA SILVA, COMO PEDREIRO CONFECCIONISTA DE CARNEIRAS.</t>
   </si>
   <si>
     <t>11388</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Oliveira Pena Branca</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11388/ind_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11388/ind_035.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS À SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO.</t>
   </si>
   <si>
     <t>11389</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11389/ind_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11389/ind_036.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS E FINANÇAS E ADMINISTRATIVA URGENTEMENTE A REFORMAR UM CARROÇÃO QUE PRESTA SERVIÇOS COM TRATOR EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11390/ind_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11390/ind_037.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE UMA TAMPA PARA O BUEIRO LOCALIZADO NA ESQUINA DA RUA OLÉCIO CAVEDINI COM A RUA ANTÔNIO DE SIMON, NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>11391</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11391/ind_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11391/ind_038.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME PROVIDENCIAS.</t>
   </si>
   <si>
     <t>11392</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11392/ind_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11392/ind_039.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER PÚBLICO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS PARA O CUMPRIMENTO AO DISPOSTO NO DECRETO LEGISLATIVO N° 119/94 E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11393</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11393/ind_040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11393/ind_040.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, A LIMPEZA DO CEMITÉRIO LOCALIZADO NO DISTRITO DO CERRO DO ROQUE.</t>
   </si>
   <si>
     <t>11394</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11394/ind_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11394/ind_041.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE UMA TAMPA DE BOCA DE LOBO NA RUA ALDO PAGANI, ESQUINA COM A SALGADO FILHO.</t>
   </si>
   <si>
     <t>11395</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11395/ind_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11395/ind_042.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA TIRADENTES, ESQUINA COM A MARIANO DE FREITAS.</t>
   </si>
   <si>
     <t>11396</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11396/ind_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11396/ind_043.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS A SEREM INCLUÍDAS NO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>11397</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11397/ind_044.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11397/ind_044.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, E SANEAMENTO: SEGUE O ANEXO.</t>
   </si>
   <si>
     <t>11398</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11398/ind_045.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11398/ind_045.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO: SEGUE O ANEXO.</t>
   </si>
   <si>
     <t>11399</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11399/ind_046.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11399/ind_046.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO: SEGUE O ANEXO.</t>
   </si>
   <si>
     <t>11400</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11400/ind_047.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11400/ind_047.pdf</t>
   </si>
   <si>
     <t>INDICA PROCEDIMENTO A PROCURADORIA JURÍDICA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>11401</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11401/ind_048.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11401/ind_048.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE TAMPAS PARA AS 3 (TRÊS) BOCAS DE LOBO NAS RUAS ANTÔNIO VICENTE DE CARVALHO E WASHINTON LUIZ.</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11402/ind_049.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11402/ind_049.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DE ABRIGO NA RUA PEDRO F. LIMA.</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11403/ind_050.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11403/ind_050.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL REVOGAÇÃO E ALTERAÇÃO DE LEIS MUNICIPAIS REFERENTES AO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11404/ind_051.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11404/ind_051.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME PROVIDÊNCIAS PARA A REALIZAÇÃO DE CURSO DE VIGILANTE.</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11405/ind_052.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11405/ind_052.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS AGILIZAR NO BAIRRO REGILNEI JUNTO A PARADA DE ONBÛS DA BR 290 UMA RAMPA PARA CADEIRAS DE RODAS E UMA ESCADA COM CORRIMÃO PARA PEDESTRES.</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11406/ind_053.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11406/ind_053.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NA RUA 20 DE SETEMBRO E OUTRAS.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11407/ind_054.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11407/ind_054.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO DA RUA LEONARDO CARLOS SERPA, NO TRECHO DE ACESSO A BR 290.</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11408/ind_055.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11408/ind_055.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS PARA TRANSPORTE DE MUDANÇAS PARA OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11409/ind_056.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11409/ind_056.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NAS RUAS RELACIONADAS A SANEAMENTO E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11410/ind_057.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11410/ind_057.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO E A SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE COLOCAÇÃO DE LIXEIRA PÚBLICA NA RUA JOÃO MANUEL ALBUQUERQUE NA APROXIMIDADE DO ANTIGO ENGENHO ANTÔNIO DE SIMÃO.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11411/ind_058.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11411/ind_058.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO QUE SOLICITE AO CAMINHÃO DO LIXO QUE FAZ O PERCURSO NA ESTRADA ALFREDO RAGUSE NAS TERÇAS E SEXTAS FEIRAS AUMENTAR A SUA EXTENÇÃO ATÉ O SENHOR FLOR.</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11412/ind_059.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11412/ind_059.pdf</t>
   </si>
   <si>
     <t>INDICA COLOCAÇÃO DE TAMPA DE BUEIRO NA RUA ALDO PAGANI.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11413/ind_060.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11413/ind_060.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE LÂMPADAS NA RUA DR. CARLOS CORREÂ RODRIGUES.</t>
   </si>
   <si>
     <t>11414</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11414/ind_061.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11414/ind_061.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS QUANTO AO ANIMAIS QUE CIRCULAM LIVREMENTE  EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11415</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11415/ind_062.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11415/ind_062.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, O CONSERTO DA BOCA DE LOBO LOCALIZADA NA RUA 20 DE SETEMBRO, NO BAIRRO VILA NOVA.</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11416/ind_063.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11416/ind_063.pdf</t>
   </si>
   <si>
     <t>INDICA CONSERTO NA RUA HONÓRIO HERMETO, ESQUINA COM A JOÃO RODRIGUES DE CARVALHO.</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11417/ind_064.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11417/ind_064.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS QUANTO AO SISTEMA DE TRÂNSITO NA RUA DR. CARLOS CORREIA RODRIGUES, E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11418/ind_065.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11418/ind_065.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE ABRIGOS NAS RUAS JOVIANO ALVES E MANUEL CORREIA BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>11419</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11419/ind_066.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11419/ind_066.pdf</t>
   </si>
   <si>
     <t>INDICA QUE A MESA DIRETORA DA CÂMARA DE VEREADORES TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA A IMPLANTAÇÃO DAS SESSÕES ITINERANTES DA CÂMARA DE VERADORES.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11420/ind_067.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11420/ind_067.pdf</t>
   </si>
   <si>
     <t>INDICA A DESTINAÇÃO DE AUXÍLIO AO BAIRRO ROBERTO CARDOSO E CONSTRUÇÃO DE UMA PRAÇA PARA RECREAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11421/ind_068.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11421/ind_068.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE VALAS NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>11422</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11422/ind_069.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11422/ind_069.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENCAMINHE A ESTA CASA LEGISLATIVA, O PROJETO DE LEI, CONFORME MINUTA EM ANEXO, QUE TRATA DA OBRIGATORIEDADE DO REGISTRO DOS PROFESSORES DE EDUCAÇÃO FÍSICA JUNTO AO CONSELHO REGIONAL DE EDUCAÇÃO FÍSICA - CREF/RS.</t>
   </si>
   <si>
     <t>11423</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11423/ind_070.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11423/ind_070.pdf</t>
   </si>
   <si>
     <t>INDICA SUBSTITUIÇÃO DE LÂMPADAS NA RUA HONÓRIO HERMETO.</t>
   </si>
   <si>
     <t>11424</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11424/ind_071.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11424/ind_071.pdf</t>
   </si>
   <si>
     <t>INDICA LIMPEZA NA ESQUINA DA RUA RAMÃO PERES, PRÓXIMO AO HOSPITAL DE BÚTIA.</t>
   </si>
   <si>
     <t>11425</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11425/ind_072.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11425/ind_072.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11426</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11426/ind_073.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11426/ind_073.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA VILA CHARRUA.</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11427/ind_074.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11427/ind_074.pdf</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11428/ind_075.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11428/ind_075.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL REPAROS NA ESTRADA DO R1.</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11429/ind_076.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11429/ind_076.pdf</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11430/ind_077.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11430/ind_077.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO MELHORIAS NA VIA 15 DE NOVEMBRO EM FRENTE A RESIDÊNCIA DO SR. ADÃO RODRIGUES DA CRUZ, N° 1284.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11431/ind_078.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11431/ind_078.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DE VALAS E MELHORIAS DAS RUAS DO BAIRRO BELA VISTA, ESPECIALMENTE NA RUA HORÁCIO FERRÃO.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11432/ind_079.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11432/ind_079.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DESENVOLVER CURSOS DE CAPACITAÇÃO PARA OS SERVIDORES MUNICIPAIS QUE TRABALHAM COM ELÉTRICA.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11433/ind_080.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11433/ind_080.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE ESCADARIA COM CORRIMÃO NA RUA ADOLFO RODRIGUES GARCIA, NA VILA REGILNEI.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11434/ind_081.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11434/ind_081.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL DOAÇÃO DE ÁREA DE TERRA NA VILA REGILNEI PARA SER CONSTRUÍDA UMA CAPELA.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11435/ind_082.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11435/ind_082.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE RETIRE OS ENTULHOS LOCALIZADOS EM FRENTE À ASSOCIAÇÃO DO BAIRRO CHARRUA, LOCALIZADO NA RUA IPIRANGA.</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11436/ind_083.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11436/ind_083.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA QUE SOLICITE INFORMAÇÃO JURIDICA A DPM, REFERENTE AO COMÉRCIO AMBULANTE.</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11437/ind_084.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11437/ind_084.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA DE VALA LOCALIZADA NA RUA OLÉCIO CAVEDINI, NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11438/ind_085.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11438/ind_085.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS AO EXECUTIVO MUNICIPAL: SEGUE O ANEXO.</t>
   </si>
   <si>
     <t>11439</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11439/ind_086.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11439/ind_086.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E MELHORIAS EM TODAS AS RUAS DA VILA CHARRUA.</t>
   </si>
   <si>
     <t>11440</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11440/ind_087.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11440/ind_087.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA QUE SOLICITE INFORMAÇÃO JURÍDICA A DPM, QUANTO A POSSIBILIDADE DE ISENÇÃO DA TAXA DE LOCALIZAÇÃO PARA AS ASSOCIAÇÕES DE BAIRRO E CPMS DAS ESCOLAS.</t>
   </si>
   <si>
     <t>11441</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11441/ind_088.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11441/ind_088.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, QUE SEJA FEITO O PATROLAMENTO E MELHORIAS NA VILA JULIETA, EM ESPECIAL NA RUA WENSCESLAU BRÁZ.</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11442/ind_089.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11442/ind_089.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO MELHORIAS NO BAIRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11443/ind_090.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11443/ind_090.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO MELHORIAS NA RUA JOAQUIM SILVA, NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11444/ind_091.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11444/ind_091.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS ACERCA DO ALAGAMENTO DE RESIDÊNCIA NO BAIRRO CIDADE BAIXA.</t>
   </si>
   <si>
     <t>11445</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11445/ind_092.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11445/ind_092.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DA SANGA LOCALIZADA NA RUA RAINOLDO SELBACH.</t>
   </si>
   <si>
     <t>11446</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11446/ind_093.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11446/ind_093.pdf</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11447/ind_094.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11447/ind_094.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E LIMPEZA NA RUA SEVERINO LOPES DA SILVA.</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11448/ind_095.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11448/ind_095.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E LIMPEZA NA RUA XV DE NOVEMBRO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11449/ind_096.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11449/ind_096.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E LIMPEZA NA ESTRADA PERIMETRAL.</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11450/ind_097.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11450/ind_097.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA  MUNICIPAL DE OBRAS QUE FAÇA A LIMPEZA NA VALA QUE ATRAVESSA A RUA DONA CECÍLIA E DESEMBOCA NA PONTE DA RUA JOÃO CARNEIRO.</t>
   </si>
   <si>
     <t>11451</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11451/ind_098.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11451/ind_098.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA MUNICIPAL DE OBRAS QUE FAÇA A LIMPEZA NA VALA LOCALIZADA NA ESQUINA NA RUA 1° DE MAIO COM A RUA PEDRO LARA.</t>
   </si>
   <si>
     <t>11452</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11452/ind_099.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11452/ind_099.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO CONSELHO MUNICIPAL DE TRÂNSITO, A COLOCAÇÃO DE REDUTORES DE VELOCIDADE EM TODOS OS PONTOS DA CIDADE QUE TENHAM ASFALTO.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11453/ind_100.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11453/ind_100.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CONCLUÍDO COM A MÁXIMA URGÊNCIA OS REPAROS DA RUA ALÍPIO ROSA, PRINCIPALMENTE NA ENTRADA LOGO QUE SAI DA BR 290.</t>
   </si>
   <si>
     <t>11454</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11454/ind_101.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11454/ind_101.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA UNIDADE DE CORPO DE BOMBEIROS EM BUTIÁ</t>
   </si>
   <si>
     <t>11456</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11456/ind_102.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11456/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, A COLOCAÇÃO DE TAMPA DE BOCA DE LOBO NA AVENIDA MAUÁ.</t>
   </si>
   <si>
     <t>11458</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11458/ind_103.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11458/ind_103.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SANEAMENTO, QUE COMPLETE A REDE DE ESGOTO NA RUA 1° DE MAIO.</t>
   </si>
   <si>
     <t>11459</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11459/ind_104.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11459/ind_104.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A CRIAÇÃO DO LAR DO IDOSO.</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11460/ind_105.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11460/ind_105.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL COLOCAÇÃO DE GUARD RAIL NA ÁREA DA RÓTULA CENTRAL.</t>
   </si>
   <si>
     <t>11461</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11461/ind_106.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11461/ind_106.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO O PATROLAMENTO E LIMPEZA DE VALAS DA VILA REGILNEI.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11462/ind_107.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11462/ind_107.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO O PATROLAMENTO E LIMPEZA DE VALAS NA RUA VESCESLAU BRÁS NO BAIRRO VILA JULIETA.</t>
   </si>
   <si>
     <t>11463</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11463/ind_108.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11463/ind_108.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO O PATROLAMENTO E LIMPEZA DE VALAS DAS RUAS DO BAIRRO VILA CHARRUA.</t>
   </si>
   <si>
     <t>11464</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11464/ind_109.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11464/ind_109.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA DA TRV. ALDO GARCIA NO BAIRRO VILA MOTTA AO LADO DO ANTIGO PESQUE E PAGUE.</t>
   </si>
   <si>
     <t>11465</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11465/ind_110.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11465/ind_110.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS URGENTES EM RELAÇÃO A POEIRA NA ESTRADA DO R-1 E OUTROS REPAROS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>11466</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11466/ind_111.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11466/ind_111.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E LIMPEZA NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>11467</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11467/ind_112.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11467/ind_112.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PATROLAMENTO E LIMPEZA NA RUA ADILSON SILVA.</t>
   </si>
   <si>
     <t>11468</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11468/ind_113.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11468/ind_113.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL MELHORIAS NA RUA LUCIANO VILODRE E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11469</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11469/ind_114.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11469/ind_114.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LIMPEZA NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11470/ind_115.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11470/ind_115.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS A LIMPEZA DE RUA DA VILA CUSTÓDIO.</t>
   </si>
   <si>
     <t>11471</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11471/ind_116.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11471/ind_116.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO DO IDOSO NO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11472/ind_117.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11472/ind_117.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA PARCEIRO DAS EMPRESAS FLORESTAIS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11473/ind_118.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11473/ind_118.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA MUNICIPAL DE OBRAS O CONSERTO DE BUEIROS NA RUA ANTERO GOMES.</t>
   </si>
   <si>
     <t>11474</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11474/ind_119.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11474/ind_119.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE ÓRGÃO DE PROMOÇÃO DA IGUALDADE RACIAL E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11475</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11475/ind_120.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11475/ind_120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL POR INTERMÉDIO DA SECRETÁRIA MUNICIPAL DE OBRAS AA COLOCAÇÃO DE UM BRAÇO DE LUZ NA TRAVESSA GARCIA, ENFRENTE A RESIDÊNCIA N° 600.</t>
   </si>
   <si>
     <t>11476</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11476/ind_121.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11476/ind_121.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA QUE SEJA ENCAMINHADA CORRESPONDÊNCIA À DIREÇÃO DOS CORREIOS SOLICITANDO QUE O BAIRRO SÃO JOSÉ SEJA ATENDIDO QUANTO À ENTREGA DE CORRESPONDÊNCIAS E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12418/mocao_001.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12418/mocao_001.pdf</t>
   </si>
   <si>
     <t>SUGERE MOÇÃO DE APLAUSO E RECONHECIMENTO, DESTA CASA LEGISLATIVA, AOS POLICIAIS CIVIS QUE PRENDERAM O ASSALTANTE NÚMERO UM DO ESTADO.</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12419/mocao_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12419/mocao_002.pdf</t>
   </si>
   <si>
     <t>PROPOMOS MOÇÃO DE RECONHECIMENTO, PELO INCANSÁVEL TRABALHO PRESTADO PELO PASTOR LEITE À FRENTE DO COREDE CENTRO SUL, O QUAL COM MUITA DEDICAÇÃO TEM PROCURADO ATENDER AS REIVINDICAÇÕES FEITAS PELOS VEREADORES DESTE PODER LEGISLATIVO EM PROL DESTA COMUNIDADE.</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12420/mocao_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12420/mocao_003.pdf</t>
   </si>
   <si>
     <t>PROPÕE MOÇÃO DE RECONHECIMENTO E APLAUSO À DIREÇÃO DA ESCOLA VISCONDE DE MAUÁ, PELA INICIATIVA EM REALIZAR O 1º FESTIVAL DE DANÇA.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a LOM</t>
   </si>
   <si>
     <t>Sérgio Severo Malta</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6411/pl_2479.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6411/pl_2479.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 15.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6365/pl_2443.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6365/pl_2443.pdf</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE EMPREGOS, DA LEI MUNICIPAL N° 1341/98 E SUAS ALTERAÇÕES POSTERIORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6366/pl_2444.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6366/pl_2444.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO E CONCEDER INCENTIVOS PARA INSTALAÇÃO DE EMPRESA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6367/pl_2445.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6367/pl_2445.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° E ACRESCENTA PARÁGRAFO ÚNICO NO ART. 4°, DA LEI MUNICIPAL 1815/2003.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6368/pl_2446.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6368/pl_2446.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N/ 1893/2003.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6369/pl_2447.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6369/pl_2447.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA A CONTRATAR SERVIDOR.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6370/pl_2448.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6370/pl_2448.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER SERVIDORA PARA CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6371/pl_2449.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6371/pl_2449.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,00 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6372/pl_2450.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6372/pl_2450.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1341/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6373/pl_2451.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6373/pl_2451.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER SERVIDOR PÚBLICO PARA OUTRAS ADMINISTRAÇÕES PÚBLICAS DIRETAS DA ESFERA MUNICIPAL, ESTADUAL E FEDERAL, AUTARQUIAS E FUNDAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6374/pl_2452.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6374/pl_2452.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 7.000,00 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6382/pl_2453.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6382/pl_2453.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 59.356,97 COM RECURSOS O RECEBIMENTO DE AUXÍLIO ADVINDOS DO GOVERNO ESTADUAL - CONSULTA POPULAR, NO VALOR DE R$ 50.499,99 E SUPERAVIT FINANCEIRO DE 2005 NO VALOR DE R$ 8.856,98.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6383/pl_2454.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6383/pl_2454.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 4.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6384/pl_2455.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6384/pl_2455.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS VIAS DE ACESSO, PRAÇA, CAMPO DE FUTEBOL SETE, CANCHA DE BOCHA, PALCO FIXO E SALÃO DE EVENTOS DO BALNEÁRIO PONTE DE ARAME, DISTRITO DA ÀGUA BOA, BUTIÁ-RS.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6385/pl_2456.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6385/pl_2456.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS ESPECIAIS PARA PORTADORES DE NECESSIDADES ESPECIAIS, NOS TERMOS DO ART. 37, VIII, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6386/pl_2457.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6386/pl_2457.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 1341/2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6387/pl_2458.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6387/pl_2458.pdf</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6388/pl_2459.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6388/pl_2459.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 4.997,02 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6390/pl_2460.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6390/pl_2460.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS N° 1522/01, N/ 1818/03, N° 2057/04 E ALTERA O ARTIGO DA LEI 1659/01, DISPÕE SOBRE O PAGAMENTO PARCELADO, ANISTIA DE MULTA E JUROS, A COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO-TRIBUTÁRIOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, A CONCESSÃO DE ISENÇÃO DE IPTU E TAXA DE CONSERVAÇÃO DE LOGRADOURO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6391/pl_2461.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6391/pl_2461.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL DE SALÁRIO E ALTERA REMUNERAÇÃO DE SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6392/pl_2462.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6392/pl_2462.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.151,93, POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6393/pl_2463.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6393/pl_2463.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONTRATO DE CONCESSÃO DO DIREITO DE SUPERFÍCIE DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6394/pl_2464.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6394/pl_2464.pdf</t>
   </si>
   <si>
     <t>FIXA ÍNDICE DE REAJUSTE SALARIAL AOS SERVIDORES DE PODER LEGISLATIVO E CARGOS ELETIVOS.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6395/pl_2465.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6395/pl_2465.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 125.000,00 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6396/pl_2466.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6396/pl_2466.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 10.000,00, POR SUPERAVIT FINANCEIRO VERIFICADO NOS RECURSOS LIVRES.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6397/pl_2467.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6397/pl_2467.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,00, POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6398/pl_2468.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6398/pl_2468.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 3.000,00, POR SUPERAVIT FINANCEIRO VERIFICADO NOS RECURSOS LIVRES.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6399/pl_2469.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6399/pl_2469.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL 1397/1999.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6400/pl_2470.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6400/pl_2470.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 2107/2005.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6401/pl_2471.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6401/pl_2471.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 29.281,43 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6402/pl_2472.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6402/pl_2472.pdf</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6403/pl_2473.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6403/pl_2473.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO III DO ARTIGO 2°, O ARTIGO 3°, ARTIGO 4° E ARTIGO 6°, DA LEI 160/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6404/pl_2474.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6404/pl_2474.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR COM A COMPANHIA ESTADUAL DE ENERGIA ELÉTRICA E O BANCO DO ESTADO DO RIO GRANDE DO SUL, OPERAÇÃO DE CRÉDITO A SERREM APLICADOS NA EXECUÇÃO DO PROGRAMA RELUZ PARA COMBATE AO DESPERDÍCIO DE ENERGIA ELÉTRICA, VISANDO A ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6405/pl_2475.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6405/pl_2475.pdf</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6406/pl_2476.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6406/pl_2476.pdf</t>
   </si>
   <si>
     <t>CRIA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL "MUNDO DOS SONHOS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6407/pl_2477.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6407/pl_2477.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 33.492,25 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6409/pl_2478.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6409/pl_2478.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 6.500,00, POR RECURSO SUPERAVIT FINANCEIRO VERIFICADO NOS RECURSOS LIVRES.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6419/pl_2479.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6419/pl_2479.pdf</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6412/pl_2480.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6412/pl_2480.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1815/2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6413/pl_2481.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6413/pl_2481.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BANCO DO ESTADO DO RIO GRANDE DO SUL S/A, COMO AGENTE DO SISTEMA BNDES, PARA AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS, ATRAVÉS DO PROGRAMA DE INTERVENÇÕES VIÁRIAS - PROVIAS.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6414/pl_2482.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6414/pl_2482.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE BUTIÁ, PARA O EXERCÍCIO DE 2006.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6415/pl_2483.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6415/pl_2483.pdf</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6416/pl_2484.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6416/pl_2484.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 48.750,00 COM RECURSO O RECEBIMENTO DE AUXÍLIO DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6417/pl_2485.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6417/pl_2485.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.462,50, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6420/pl_2486.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6420/pl_2486.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 25.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6421/pl_2487.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6421/pl_2487.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMA DE DISCIPLINA EM CONCURSO PÚBLICO PARA O MAGISTÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6422/pl_2488.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6422/pl_2488.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° E 3° E REVOGA O ARTIGO 4° DA LEI MUNICIPAL N° 1749/2002.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6423/pl_2489.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6423/pl_2489.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 13.446,00 COM RECURSOS, O RECEBIMENTO DE AUXÍLIO DO GOVERNO FEDERAL PARA O PROGRAMA BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6424/pl_2490.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6424/pl_2490.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6425/pl_2491.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6425/pl_2491.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER A REVERSÃO DE ÁREA DOADA E DOAR ÁREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO A APAE DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6426/pl_2492.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6426/pl_2492.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 33.492,25 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6427/pl_2493.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6427/pl_2493.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA A CONTRATAR SERVIDORES.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6428/pl_2494.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6428/pl_2494.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL 1202 DE 31/10/1995, QUE DISPÕE SOBRE FERIADOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6429/pl_2495.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6429/pl_2495.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO DISTRITO INDUSTRIAL DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6430/pl_2496.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6430/pl_2496.pdf</t>
   </si>
   <si>
     <t>CRIA EMPREGOS PÚBLICOS E O RESPECTIVO PLANO DE EMPREGOS E SALÁRIOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6431/pl_2497.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6431/pl_2497.pdf</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6432/pl_2498.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6432/pl_2498.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 4.634,66 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6434/pl_2499.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6434/pl_2499.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 37,54 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6435/pl_2500.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6435/pl_2500.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI MUNICIPAL N° 2173/2005.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6436/pl_2501.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6436/pl_2501.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXECUTIVO FINANCEIRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6437/pl_2502.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6437/pl_2502.pdf</t>
   </si>
   <si>
     <t>CRIA ESCOLA MUNICIPAL INFANTIL "MUNDO DOS SONHOS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6439/pl_2503.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6439/pl_2503.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS N° 1213/95 E 1530/2001, E DISPÕES SOBRE O SERVIÇO DE INSPEÇÃO E FISCALIZAÇÃO DE PRODUTOS ANIMAIS E VEGETAIS PRODUZIDOS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6440/pl_2504.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6440/pl_2504.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO BUTIAENSE AO DR. CÉSAR ROGLIO FLORES.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6442/pl_2505.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6442/pl_2505.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A CONCEDER DIREITO REAL DE USO DE BENS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6443/pl_2506.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6443/pl_2506.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 90.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6444/pl_2507.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6444/pl_2507.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR EMPREGOS NA FUNDAÇÃO MUNICIPAL DE SAÚDE - FUMSA E ALTERA AS LEIS MUNICIPAIS N° 1682/02, 1719/02 E 1781/02.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6467/pl_2508.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6467/pl_2508.pdf</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6446/pl_2509.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6446/pl_2509.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3° DA LEI MUNICIPAL 1856/2003.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6447/pl_2510.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6447/pl_2510.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 4.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6448/pl_2511.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6448/pl_2511.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 891,45 POR RECEBIMENTO DE AUXÍLIO.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6449/pl_2513.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6449/pl_2513.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER A REVERSÃO DE ÁREA DOADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6450/pl_2514.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6450/pl_2514.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS DIAS E HORÁRIOS DE FUNCIONAMENTO DOS ESTABELECIMENTOS COMERCIAIS, REVOGA AS LEIS MUNICIPAIS N° 1740/2002 E N° 1778/2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6451/pl_2515.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6451/pl_2515.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER SERVIDOR PARA A CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6452/pl_2516.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6452/pl_2516.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 20.000,00, POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6453/pl_2517.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6453/pl_2517.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DA ÁREA DE PROPRIEDADE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6454/pl_2518.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6454/pl_2518.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BUTIÁ O "DIA DE MOBILIZAÇÃO PARA O CONTROLE DA ANEMIA FALCIFORME".</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6455/pl_2519.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6455/pl_2519.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1963/2003 QUE CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO SÓCIO-ECONÔMICO - COMDESE.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6456/pl_2520.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6456/pl_2520.pdf</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6457/pl_2521.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6457/pl_2521.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 1406, DE 21/04/99 E ESTABELECE NOVAS REGRAS PARA O PROGRAMA DE INCENTIVO À ESPECIALIZAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL, EM OBSERVÂNCIA A LEI FEDERAL N° 9394, DE 20/12/96.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6458/pl_2522.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6458/pl_2522.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO AO PREGOEIRO DA PREFEITURA DE BUTIÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6459/pl_2523.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6459/pl_2523.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1682/2002 E LEI N° 1719/2002.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6460/pl_2524.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6460/pl_2524.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 6.483,28 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6461/pl_2525.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6461/pl_2525.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BUTIÁ PARA O EXERCÍCIO FINANCEIRO DE 2007. (PROJETO DE LEI ORÇAMENTÁRIA).</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6462/pl_2526.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6462/pl_2526.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS E/OU SUBVENÇÕES NO EXERCÍCIO DO ANO 2007.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6463/pl_2527.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6463/pl_2527.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 55.000,00 POR REDUÇÃO DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6464/pl_2528.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6464/pl_2528.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREA DE TERRAS DE PROPRIEDADE DO MUNICÍPIO AO PODER JUDICIÁRIO ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6465/pl_2529.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6465/pl_2529.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR O MANDATO ELETIVO DOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6466/pl_2530.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6466/pl_2530.pdf</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7609/pre_401.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7609/pre_401.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A VERª IRANI MARTINS DE MEDEIROS A VIAJAR A BRASILIA-DF, DE 07 A 09 DE MARÇO DE 2006.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7610/pre_402.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7610/pre_402.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O VER. MAURICIO RONI DE SOUZA PEREIRA A VIAJAR A BRASILIA-DF, DE 07 A 09 DE MARÇO DE 2006.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7611/pre_403.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7611/pre_403.pdf</t>
   </si>
   <si>
     <t>INCLUI, PROJETO DE RESOLUÇÃO Nº 403, DO LEGISLATIVO, NA PAUTA DOS TRABALHOS.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7612/pre_404.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7612/pre_404.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUIDA COMISSÃO ESPECIAL PARA ORGANIZAR O DIA DO PACTO PELO RIO GRANDE.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7613/pre_405.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7613/pre_405.pdf</t>
   </si>
   <si>
     <t>ANTECIPA O HORARIO DAS SESSÕES ORDINARIAS DA CAMARA DE VEREADORES DE BUTIÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7614/pre_406.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7614/pre_406.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E A REALIZAÇÃO DE ESTÁGIO NO ÂMBITO DA CÂMARA DE VEREADORES DE BUTIÁ, INSTITUINDO O PROGRAMA DE ESTÁGIOS PARA ESTUDANTES E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7615/pre_407.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7615/pre_407.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PRESIDENTE DO PODER LEGISLATIVO MUNICIPAL A CONTRATAR UM CONTADOR POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7616/pre_408.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7616/pre_408.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A MESA DA CÂMARA MUNICIPAL DE VEREADORES A TOMAR AS MEDIDAS NECESSÁRIAS PARA A ORGANIZAÇÃO DA SESSÃO SOLENE EM HOMENAGEM AOS 15 ANOS DO COREDE CENTRO SUL E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7617/pre_409.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7617/pre_409.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA PATRIMONIAL DOS BENS DA CAMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7618/pre_410.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7618/pre_410.pdf</t>
   </si>
   <si>
     <t>TRANSFERE OS DIAS DAS SESSÕES ORDINARIAS NO MÊS DE FEVEREIRO/2007 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12082</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12082/req_002.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12082/req_002.pdf</t>
   </si>
   <si>
     <t>REQUEREM A MESA DIRETORA DESTA CASA, COM BASE NO ARTIGO 84 DA LOM, A RETIRADA DE PAUTA DO PROJETO DE LEI N. 2450/2006.</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12083/req_003.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12083/req_003.pdf</t>
   </si>
   <si>
     <t>12084</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12084/req_004.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12084/req_004.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DA CÂMARA DE VEREADORES TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA OFICIALIZADO O DESENVOLVIMENTO DO PROJETO SONHOS DE MULHER NA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>12085</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12085/req_005.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12085/req_005.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM A PRESENÇA DO EXECUTIVO MUNICIPAL, VEREADORES, PRESIDENTE DA ABEUS E EMPRESÁRIOS DE NOSSA CIDADE, PARA TRATARMOS DA VIABILIDADE DA AQUISIÇÃO DE UM ÔNIBUS PARA SER USUFRUIDO PELOS ESTUDANTES UNIVERSITÁRIOS DE BUTIÁ.</t>
   </si>
   <si>
     <t>12086</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12086/req_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12086/req_006.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM A PRESENÇA DO PREFEITO MUNICIPAL; SECRETÁRIO MUNICIPAL DE FINANÇAS, VEREADORES E O PRESIDENTE DO SIMBU, PARA VIABILIZAR A IMPLANTAÇÃO DO AUXÍLIO ALIMENTAÇÃO AO FUNCIONALISMO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>12087</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12087/req_007.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12087/req_007.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM O SR. JOÃO STEFFANI, SUPERINTENDENTE DO DAER, PARA TRATAR DA LINHA BUTIÁ X GUAÍBA E VICE-VERSA, BEM COMO, DA LINHA DE ÔNIBUS REFERENTE AOS MUNICÍPIOS DE BUTIÁ, MINAS DO LEÃO E SÃO JERÔNIMO, SOB CONCESSÃO DA EMPRESA VITÓRIA.</t>
   </si>
   <si>
     <t>12088</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12088/req_008.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12088/req_008.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM O SR. PREFEITO MUNICIPAL, SECRETÁRIO MUNICIPAL DE SAÚDE E PRESIDENTE DO CONSELHO MUNICIPAL DE SAÚDE, PARA TRATAR DAS FILAS FORMADAS JUNTO A SECRETRIA MUNICIPAL DE SAÚDE NA BUSCA DE ATENDIMENTO MÉDICO E ODONTOLÓGICO.</t>
   </si>
   <si>
     <t>12089</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12089/req_009.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12089/req_009.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA QUE SOLICITE  A SECRETARIA MUNICIPAL DE SAÚDE, SECRETARIA MUNICIPAL DE TRABALHO, CIDADANIA E ASSISTENCIA SOCIAL E A DIREÇÃO DO HOSPITAL DE BUTIÁ PARA UMA REUNIÃO A FIM DE RESOLVERMOS OS PROBLEMAS COM OS ENFERMEIROS VOLNERÁVEIS QUE SÃO INTERNADOS NO NOSSO HOSPITAL</t>
   </si>
   <si>
     <t>12090</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12090/req_010.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12090/req_010.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS NECESSÁRIAS PARA QUE ALUNOS DO ENSINO FUNDAMENTAL DO POÇO 4 TENHAM O TRANSPORTE ESCOLAR NA FORMA DA LEI</t>
   </si>
   <si>
     <t>12091</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12091/req_011.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12091/req_011.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA QUE DESIGNE REUNIÃO COM O DETRAN, JARI E CONSELHO MUNICIPAL DE TRÂNSITO PARA BUSCARMOS SOLUCIONAR O IMPASSE</t>
   </si>
   <si>
     <t>12092</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12092/req_012.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12092/req_012.pdf</t>
   </si>
   <si>
     <t>REQUE A MESA DIRETORA DESTA CASA QUE SOLICITE AO PODER EXECUTIVO MUNICIPAL CÓPIA DA ATA DE AUDIÊNCIA ONDE CONSTOU QUE O MUNICÍPIO ASSUMIRIA OS PRECATÓRIOS DA FUMSA, BEM COMO CÓPIA DOS EMPENHOS E CHEQUES EMITIDOS PARA ESTES PAGAMENTOS.</t>
   </si>
   <si>
     <t>12093</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12093/req_013.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12093/req_013.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DESTA DIRETORA DESTA CASA QUE REALIZE REUNIÃO CONVIDANDO TODAS AS PESSOAS CITADAS NESTE REQUERIMENTO A FIM QUE SEJA INFORMADO A ATUAL POSIÇÃO DO MUNICÍPIO  EM RELAÇÃO AO PAGAMENTO DE SEUS DIREITOS.</t>
   </si>
   <si>
     <t>12094</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12094/req_014.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12094/req_014.pdf</t>
   </si>
   <si>
     <t>REQUER VOTOS DE PESAR PELO FALECIMENTO DO SENHOR RONEI GARCIA VIEIRA</t>
   </si>
   <si>
     <t>12095</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12095/req_015.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12095/req_015.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, PARA VIABILIZAR MERENDA AO ALUNOS QUE ESTUDAM DE NOITE NO ENSINO FUNDAMENTAL, MODALIDADE EJA.</t>
   </si>
   <si>
     <t>12096</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12096/req_016.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12096/req_016.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM OS DOIS JORNAIS DE NOSSA CIDADE, JORNAL SOBRAL E BUTIÁ NOTÍCIAS, E JUNTO AS DUAS FUNERÁRIAS, FUNERÁRIA SANTA BÁRBARA E SÃO JORGE, PARA SER POSSÍVEL DIRECIONAR UMA PARTE DESSES DOIS VEÍCULOS DE COMUNIAÇÃO UM ESPAÇO PARA ANUNCIOS FUNEBRES.</t>
   </si>
   <si>
     <t>12097</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12097/req_017.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12097/req_017.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, UM AGENDAMENTO DE REUNIÃO COM A BRASIL TELECOM PARA CONSEGUIRA TRANSFERÊNICA DO TELEFONE PÚBLICO QUE ESTÁ NO PARQUE EXPOSIÇÃO ASSIS ALMEIDA, PARA EM FRENTE A CAPELA N° 1 DO CEMINTÉRIO SÃO PEDRO</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12098/req_018.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12098/req_018.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA AGENDADA UMA REUNIÃO COM O PODER EXECUTIVO MUNCIPAL, PODER LEGISLATIVO MUNICPAL E COMUNIDADE ESCOLAR MAUÁ PARA TRATAR DE ASSUNTOS RELACIONADOS  AO OFÍCIO 02/2006 DA ESCOLA ESTADUALDE ENSINO MÉDIO VISCONDE DE MAUÁ.</t>
   </si>
   <si>
     <t>12099</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12099/req_019.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12099/req_019.pdf</t>
   </si>
   <si>
     <t>REQUEREM REUNIÃO PARA DELIBERAR ACERCA DE AQUISIÇÃO DE AMBULÂNCIA UTI PARA ATENDIMENTO NOS MUNICÍPIOS DE BUTIÁ, ARROIO DOS RATOS E MINAS DO LEÃO.</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12100/req_020.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12100/req_020.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS QUANTO AO LIXO  NAS MARGENS DA ESTRADA DO 3° EXÉRCITO</t>
   </si>
   <si>
     <t>12101</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12101/req_021.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12101/req_021.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS PARA REGULARIZAÇÃO DO TRANSPORTE DE ESTUDANTES E PESSOAS ASSENTADAS NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12102/req_022.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12102/req_022.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS QUANTOAS AÇÕES DE VANDALISMO RELIZADAS NO HORTO FLORESTAL DA BARRA DO RIBEIRO.</t>
   </si>
   <si>
     <t>12103</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12103/req_024.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12103/req_024.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA QUE FORME UMA COMISSÃO PARA AS FUTURAS REUNIÕES DOS COREDES E QUE A COMISSÃO PERMANENTE DE ECONÔMIA E DESENVOLVIMENTO SE FAÇA PRESENTE.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12104/req_025.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12104/req_025.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DO PODER LEGISLATIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS A FIM DE QUE O PROGRAMA BOLSA FAMÍLIA SEJA DESENVOLVIDO, DE FORMA QUALIFICADA, EM NOSSO MUNICÍPIO E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12105</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12105/req_026.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12105/req_026.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE SAÚDE QUE ENVIE A RELAÇÃO DOS MÉDICOS QUE ESTÃO ATENDENDO E SUA ESPECIALIZAÇÃO E A CARGA HORÁRIA DE CADA MÉDICO DE SEGUNDA A SEXTA-FEIRA E TAMBÉM DOS MÉDICOS DOS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>12106</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12106/req_027.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12106/req_027.pdf</t>
   </si>
   <si>
     <t>REQUER FORMAÇÃO DE COMISSÃO ESPECIAL PARA PARTICIPAR DAS REUNIÕES DO COREDE.</t>
   </si>
   <si>
     <t>12107</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12107/req_028.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12107/req_028.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE A MESA DA CÂMARA DE VEREADORES TOME AS MEDIDAS NECESSÁRIAS PARA QUE O PODER EXECUTIVO MUNICIPAL AMPLIE O NÚMERO DE VAGAS DE ARQUITETO DO QUADRO PERMANENTE DE CARGOS E EMPREGOS, E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12108</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12108/req_029.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12108/req_029.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM O COORDENADOR DO RETIRO COMUNITÁRIO DE AUXÍLIO À RECUPERAÇÃO - RECRIAR, DE CHARQUEADAS, SR. VLADIMIR SANTANA FIEIRA E COM O EXECUTIVO MUNICIPAL, PARA TRATAR DO CONVÊNIO EXISTENTE ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>12109</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12109/req_030.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12109/req_030.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM O PRESIDENTE DO CONSELHO MUNICIPAL DE TRÂNSITO, SGT° DUARTE, PARA TRATAR DE ASSUNTOS RELACIONADOS AO TRÂNSITO DA CIDADE.</t>
   </si>
   <si>
     <t>12110</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12110/req_031.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12110/req_031.pdf</t>
   </si>
   <si>
     <t>REQUER DIRIGÊNCIAS QUANTO A REGULARIZAÇÃO DE TERRENOS REGISTRADOS EM NOME DA EMPRESA COPELMI.</t>
   </si>
   <si>
     <t>12111</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12111/req_032.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12111/req_032.pdf</t>
   </si>
   <si>
     <t>REQUER A DESIGNAÇÃO DE AUDIENCIA COM ASSOCIAÇÃO PROTETORA DOS ANIMAIS.</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12112/req_033.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12112/req_033.pdf</t>
   </si>
   <si>
     <t>REQUER REUNIÃO COM SECRETARIO MUNICIPAL DO TRABALHO, CIDADANIA E ASSISTENCIA SOCIAL.</t>
   </si>
   <si>
     <t>12114</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12114/req_034.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12114/req_034.pdf</t>
   </si>
   <si>
     <t>REQUER MANIFESTAÇÃO DE APLAUSO E RECONHECIMENTO AO BANCO DO BRASIL, AGÊNCIA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>12115</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12115/req_035.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12115/req_035.pdf</t>
   </si>
   <si>
     <t>REQUER REUNIÃO COM A ADMINISTRAÇÃO DO HOSPITAL DE BUTIÁ - FUMSA, E SINDICATO DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12116/req_036.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12116/req_036.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE ATA DE AUDIÊNCIA REITERANDO REQUERIMENTO N° 12/2006.</t>
   </si>
   <si>
     <t>12117</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12117/req_037.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12117/req_037.pdf</t>
   </si>
   <si>
     <t>REQUER A EMPRESA COPELMI RECUPERAÇÃO DA PARADA DE ÔNIBUS LOCALIZADA NA PRAÇA SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12120/req_038.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12120/req_038.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA QUE SOLICITE A FUMSA CÓPIA DOS EMPENHOS E CHEQUES EMITIDOS PARA PAGAMENTO DOS PRECATÓRIOS.</t>
   </si>
   <si>
     <t>12121</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12121/req_039.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12121/req_039.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA INCLUÍDO NA PAUTA DA SESSÃO ORDINÁRIA DO DIA 27 DE MARÇO DE 2006 O PROJETO DE LEI N° 2448/2006 DO EXECUTIVO MUNICIPAL - QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER SERVIDORA PARA A CÂMARA MUNICIPAL DE VEREADORES, O PROJETO DE LEI N° 2457/2006 DO EXECUTIVO MUNICIPAL - QUE ALTERA A LEI MUNICIPAL 1341/98 E DÁ OUTRAS PROVIDÊNCIAS, O PROJETO DE LEI 2458/2006 DO EXECUTIVO MUNICIPAL - QUE ALTERA A LEI MUNICIPAL 1341/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12122/req_040.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12122/req_040.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE SEJA CRIADA A COMISSÃO ESPECIAL DE TRÂNSITO.</t>
   </si>
   <si>
     <t>12123</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12123/req_041.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12123/req_041.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA QUE SE ORGANIZE UMA COMISSÃO PARA MONITORAR AS VAGAS QUE ACONTECERÃO NA RETOMADA DA CONSTRUÇÃO DA USINA JACUI 1.</t>
   </si>
   <si>
     <t>12124</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12124/req_042.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12124/req_042.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE BUSQUE INFORMAÇÕES JUNTO A UNIVIAS, REFERENTES AOS TACHÕES QUE FORAM RETIRADOS DA BR 290, NO TRECHO DE EXTENSÃO DA ZONA URBANA DO MUNICÍPIO DE BUTIÁ.</t>
   </si>
   <si>
     <t>12125</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12125/req_043.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12125/req_043.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE AGENDE UMA REUNIÃO COM URGÊNCIA, COM O EXECUTIVO MUNICIPAL E DEMAIS SEGMENTOS CONSTITUÍDOS INTERESSADOS, PARA TRATAR DO PROCESSO ELEITORAL DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>12126</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12126/req_044.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12126/req_044.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA, QUE JUNTAMENTE COM O SITIEML, REALIZE AUDIÊNCIA PÚBLICA, PARA DEBATER AS POSSIBILIDADES DE REGULAMENTAÇÃO DA MATÉRIA NO QUE SE REFERE A HORAS IN INTINERE REALIZADA POR TRABALHADORES FLORESTAIS.</t>
   </si>
   <si>
     <t>12127</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12127/req_045.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12127/req_045.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA QUE REALIZE REUNIÃO COM A DIREÇÃO DO SITIEML, UNIMUDAS, TODOS OS VEREADORES E ASSESSOR DE DESENVOLVIMENTO DE NOSSO MUNICÍPIO, PARA QUE POSSAMOS TRAÇAR METAS E AÇÕES PARA AUXILIARMOS NA REALIZAÇÃO DO PROJETO.</t>
   </si>
   <si>
     <t>12129</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12129/req_046.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12129/req_046.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE SOLICITE BRASIL TELECOM COLOCAÇÃO DE TELEFONE PÚBLICO NO POSTO COLÔNIA NA BR 290 KM 167.</t>
   </si>
   <si>
     <t>12130</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12130/req_047.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12130/req_047.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DESTA CASA LEGISLATIVA AGENDE UMA REUNIÃO COM O SECRETÁRIO MUNICIPAL DE SAÚDE PARA TRATAR SOBRE O VEÍCULO QUE TRANSPORTA AS PESSOAS QUE FAZEM HEMODIÁLISE EM PORTO ALEGRE.</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12131/req_048.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12131/req_048.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA DESTA CASA LEGISLATIVA, QUE SOLICITE A SECRETARIA DE FINANÇAS DO EXECUTIVO MUNICIPAL O REPASSE DE VALORES QUE O ESTADO DEVE AO NOSSO MUNICÍPIO NA ÁREA DE SAÚDE E EDUCAÇÃO.</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12132/req_049.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12132/req_049.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES JUNTO Á DIREÇÃO ADMINISTRATIVA DO HOSPITAL QUANTO AOS REAJUSTES DOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12133/req_050.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12133/req_050.pdf</t>
   </si>
   <si>
     <t>REQUER A DOAÇÃO DE PROVIDÊNCIAS PARA A RESOLUÇÃO DOS PROBLEMAS DE TRANSPORTE DOS ESTUDANTES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3492,68 +3492,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11355/ind_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11356/ind_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11357/ind_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11358/ind_005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11359/ind_006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11360/ind_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11361/ind_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11362/ind_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11363/ind_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11364/ind_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11365/ind_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11366/ind_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11367/ind_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11368/ind_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11369/ind_016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11370/ind_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11371/ind_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11372/ind_019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11373/ind_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11374/ind_021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11375/ind_022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11376/ind_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11377/ind_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11378/ind_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11379/ind_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11380/ind_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11381/ind_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11382/ind_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11383/ind_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11384/ind_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11385/ind_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11386/ind_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11387/ind_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11388/ind_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11389/ind_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11390/ind_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11391/ind_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11392/ind_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11393/ind_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11394/ind_041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11395/ind_042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11396/ind_043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11397/ind_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11398/ind_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11399/ind_046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11400/ind_047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11401/ind_048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11402/ind_049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11403/ind_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11404/ind_051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11405/ind_052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11406/ind_053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11407/ind_054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11408/ind_055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11409/ind_056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11410/ind_057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11411/ind_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11412/ind_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11413/ind_060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11414/ind_061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11415/ind_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11416/ind_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11417/ind_064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11418/ind_065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11419/ind_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11420/ind_067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11421/ind_068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11422/ind_069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11423/ind_070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11424/ind_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11425/ind_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11426/ind_073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11427/ind_074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11428/ind_075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11429/ind_076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11430/ind_077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11431/ind_078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11432/ind_079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11433/ind_080.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11434/ind_081.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11435/ind_082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11436/ind_083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11437/ind_084.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11438/ind_085.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11439/ind_086.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11440/ind_087.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11441/ind_088.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11442/ind_089.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11443/ind_090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11444/ind_091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11445/ind_092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11446/ind_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11447/ind_094.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11448/ind_095.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11449/ind_096.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11450/ind_097.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11451/ind_098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11452/ind_099.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11453/ind_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11454/ind_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11456/ind_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11458/ind_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11459/ind_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11460/ind_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11461/ind_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11462/ind_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11463/ind_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11464/ind_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11465/ind_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11466/ind_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11467/ind_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11468/ind_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11469/ind_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11470/ind_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11471/ind_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11472/ind_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11473/ind_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11474/ind_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11475/ind_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11476/ind_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12418/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12419/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12420/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6411/pl_2479.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6365/pl_2443.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6366/pl_2444.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6367/pl_2445.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6368/pl_2446.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6369/pl_2447.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6370/pl_2448.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6371/pl_2449.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6372/pl_2450.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6373/pl_2451.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6374/pl_2452.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6382/pl_2453.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6383/pl_2454.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6384/pl_2455.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6385/pl_2456.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6386/pl_2457.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6387/pl_2458.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6388/pl_2459.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6390/pl_2460.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6391/pl_2461.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6392/pl_2462.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6393/pl_2463.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6394/pl_2464.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6395/pl_2465.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6396/pl_2466.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6397/pl_2467.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6398/pl_2468.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6399/pl_2469.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6400/pl_2470.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6401/pl_2471.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6402/pl_2472.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6403/pl_2473.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6404/pl_2474.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6405/pl_2475.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6406/pl_2476.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6407/pl_2477.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6409/pl_2478.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6419/pl_2479.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6412/pl_2480.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6413/pl_2481.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6414/pl_2482.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6415/pl_2483.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6416/pl_2484.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6417/pl_2485.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6420/pl_2486.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6421/pl_2487.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6422/pl_2488.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6423/pl_2489.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6424/pl_2490.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6425/pl_2491.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6426/pl_2492.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6427/pl_2493.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6428/pl_2494.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6429/pl_2495.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6430/pl_2496.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6431/pl_2497.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6432/pl_2498.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6434/pl_2499.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6435/pl_2500.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6436/pl_2501.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6437/pl_2502.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6439/pl_2503.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6440/pl_2504.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6442/pl_2505.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6443/pl_2506.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6444/pl_2507.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6467/pl_2508.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6446/pl_2509.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6447/pl_2510.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6448/pl_2511.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6449/pl_2513.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6450/pl_2514.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6451/pl_2515.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6452/pl_2516.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6453/pl_2517.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6454/pl_2518.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6455/pl_2519.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6456/pl_2520.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6457/pl_2521.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6458/pl_2522.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6459/pl_2523.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6460/pl_2524.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6461/pl_2525.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6462/pl_2526.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6463/pl_2527.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6464/pl_2528.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6465/pl_2529.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6466/pl_2530.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7609/pre_401.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7610/pre_402.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7611/pre_403.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7612/pre_404.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7613/pre_405.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7614/pre_406.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7615/pre_407.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7616/pre_408.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7617/pre_409.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7618/pre_410.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12082/req_002.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12083/req_003.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12084/req_004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12085/req_005.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12086/req_006.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12087/req_007.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12088/req_008.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12089/req_009.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12090/req_010.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12091/req_011.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12092/req_012.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12093/req_013.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12094/req_014.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12095/req_015.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12096/req_016.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12097/req_017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12098/req_018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12099/req_019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12100/req_020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12101/req_021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12102/req_022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12103/req_024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12104/req_025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12105/req_026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12106/req_027.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12107/req_028.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12108/req_029.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12109/req_030.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12110/req_031.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12111/req_032.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12112/req_033.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12114/req_034.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12115/req_035.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12116/req_036.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12117/req_037.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12120/req_038.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12121/req_039.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12122/req_040.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12123/req_041.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12124/req_042.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12125/req_043.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12126/req_044.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12127/req_045.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12129/req_046.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12130/req_047.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12131/req_048.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12132/req_049.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12133/req_050.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11355/ind_002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11356/ind_003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11357/ind_004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11358/ind_005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11359/ind_006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11360/ind_007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11361/ind_008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11362/ind_009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11363/ind_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11364/ind_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11365/ind_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11366/ind_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11367/ind_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11368/ind_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11369/ind_016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11370/ind_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11371/ind_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11372/ind_019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11373/ind_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11374/ind_021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11375/ind_022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11376/ind_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11377/ind_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11378/ind_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11379/ind_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11380/ind_027.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11381/ind_028.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11382/ind_029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11383/ind_030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11384/ind_031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11385/ind_032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11386/ind_033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11387/ind_034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11388/ind_035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11389/ind_036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11390/ind_037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11391/ind_038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11392/ind_039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11393/ind_040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11394/ind_041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11395/ind_042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11396/ind_043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11397/ind_044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11398/ind_045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11399/ind_046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11400/ind_047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11401/ind_048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11402/ind_049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11403/ind_050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11404/ind_051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11405/ind_052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11406/ind_053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11407/ind_054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11408/ind_055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11409/ind_056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11410/ind_057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11411/ind_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11412/ind_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11413/ind_060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11414/ind_061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11415/ind_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11416/ind_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11417/ind_064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11418/ind_065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11419/ind_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11420/ind_067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11421/ind_068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11422/ind_069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11423/ind_070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11424/ind_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11425/ind_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11426/ind_073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11427/ind_074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11428/ind_075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11429/ind_076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11430/ind_077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11431/ind_078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11432/ind_079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11433/ind_080.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11434/ind_081.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11435/ind_082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11436/ind_083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11437/ind_084.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11438/ind_085.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11439/ind_086.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11440/ind_087.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11441/ind_088.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11442/ind_089.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11443/ind_090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11444/ind_091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11445/ind_092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11446/ind_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11447/ind_094.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11448/ind_095.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11449/ind_096.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11450/ind_097.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11451/ind_098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11452/ind_099.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11453/ind_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11454/ind_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11456/ind_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11458/ind_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11459/ind_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11460/ind_105.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11461/ind_106.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11462/ind_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11463/ind_108.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11464/ind_109.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11465/ind_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11466/ind_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11467/ind_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11468/ind_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11469/ind_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11470/ind_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11471/ind_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11472/ind_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11473/ind_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11474/ind_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11475/ind_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/11476/ind_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12418/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12419/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12420/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6411/pl_2479.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6365/pl_2443.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6366/pl_2444.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6367/pl_2445.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6368/pl_2446.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6369/pl_2447.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6370/pl_2448.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6371/pl_2449.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6372/pl_2450.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6373/pl_2451.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6374/pl_2452.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6382/pl_2453.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6383/pl_2454.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6384/pl_2455.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6385/pl_2456.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6386/pl_2457.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6387/pl_2458.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6388/pl_2459.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6390/pl_2460.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6391/pl_2461.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6392/pl_2462.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6393/pl_2463.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6394/pl_2464.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6395/pl_2465.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6396/pl_2466.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6397/pl_2467.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6398/pl_2468.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6399/pl_2469.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6400/pl_2470.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6401/pl_2471.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6402/pl_2472.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6403/pl_2473.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6404/pl_2474.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6405/pl_2475.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6406/pl_2476.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6407/pl_2477.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6409/pl_2478.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6419/pl_2479.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6412/pl_2480.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6413/pl_2481.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6414/pl_2482.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6415/pl_2483.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6416/pl_2484.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6417/pl_2485.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6420/pl_2486.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6421/pl_2487.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6422/pl_2488.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6423/pl_2489.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6424/pl_2490.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6425/pl_2491.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6426/pl_2492.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6427/pl_2493.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6428/pl_2494.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6429/pl_2495.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6430/pl_2496.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6431/pl_2497.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6432/pl_2498.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6434/pl_2499.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6435/pl_2500.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6436/pl_2501.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6437/pl_2502.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6439/pl_2503.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6440/pl_2504.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6442/pl_2505.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6443/pl_2506.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6444/pl_2507.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6467/pl_2508.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6446/pl_2509.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6447/pl_2510.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6448/pl_2511.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6449/pl_2513.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6450/pl_2514.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6451/pl_2515.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6452/pl_2516.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6453/pl_2517.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6454/pl_2518.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6455/pl_2519.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6456/pl_2520.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6457/pl_2521.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6458/pl_2522.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6459/pl_2523.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6460/pl_2524.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6461/pl_2525.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6462/pl_2526.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6463/pl_2527.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6464/pl_2528.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6465/pl_2529.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/6466/pl_2530.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7609/pre_401.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7610/pre_402.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7611/pre_403.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7612/pre_404.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7613/pre_405.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7614/pre_406.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7615/pre_407.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7616/pre_408.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7617/pre_409.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/7618/pre_410.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12082/req_002.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12083/req_003.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12084/req_004.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12085/req_005.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12086/req_006.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12087/req_007.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12088/req_008.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12089/req_009.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12090/req_010.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12091/req_011.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12092/req_012.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12093/req_013.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12094/req_014.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12095/req_015.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12096/req_016.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12097/req_017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12098/req_018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12099/req_019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12100/req_020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12101/req_021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12102/req_022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12103/req_024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12104/req_025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12105/req_026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12106/req_027.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12107/req_028.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12108/req_029.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12109/req_030.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12110/req_031.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12111/req_032.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12112/req_033.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12114/req_034.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12115/req_035.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12116/req_036.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12117/req_037.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12120/req_038.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12121/req_039.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12122/req_040.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12123/req_041.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12124/req_042.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12125/req_043.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12126/req_044.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12127/req_045.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12129/req_046.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12130/req_047.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12131/req_048.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12132/req_049.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/2006/12133/req_050.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H270"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>