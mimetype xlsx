--- v0 (2025-12-20)
+++ v1 (2026-06-12)
@@ -54,2058 +54,2058 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12639</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>Dorvely Subtil Barboza</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12639/atos_160-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12639/atos_160-1994.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DAS DIÁRIAS AOS VEREADORES.</t>
   </si>
   <si>
     <t>12640</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12640/atos_163-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12640/atos_163-1994.pdf</t>
   </si>
   <si>
     <t>12641</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12641/atos_164-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12641/atos_164-1994.pdf</t>
   </si>
   <si>
     <t>INSTITUI PONTO FACULTATIVO.</t>
   </si>
   <si>
     <t>12642</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12642/atos_168-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12642/atos_168-1994.pdf</t>
   </si>
   <si>
     <t>12643</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12643/atos_169-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12643/atos_169-1994.pdf</t>
   </si>
   <si>
     <t>12644</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Cândido Vieira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12644/atos_181-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12644/atos_181-1994.pdf</t>
   </si>
   <si>
     <t>DECLAR VACÂNCIA NOS CARGOS DE PRESIDENTE E 2º SECRETÁRIO DA MESA DIRETORA DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>12645</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Fernando Ruskowski Lopes</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12645/atos_185-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12645/atos_185-1994.pdf</t>
   </si>
   <si>
     <t>DESTA CASA E DEMAIS LEGISLAÇÕES PERTINENTES, INSTALADOS OS TRABALHOS DA COMISSÃO PROCESSANTE, FAZENDO ENTREGA, NESTA DATA, ÀS 15:00 HORAS, DO RESPECTIVO PROCESSO, DEVENDO A MESMA PROCEDER NOS TERMOS DO REGIMENTO INTERNO E DO DECRETO-LEI Nº 201, DE 27/02/67, OBEDECENDO, RIGOROSAMENTE, OS PRAZOS ESTABELECIDOS PARA CONCLUSÃO DOS TRABALHOS.</t>
   </si>
   <si>
     <t>12646</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12646/atos_186-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12646/atos_186-1994.pdf</t>
   </si>
   <si>
     <t>SUSPENDE AS ATIVIDADES EXTERNAS NA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>12647</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12647/atos_199-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12647/atos_199-1994.pdf</t>
   </si>
   <si>
     <t>AFASTA DAS FUNÇÕES DE VEREADOR O SR. DORVELY SUBTIL BARBOZA.</t>
   </si>
   <si>
     <t>12648</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12648/atos_231-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12648/atos_231-1994.pdf</t>
   </si>
   <si>
     <t>12649</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12649/atos_269-1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12649/atos_269-1994.pdf</t>
   </si>
   <si>
     <t>DICIPLINA A ELEIÇÃO DA MESA DA CÂMARA PARA O PERÍODO LEGISLATIVO DE 1995.</t>
   </si>
   <si>
     <t>10441</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10441/ind_169.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10441/ind_169.pdf</t>
   </si>
   <si>
     <t>INDICA, ESTE VEREADOR, QUE O EXECUTIVO MUNICIPAL ESTUDE DA POSSIBILIDADE DE IMPLANTAR UMA OLARIA MUNICIPAL, BUSCANDO SUBSÍDIOS JUNTO AOS TÉCNICOS DA ÁREA DO CARVÃO, DE COMO SERÁ POSSÍVEL FABRICAR TIJOLOS DAS CINZAS DE CARVÃO E QUAL A VIABILIDADE DE ATENDER A ESTA INDICAÇÃO.</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Jorge Martinez</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10442/ind_170.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10442/ind_170.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO UM RETORNO NA VILA REGILNEY EM RAZÃO DE QUE NESTA VILA TEM SOMENTE UMA RUA.</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Manoel Jorge Martinez</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10443/ind_171.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10443/ind_171.pdf</t>
   </si>
   <si>
     <t>INDICA A LIMPEZA, CONSERVAÇÃO E INSTALAÇÃO DE CERCA E BRINQUEDOS NA PRAÇA CECÍLIO GARDINI PACHECO NO BAIRRO V. JULIETA.</t>
   </si>
   <si>
     <t>10444</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Luiz Paulo Famfa dos Anjos</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10444/ind_172.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10444/ind_172.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE SINALIZADORES TIPO "OLHO DE GATO" NOS "QUEBRA-MOLAS" EXISTENTES.</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Luiz Antônio Krumel</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10445/ind_173.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10445/ind_173.pdf</t>
   </si>
   <si>
     <t>SEJA EFETUADO, AO PAR DO CALÇAMENTO DA AV. LEANDRO DE ALMEIDA, CONCOMITANTEMENTE, O REPARO NO PASSEIO PÚBLICO EM TRECHO COMPREENDIDO ENTRE A ESCOLA CENECISTA ALCIDES CONTER E A CAIXA ECONOMICA FEDERAL (AGÊNCIA).</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10446/ind_174.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10446/ind_174.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONSTRUA UMA PASSARELA NA ENTRADA DA VILA CHARRUA À PEDIDO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10447/ind_175.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10447/ind_175.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIGAÇÃO DE ESTRADA ENTRE O BAIRRO R1 ATÉ A VILA STO. ANTÔNIO.</t>
   </si>
   <si>
     <t>10448</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Cecília Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10448/ind_176.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10448/ind_176.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE OBRAS DO MUNICÍPIO, O CALÇAMENTO DA TRAV. TANCREDO NEVES, N° 99, VILA JULIETA.</t>
   </si>
   <si>
     <t>10449</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10449/ind_177.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10449/ind_177.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE O TRANSPOVÃO ATENDA AO BAIRRO R1, STO. ANTONIO, CIDADE BAIXA (ATÉ O POÇO 04), COM A MAIOR BREVIDADE POSSÍVEL.</t>
   </si>
   <si>
     <t>10450</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10450/ind_178.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10450/ind_178.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O AJUÍZAMENTO DE AÇÃO CAUTELAR JUNTO À VARA DA FAZENDA PÚBLICA CONTRA A CEEE EM RAZÃO DA COBRANÇA DE DÉBITOS E CUSTOS DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10451/ind_179.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10451/ind_179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A LIMPEZA NAS VALAS, BOEIROS E ENCASCALHAMENTO NA RUA JOVIANO ALVES.</t>
   </si>
   <si>
     <t>10455</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10455/ind_180.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10455/ind_180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE O ÔNIBUS QUE FAZ A LINHA INTER-BAIRROS ENTRA NA RUA PINHEIRO MACHADO.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10456/ind_181.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10456/ind_181.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE SINALIZADORES TARTARUGAS NA AV. GETULIO/ VARGAS INDICANDO O ACESSO Á RUA JOSÉ FELECIANO CORRINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10457</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10457/ind_182.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10457/ind_182.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE O ÔNIBUS INTER-BAIRROS PERCORRA O ACESSO PRINCIPAL DA VILA SANTO ANTONIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10458</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10458/ind_183.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10458/ind_183.pdf</t>
   </si>
   <si>
     <t>INDICA À SEC. DE OBRAS A SOLUÇÃO PARA OS DEJEITOS DO HOSPITAL QUE INVADEM O AÇUDE DO BUTIÁ TC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10459</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10459/ind_184.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10459/ind_184.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE OBRAS DO MUNICIPIO/ A PINTURA DOS QUEBRA-MOLAS NO PERÍMETRO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10460/ind_185.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10460/ind_185.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE OBRAS DO MUNICÍPIO A COLOCAÇÃO DE CANOS NA RUA ADÍLSON SILVA EM FRENTE AO NÚMERO 207-BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>10462</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10462/ind_186.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10462/ind_186.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE OS AGRICULTORES DEVIDAMENTE CREDENCIADOS / DO MUNICÍPIO POSSAM EXPOR LIVREMENTE / SEUS PRODUTOS EM MAIS DIAS DA SEMANA / DE SUA LIVRE ESCOLHA NO LOCAL DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>10463</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10463/ind_188.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10463/ind_188.pdf</t>
   </si>
   <si>
     <t>INDICA A CONTINUIDADE DAS OBRAS DE CALÇAMENTO DA RUA JULIETA GONZALES ATÉ A RUA MAL.HERMES DA FONSECA.</t>
   </si>
   <si>
     <t>10464</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Adroaldo Custódio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10464/ind_190.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10464/ind_190.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS DO MUNICÍPIO, O CALÇAMENTO DA RUA MARECHAL HERMES DA FONSECA.</t>
   </si>
   <si>
     <t>10465</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10465/ind_191.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10465/ind_191.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O PAGAMENTO DAS TAXAS DE ÁGUA E LUZ DAS ASSOCIAÇÕES DE MORADORES.</t>
   </si>
   <si>
     <t>10466</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Davi de Oliveira Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10466/ind_192.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10466/ind_192.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS À SEC. DE OBRAS PARA A RECUPERAÇÃO DO PONTILHÃO DA RUA ANITA GARIBALDI NA VILA CHARRUA.</t>
   </si>
   <si>
     <t>10467</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10467/ind_193.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10467/ind_193.pdf</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE CANOS NA RUA IPIRANGA EM FRENTE AO N°340 NO BAIRRO VILA CHARRUA.</t>
   </si>
   <si>
     <t>10468</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10468/ind_194.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10468/ind_194.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE LIBERE OS SANITÁRIOS DA CAPELA MORTÚARIA DO CEMITÉRIO MUNICIPAL OU QUE SEJAM CONTRUÍDOS NOVOS SANITÁRIOS.</t>
   </si>
   <si>
     <t>10469</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10469/ind_195.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10469/ind_195.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE "ESPERAS" NA REDE DA CORSAN, EM TODOS TERRENOS BALDIOS, ANTES DE FAZER O CALÇAMENTO DE RUAS NESTA CIDADE.</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10470/ind_196.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10470/ind_196.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS DO MUNICIPIO A LIMPEZA DE VALAS E SERVIÇO DE PATROLA E CASCALHAMENTO DA RUA R-1.</t>
   </si>
   <si>
     <t>10471</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10471/ind_197.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10471/ind_197.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS DO MUNICIPIO A REPOSIÇÃO DE LÃMPADAS NA GENERINO VARGAS - BAIRRO CHARRUA.</t>
   </si>
   <si>
     <t>10472</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Jair Antunes Machado</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10472/ind_198.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10472/ind_198.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE OBRAS O PATROLAMENTO DA TRAV. OTACÍLIO SIQUEIRA E ADJACENTES E ENCASCALHAMENTO.</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10473/ind_199.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10473/ind_199.pdf</t>
   </si>
   <si>
     <t>INDICA À SEC. DE OBRAS A COLOCAÇÃO DE ABRIGOS NAS PARADAS DE ÔNIBUS, ESPECIALMENTE NA ESQUINA DA CEL. VICENTE SOARES DE  CARVALHO / COM A HENRIQUE DIAS.</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10474/ind_200.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10474/ind_200.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM "TRAILLER", MEDIANTE A CONCORRÊNCIA PÚBLICA, NA PRAÇA DR. ROBERTO CARDOSO.</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10475/ind_201.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10475/ind_201.pdf</t>
   </si>
   <si>
     <t>INDICA Á SEC. DE OBRAS DO MUNICÍPIO A LIMPEZA DE VALAS, PATROLAMENTO E CASCALHAMENTO DE RUAS DA V.STO.ANTÔNIO.</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Ariosto Batista Sampaio</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10476/ind_202.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10476/ind_202.pdf</t>
   </si>
   <si>
     <t>INDICA À SEC. DE OBRAS A COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA MANOEL GONÇALVES DIAS EM FRENTE A CASA DA PROFª MARIA HELENA, ONDE TEM UM TRANSFORMADOR DA CEEE.</t>
   </si>
   <si>
     <t>10477</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10477/ind_203.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10477/ind_203.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS DO MUNICIPIO A RESTAURAÇÃO DOS BRINQUEDOS NA PRAÇA SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>10478</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10478/ind_205.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10478/ind_205.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA CERCADA A ÁREA ONDE ESTÃO LOCALIZADAS AS SEDES DA 2° R.T. , DA L.BF. , DA UBAM E ASSOCIAÇÃO DOS APOSENTADOS.</t>
   </si>
   <si>
     <t>10479</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10479/ind_206.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10479/ind_206.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS DO MUNICIPIO A CONSTRUÇÃO DAS LATERAIS DO ABRIGO DE ÔNIBUS DA RUA CEL. VICENTE EM FRENTE AO CTG VAQUIANOS.</t>
   </si>
   <si>
     <t>10480</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10480/ind_207.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10480/ind_207.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM INCLUÍDAS NO PROJETO DE CALÇAMENTO DAS RUAS PEDRO DIAS E NEISON LARA.</t>
   </si>
   <si>
     <t>10481</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10481/ind_208.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10481/ind_208.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DA CALÇADAS NA RUA FLORENTINO GONZALEZ NO BAIRRO VILA JULIETA, NESTA CIDADE, A PEDIDO DOS MORADORES, E PARTE DA CEL. SOARES DE CARVALHO.</t>
   </si>
   <si>
     <t>10482</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10482/ind_209.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10482/ind_209.pdf</t>
   </si>
   <si>
     <t>INDICA A PROMOÇÃO DE CURSOS EMPRESARIAIS.</t>
   </si>
   <si>
     <t>10483</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10483/ind_210.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10483/ind_210.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA DIRETORA DESTA CASA O ENVIO DE CORRESPONDÊNCIA À EMPRESA PLANALTO TRANSPORTES LTDA, PARA QUE SANE O ERRO CONSTANTE NAS PASSAGENS EMITIDAS, PASSANDO A DESIGNAR NOSSO MUNICÍPIO CORRETAMENTE, APENAS COMO BUTIÁ E NÃO COMO MINAS DO BUTÁ.</t>
   </si>
   <si>
     <t>10484</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10484/ind_211.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10484/ind_211.pdf</t>
   </si>
   <si>
     <t>INDICA QUE O EXECUTIVO MUNICIPAL DEMARQUE OS LOCAIS PARA PARADA DE ÔNIBUS DO TRANSPOVÃO.</t>
   </si>
   <si>
     <t>10485</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10485/ind_212.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10485/ind_212.pdf</t>
   </si>
   <si>
     <t>INDICA DESAPROPRIAÇÃO DE ÁREA POR UTILIDADE PÚBLICA E SUA AQUISIÇÃO A FIM DE QUE SEJA REGULARIZADA COMO PRAÇA PÚBLICA.</t>
   </si>
   <si>
     <t>10486</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10486/ind_213.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10486/ind_213.pdf</t>
   </si>
   <si>
     <t>INDICA Á SECRETARIA DE OBRAS DO MUNICIPIO, A CANALIZAÇÃO DE ESGOTOS NA RUA SEU VENTURA.</t>
   </si>
   <si>
     <t>10487</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10487/ind_214.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10487/ind_214.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE OBRAS DO MUNICIPIO A COLOCAÇÃO DE TAMPAS NAS CAIXAS DE ESGOTO NA RUA OTACILIO SIQUEIRA.</t>
   </si>
   <si>
     <t>10488</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10488/ind_215.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10488/ind_215.pdf</t>
   </si>
   <si>
     <t>INDICA CALÇAMENTO OU ASFALTAMENTO DA RUA XV DE NOVEMBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10489</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10489/ind_216.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10489/ind_216.pdf</t>
   </si>
   <si>
     <t>INDICA CALÇAMENTO DA RUA EMÍLIO RODOLFO GUERBER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10490</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10490/ind_217.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10490/ind_217.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA REAVALIADA A FIXAÇÃO ATUAL DA TAXA PARA ACAMPAMENTO, POR BARRACA, PARA O VERANEIO/95, NO BALNEÁRIO PONTE DE ARAME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12331/mocao_006.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12331/mocao_006.pdf</t>
   </si>
   <si>
     <t>SUGERIMOS, ATRAVÉS DA PRESENTE MOÇÃO; QUE O PLENÁRIO DESTA CASA LEGISLATIVA, SOBERANAMENTE APRECIE E DELIBERE A APROVAÇÃO DO APOIO ORA PROPOSTO, ENVIANDO-SE CORRESPONDÊNCIA AO CONSELHO FEDERAL DA ORDEM DOS ADVOGADOS DO BRASIL E TAMBÉM AO CONSELHO SECCIONAL DA OAB/RS.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8160/portaria_053.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8160/portaria_053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VEREADOR VIAJAR A PORTO ALEGRE.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8163/portaria_056.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8163/portaria_056.pdf</t>
   </si>
   <si>
     <t>NOMEIA A BEL. MARIA HELENA D. OLIVEIRA , PARA O CARGO DE AUXILIAR DE BANCADA , CC-3, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8164/portaria_057.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8164/portaria_057.pdf</t>
   </si>
   <si>
     <t>CANCEDE FERIAS REGULAMENTARES AO FUNCIONÁRIO WILSON SCHERER DA SILVA.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8166/portaria_059.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8166/portaria_059.pdf</t>
   </si>
   <si>
     <t>CONVOCA SERVIDORES  PARA ATIVIDADES EXTRAORDINÁRIAS.</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8167/portaria_060.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8167/portaria_060.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO FUNCIONÁRIO JOSÉ TADEU P. RODRIGUES.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8169/portaria_061.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8169/portaria_061.pdf</t>
   </si>
   <si>
     <t>EXONERA O SR. CLAUDIO SOARES LIMA, DO CARGO DE DIRETOR DA CÂMARA DE  VEREADORES DE  BUTIÁ, CC-4.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8170/portaria_062.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8170/portaria_062.pdf</t>
   </si>
   <si>
     <t>EXONERA O SR. LUIZ FRANCISCO L. PEREIRA , DO CARGO DE ASSESSOR TÉCNICO-CONTÁBIL, CC-4, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8171/portaria_063.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8171/portaria_063.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SERVIDOR SELSON CARVALHO DE MOURA, PARA A FUNÇÃO GRATIFICADA, FG-4, DE DIRETOR DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8172/portaria_064.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8172/portaria_064.pdf</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA DE Nº 60, DE 26/04/94.</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8174/portaria_065.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8174/portaria_065.pdf</t>
   </si>
   <si>
     <t>EXCLUI FUNCIONÁRIO DO QUADRO DA CÂMARA DE VEREADORES, POR FALECIMENTO.</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8175/portaria_066.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8175/portaria_066.pdf</t>
   </si>
   <si>
     <t>NOMEIA O BEL. CARLOS AUGUSTO DE SOUZA FLORISBAL, PARA O CARGO DE ASSESSOR JURÍDICO, CC-4, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8176/portaria_067.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8176/portaria_067.pdf</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8177/portaria_068.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8177/portaria_068.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA MARIA NOGUEIRA DOS SANTOS, PARA A FUNÇÃO GRATIFICADA DE ASSESSOR LEGISLATIVO - FG-2.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8178/portaria_069.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8178/portaria_069.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA ELIANE DA SILVA ALMEIDA, PARA A FUNÇÃO GRATIFICADA DE ASSESSOR LEGISLATIVO, FG-2.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8179/portaria_070.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8179/portaria_070.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA JOCIMERE DA SILVA SANTOS SIENKO, PARA A FUNÇÃO GRATIFICADA DE ASSESSOR LEGISLATIVO, FG-2.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8180/portaria_072.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8180/portaria_072.pdf</t>
   </si>
   <si>
     <t>EXONERA A BEL. MARIA HELENA D. OLIVEIRA, DO CARGO DE AUXILIAR DE BANCADA, CC-3, DA CÂMARA DE VEREADOIRES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8181/portaria_073.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8181/portaria_073.pdf</t>
   </si>
   <si>
     <t>NOMEIA A BEL. MARIA HELENA D. OLIVEIRA, PARA O CARGO DE ASSESSORA TÉCNICO-CONTÁBIL, CC-4, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8182/portaria_074.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8182/portaria_074.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SRTª. NEUZA VARGAS, PARA O CARGO DE AUXILIAR DE BANCADA, CC-3, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8183/portaria_075.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8183/portaria_075.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO PARLAMENTAR DE INQUÉRITO.</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8184/portaria_076.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8184/portaria_076.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DE VEREADOR NO XXXII ENCONTRO NACIONAL DE VEREADORES.</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8185/portaria_077.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8185/portaria_077.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES À FUNCIONARIA ARLETE TEREZINHA LESNIK.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8186/portaria_078.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8186/portaria_078.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS REGULAMENTARES AO FUNCIONÁRIO WILSON SCHERER DA SILVA.</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8187/portaria_079.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8187/portaria_079.pdf</t>
   </si>
   <si>
     <t>EXONERA O BEL. CARLOS AUGUSTO DE SOUZA FLORISBAL, DO CARGO DE ASSESSOR JURÍDICO, CC-4, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8188/portaria_080.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8188/portaria_080.pdf</t>
   </si>
   <si>
     <t>EXONERA A BEL. MARIA HELENA D. OLIVEIRA, DO CARGO DE ASSESSORA TÉCNICA-CONTÁBIL, CC-4, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8189/portaria_081.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8189/portaria_081.pdf</t>
   </si>
   <si>
     <t>EXONERA O SERVIDOR SELSON CARVALHO DE MOURA, DA FUNÇÃO GRATIFICADA , FG-4, DE DIRETOR DA CAMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8190/portaria_082.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8190/portaria_082.pdf</t>
   </si>
   <si>
     <t>EXONERA A SERVIDORA JOCIMERE DA SILVA SANTOS SIENKO, DA FUNÇÃO GRATIFICADA, FG-2, DE ASSESSOR LEGISLATIVO, DA CÂMARA DE VEREADORES DE BUTIÁ.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7544/pdl_106.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7544/pdl_106.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO HONORAFICO DE HONRA AO MERITO POLICIAL</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7545/pdl_107.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7545/pdl_107.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA SANTA TEREZINHA</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7546/pdl_109.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7546/pdl_109.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CAMARA DE VEREADORES A CEDER A DELEGACIA DE POLICIA, UMA MAQUINA COPIADORA, MEDIANTE CONTRATO DE USO</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7547/pdl_110.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7547/pdl_110.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MINEIRO PADRÃO</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7548/pdl_111.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7548/pdl_111.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE SERVIDOR MUNICIPAL</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7549/pdl_112.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7549/pdl_112.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE RURALISTA</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7550/pdl_113.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7550/pdl_113.pdf</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7551/pdl_114.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7551/pdl_114.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE ATLETA DESTAQUE</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7552/pdl_115.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7552/pdl_115.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE EDUCADOR EMERITO</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7553/pdl_116.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7553/pdl_116.pdf</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7554/pdl_117.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7554/pdl_117.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO HONORIFICO DE MERITO POLICIAL</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7555/pdl_118.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7555/pdl_118.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO HONORIFICO DE HONRA AO MERITO POLICIAL</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7556/pdl_119.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7556/pdl_119.pdf</t>
   </si>
   <si>
     <t>CRIA O DIPLOMA DE ALUNO NOTA DEZ</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4630/pl_1222.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4630/pl_1222.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONTRATAÇÃO DE EMPRESAS E/OU PESSOAS, PARA A INTERMEDIAÇÃO DE LIBERAÇÃO DE VERBAS PÚBLICAS, NAS ESFERAS ESTADUAL E FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>Luiz Marcelo de Assis Espinosa</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4632/pl_1223.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4632/pl_1223.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSCRIÇÃO NO INSS, DOS OCUPANTES DE CARGOS EM COMISSÃO E DOS CONTRATADOS NOS TERMOS DO ARTIGO 37, IX DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4631/pl_1224.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4631/pl_1224.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PAGAMENTO DE DESPESAS DE AGENTES POLÍTICOS E SERVIDORES PÚBLICOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4633/pl_1225.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4633/pl_1225.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REGULAMENTAR OS DISPOSITIVOS QUE TRATAM DAS IMUNIDADES, ISENÇÕES E DESCONTOS REFERENTES AO IPTU PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4634/pl_1226.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4634/pl_1226.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO DE VENCIMENTOS, SALÁRIOS, PENSÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4635/pl_1227.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4635/pl_1227.pdf</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4636/pl_1228.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4636/pl_1228.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE CR$ 20.000.000,00 TENDO COMO RECURSO A REDUÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4637/pl_1229.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4637/pl_1229.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS 2º E 3º DA LEI MUNICIPAL Nº 758/88 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4638/pl_1230.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4638/pl_1230.pdf</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4639/pl_1231.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4639/pl_1231.pdf</t>
   </si>
   <si>
     <t>DENOMINA GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4640/pl_1232.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4640/pl_1232.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE CR$ 49.000.000 TENDO COMO RECURSOS A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4641/pl_1233.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4641/pl_1233.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REAJUSTAR O VALOR DA UPM, DE ACORDO COM O PARÁGRAFO 1º DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.107/93.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4642/pl_1234.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4642/pl_1234.pdf</t>
   </si>
   <si>
     <t>DISPÕE AO COMERCIO LOCAL A OBRIGATORIEDADE DE INSERIR NA NOTA FISCAL DE COMPRA E VENDA O Nº DE FÁBRICA DE BENS COMO BICICLETAS E ELETRODOMÉSTICOS.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4643/pl_1245.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4643/pl_1245.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE CR$ 58.150.000,00 TENDO COMO RECURSO A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4644/pl_1246.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4644/pl_1246.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE CR$ 17.000.000 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4647/pl_1247.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4647/pl_1247.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE CR$ 176.800.000,00 TENDO COMO RECURSOS A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4648/pl_1248.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4648/pl_1248.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE CR$ 161.740.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4649/pl_1249.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4649/pl_1249.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CEDÊNCIA DE PRÉDIO DE PROPRIEDADE DO MUNICÍPIO ATRAVÉS DE COMODATO GRATUITO, Á EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS-EBCT.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4650/pl_1250.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4650/pl_1250.pdf</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4651/pl_1251.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4651/pl_1251.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE CR$ 564.000.000,00 TENDO COMO RECURSOS A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4653/pl_1252.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4653/pl_1252.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER POR DOAÇÃO DA COPELMI MINERAÇÃO LTDA, UMA ÁREA DE TERRA PARA CONSTRUÇÃO DO BERÇÁRIO INDUSTRIAL.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4654/pl_1253.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4654/pl_1253.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1995 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4655/pl_1254.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4655/pl_1254.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR A TÍTULO PRECÁRIO, SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4656/pl_1255.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4656/pl_1255.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 116.600,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4657/pl_1256.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4657/pl_1256.pdf</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4658/pl_1257.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4658/pl_1257.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO LEGISLATIVA NECESSÁRIA, PARA O PODER EXECUTIVO MUNICIPAL ADQUIRIR. POR DOAÇÃO, UMA ÁREA DE TERRAS DE 207.961,28M2, AINDA, PARA OUTORGAR AS RESPECTIVAS ESCRITURAS PÚBLICAS, REGULARIZANDO, DESTA FORMA, AS CONSEQUENTES SITUAÇÕES DE POSSE, ATRAVÉS DE DOAÇÕES INDIVIDUAIS, ASSIM COMO, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4659/pl_1258.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4659/pl_1258.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO HABITACIONAL POPULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4660/pl_1259.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4660/pl_1259.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 67.340,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4661/pl_1260.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4661/pl_1260.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR ACORDO JUDICIAL COM A SERVIX ENGENHARIA S/A, PARA PAGAMENTO DE DÉBITOS FISCAIS PARA COM OS COFRES PÚBLICOS DO MUNICÍPIO NOS TERMOS DO PROCESSO JUDICIAL Nº 7974-390.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4662/pl_1261.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4662/pl_1261.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 384.080,00 TENDO COMO RECURSOS A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E O EXCESSO DE ARRECADAÇÃO PREVISTO PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4663/pl_1262.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4663/pl_1262.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 100.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4664/pl_1263.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4664/pl_1263.pdf</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4665/pl_1264.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4665/pl_1264.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 110.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4666/pl_1265.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4666/pl_1265.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 43.800,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4667/pl_1266.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4667/pl_1266.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 210.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4668/pl_1267.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4668/pl_1267.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 984/92.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4669/pl_1268.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4669/pl_1268.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR A TÍTULO PRECÁRIO SERVIDORES PÚBLICOS MUNICIPAIS NA ÁREA DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4670/pl_1269.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4670/pl_1269.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 12.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4671/pl_1270.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4671/pl_1270.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.104/93 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4673/pl_1271.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4673/pl_1271.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CONCORRÊNCIA PÚBLICA PARA CONCESSÃO DE USO DE BEM PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4674/pl_1272.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4674/pl_1272.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BUTIÁ, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO TÉCNICA COM A FEBEM.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4675/pl_1273.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4675/pl_1273.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 60.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4676/pl_1274.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4676/pl_1274.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR A TÍTULO PRECÁRIO, PROFESSORES PARA EXERCE FUNÇÕES EM ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4677/pl_1275.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4677/pl_1275.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 3.000,00 COM RECURSOS QUE INDICA.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4678/pl_1276.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4678/pl_1276.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 259.100,00 TENDO COMO RECURSOS A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS E O EXCESSO DE ARRECADAÇÃO PREVISTO PARA O EXERCÍCIO DE 1994.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4679/pl_1277.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4679/pl_1277.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BUTIÁ A CELEBRAR CONVÊNIO DE COOPERAÇÃO RECÍPROCA COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO-CORSAN.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4680/pl_1278.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4680/pl_1278.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BUTIÁ PARA O EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4681/pl_1279.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4681/pl_1279.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS E/OU SUBVENÇÕES NO EXERCÍCIO DE 1995.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4682/pl_1280.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4682/pl_1280.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 20.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4683/pl_1281.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4683/pl_1281.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 80.900,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4684/pl_1282.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4684/pl_1282.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 100.000,00 TENDO COMO RECURSO O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4685/pl_1283.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4685/pl_1283.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BUTIÁ, ATRAVÉS DO PODER EXECUTIVO MUNICIPAL A EFETUAR DOAÇÃO DE UMA ÁREA DE TERRA DE PROPRIEDADE DO MUNICÍPIO, LOCALIZADA NO DISTRITO INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4686/pl_1284.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4686/pl_1284.pdf</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4687/pl_1285.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4687/pl_1285.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 274.902,00 TENDO COMO RECURSOS O EXCESSO DE ARRECADAÇÃO PREVISTO PARA 1994 E A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4688/pl_1286.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4688/pl_1286.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR PRAZO DE CONTRATAÇÃO A TÍTULO PRECÁRIO DE PROFESSORES, AUTORIZADOS PELAS LEIS NºS 1.130 E 1.157/94.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4690/pl_1287.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4690/pl_1287.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O INCISO XIII DO ARTIGO 106, DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4691/pl_1288.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4691/pl_1288.pdf</t>
   </si>
   <si>
     <t>TRANSFERE AO FUNDO MUNICIPAL DE SAÚDE ARRECADAÇÃO DE TRIBUTOS ESTADUAIS PREVISTO NA LEI FEDERAL Nº 8.142/90 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4692/pl_1289.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4692/pl_1289.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 30.475,00 TENDO COMO RECURSO A REDUÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4693/pl_1290.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4693/pl_1290.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRORROGAR PRAZO DE CONTRATAÇÃO A TÍTULO PRECÁRIO DE SERVIDORES PÚBLICOS MUNICIPAIS AUTORIZADO PELA LEI MUNICIPAL Nº 1.138/94.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4694/pl_1291.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4694/pl_1291.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER EM REGIME DE COMODATO GRATUITO, MOINHO GRANULADOR HORIZONTAL PARA RECICLAGEM DE LIXO E APROVEITAMENTO DE SUCATA DE PLÁSTICO.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4695/pl_1292.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4695/pl_1292.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A RECEBER EM DOAÇÃO DO CONSEPRO,O VALOR DE R$ 1.010,00.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4696/pl_1293.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4696/pl_1293.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EMPRESTAR EM REGIME DE COMODATO UMA LINHA TELEFÔNICA.</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7448/pre_195_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7448/pre_195_1994.pdf</t>
   </si>
   <si>
     <t>AUTORIZA À PARTICIPAÇÃO DE VEREADORES EM AUDIÊNCIA NA SEDE DA ELETROSUL, EM FLORIANOPOLIS, nos dias 4 e 5 do fevereiro de 1994.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7449/pre_196_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7449/pre_196_1994.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RESSARCIMENTO DE DESPESAS DE VIAGEM A FLORIANÓPOLIS, SC, DIA 15/04/94, PARA AUDIÊNCIA NA ELETROSUL.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7450/pre_197_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7450/pre_197_1994.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA OS SERVIÇOS ADMINISTRATIVOS DA CÂMARA DE VEREADORES DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7452/pre_198_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7452/pre_198_1994.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÕES GRATIFICADAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7453/pre_199_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7453/pre_199_1994.pdf</t>
   </si>
   <si>
     <t>AUTORIZA À CÂMARA DE VEREADONES DE BUTIÁ, CONTRIBUIR, ANUALMENTE, PARA O INSTITUTO BRASILEIRO DE ADMINSTRAÇÃO MUNICIPAL -IBAM,</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7454/pre_200_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7454/pre_200_1994.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DE VEREADORES NO X ENCONTRO ESTADUAL DOS VEREADORES E SERVIDORES DE CÂMARAS MUNICIPAIS DO RIO GRANDE DO SUL, EM PORTO ALEGRE, DE 25 A 27/05/94.</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7455/pre_201_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7455/pre_201_1994.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 112 DO REGIMENTO INTERNO DA CAMARA DE VEREADORES DE BUTIÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7456/pre_202_1994.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7456/pre_202_1994.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DE VEREADOR NO 5º CONGRESSO LATINOAMERICANO DE PARLAMENTOS MUNICIPAIS, EM FLORIANÓPOLIS-SC, NOS DIAS 2, 3 E 4 DE JUNHO DE 1994.</t>
   </si>
   <si>
     <t>15529</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/</t>
+    <t>http://sapl.butia.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 16 DE MAIO DE 1994</t>
   </si>
   <si>
     <t>15531</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 23 DE MAIO DE 1994</t>
   </si>
   <si>
     <t>15533</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 30 DE MAIO DE 1994</t>
   </si>
   <si>
     <t>15534</t>
   </si>
@@ -2277,63 +2277,63 @@
   <si>
     <t>15553</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 21 DE NOVEMBRO DE 1994</t>
   </si>
   <si>
     <t>15554</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 28 DE NOVEMBRO DE 1994</t>
   </si>
   <si>
     <t>15585</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15585/ata_2500-1995.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15585/ata_2500-1995.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 17 DE JUHLO DE 1995</t>
   </si>
   <si>
     <t>15568</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15568/ata_2452-1995.pdf</t>
+    <t>http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15568/ata_2452-1995.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DO DIA 5 DE SETEMBRO DE 1994</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2640,68 +2640,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12639/atos_160-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12640/atos_163-1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12641/atos_164-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12642/atos_168-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12643/atos_169-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12644/atos_181-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12645/atos_185-1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12646/atos_186-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12647/atos_199-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12648/atos_231-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12649/atos_269-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10441/ind_169.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10442/ind_170.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10443/ind_171.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10444/ind_172.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10445/ind_173.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10446/ind_174.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10447/ind_175.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10448/ind_176.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10449/ind_177.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10450/ind_178.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10451/ind_179.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10455/ind_180.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10456/ind_181.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10457/ind_182.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10458/ind_183.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10459/ind_184.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10460/ind_185.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10462/ind_186.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10463/ind_188.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10464/ind_190.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10465/ind_191.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10466/ind_192.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10467/ind_193.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10468/ind_194.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10469/ind_195.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10470/ind_196.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10471/ind_197.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10472/ind_198.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10473/ind_199.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10474/ind_200.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10475/ind_201.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10476/ind_202.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10477/ind_203.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10478/ind_205.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10479/ind_206.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10480/ind_207.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10481/ind_208.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10482/ind_209.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10483/ind_210.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10484/ind_211.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10485/ind_212.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10486/ind_213.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10487/ind_214.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10488/ind_215.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10489/ind_216.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10490/ind_217.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12331/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8160/portaria_053.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8163/portaria_056.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8164/portaria_057.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8166/portaria_059.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8167/portaria_060.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8169/portaria_061.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8170/portaria_062.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8171/portaria_063.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8172/portaria_064.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8174/portaria_065.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8175/portaria_066.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8176/portaria_067.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8177/portaria_068.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8178/portaria_069.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8179/portaria_070.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8180/portaria_072.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8181/portaria_073.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8182/portaria_074.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8183/portaria_075.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8184/portaria_076.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8185/portaria_077.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8186/portaria_078.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8187/portaria_079.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8188/portaria_080.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8189/portaria_081.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8190/portaria_082.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7544/pdl_106.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7545/pdl_107.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7546/pdl_109.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7547/pdl_110.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7548/pdl_111.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7549/pdl_112.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7550/pdl_113.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7551/pdl_114.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7552/pdl_115.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7553/pdl_116.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7554/pdl_117.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7555/pdl_118.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7556/pdl_119.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4630/pl_1222.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4632/pl_1223.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4631/pl_1224.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4633/pl_1225.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4634/pl_1226.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4635/pl_1227.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4636/pl_1228.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4637/pl_1229.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4638/pl_1230.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4639/pl_1231.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4640/pl_1232.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4641/pl_1233.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4642/pl_1234.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4643/pl_1245.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4644/pl_1246.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4647/pl_1247.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4648/pl_1248.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4649/pl_1249.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4650/pl_1250.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4651/pl_1251.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4653/pl_1252.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4654/pl_1253.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4655/pl_1254.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4656/pl_1255.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4657/pl_1256.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4658/pl_1257.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4659/pl_1258.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4660/pl_1259.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4661/pl_1260.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4662/pl_1261.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4663/pl_1262.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4664/pl_1263.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4665/pl_1264.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4666/pl_1265.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4667/pl_1266.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4668/pl_1267.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4669/pl_1268.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4670/pl_1269.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4671/pl_1270.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4673/pl_1271.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4674/pl_1272.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4675/pl_1273.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4676/pl_1274.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4677/pl_1275.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4678/pl_1276.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4679/pl_1277.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4680/pl_1278.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4681/pl_1279.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4682/pl_1280.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4683/pl_1281.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4684/pl_1282.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4685/pl_1283.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4686/pl_1284.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4687/pl_1285.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4688/pl_1286.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4690/pl_1287.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4691/pl_1288.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4692/pl_1289.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4693/pl_1290.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4694/pl_1291.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4695/pl_1292.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4696/pl_1293.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7448/pre_195_1994.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7449/pre_196_1994.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7450/pre_197_1994.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7452/pre_198_1994.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7453/pre_199_1994.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7454/pre_200_1994.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7455/pre_201_1994.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7456/pre_202_1994.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15585/ata_2500-1995.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15568/ata_2452-1995.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12639/atos_160-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12640/atos_163-1994.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12641/atos_164-1994.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12642/atos_168-1994.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12643/atos_169-1994.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12644/atos_181-1994.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12645/atos_185-1994.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12646/atos_186-1994.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12647/atos_199-1994.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12648/atos_231-1994.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12649/atos_269-1994.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10441/ind_169.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10442/ind_170.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10443/ind_171.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10444/ind_172.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10445/ind_173.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10446/ind_174.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10447/ind_175.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10448/ind_176.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10449/ind_177.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10450/ind_178.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10451/ind_179.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10455/ind_180.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10456/ind_181.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10457/ind_182.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10458/ind_183.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10459/ind_184.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10460/ind_185.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10462/ind_186.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10463/ind_188.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10464/ind_190.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10465/ind_191.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10466/ind_192.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10467/ind_193.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10468/ind_194.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10469/ind_195.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10470/ind_196.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10471/ind_197.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10472/ind_198.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10473/ind_199.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10474/ind_200.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10475/ind_201.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10476/ind_202.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10477/ind_203.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10478/ind_205.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10479/ind_206.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10480/ind_207.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10481/ind_208.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10482/ind_209.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10483/ind_210.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10484/ind_211.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10485/ind_212.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10486/ind_213.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10487/ind_214.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10488/ind_215.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10489/ind_216.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/10490/ind_217.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/12331/mocao_006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8160/portaria_053.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8163/portaria_056.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8164/portaria_057.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8166/portaria_059.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8167/portaria_060.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8169/portaria_061.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8170/portaria_062.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8171/portaria_063.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8172/portaria_064.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8174/portaria_065.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8175/portaria_066.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8176/portaria_067.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8177/portaria_068.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8178/portaria_069.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8179/portaria_070.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8180/portaria_072.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8181/portaria_073.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8182/portaria_074.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8183/portaria_075.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8184/portaria_076.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8185/portaria_077.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8186/portaria_078.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8187/portaria_079.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8188/portaria_080.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8189/portaria_081.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/8190/portaria_082.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7544/pdl_106.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7545/pdl_107.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7546/pdl_109.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7547/pdl_110.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7548/pdl_111.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7549/pdl_112.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7550/pdl_113.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7551/pdl_114.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7552/pdl_115.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7553/pdl_116.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7554/pdl_117.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7555/pdl_118.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7556/pdl_119.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4630/pl_1222.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4632/pl_1223.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4631/pl_1224.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4633/pl_1225.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4634/pl_1226.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4635/pl_1227.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4636/pl_1228.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4637/pl_1229.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4638/pl_1230.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4639/pl_1231.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4640/pl_1232.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4641/pl_1233.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4642/pl_1234.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4643/pl_1245.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4644/pl_1246.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4647/pl_1247.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4648/pl_1248.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4649/pl_1249.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4650/pl_1250.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4651/pl_1251.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4653/pl_1252.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4654/pl_1253.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4655/pl_1254.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4656/pl_1255.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4657/pl_1256.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4658/pl_1257.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4659/pl_1258.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4660/pl_1259.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4661/pl_1260.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4662/pl_1261.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4663/pl_1262.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4664/pl_1263.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4665/pl_1264.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4666/pl_1265.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4667/pl_1266.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4668/pl_1267.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4669/pl_1268.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4670/pl_1269.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4671/pl_1270.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4673/pl_1271.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4674/pl_1272.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4675/pl_1273.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4676/pl_1274.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4677/pl_1275.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4678/pl_1276.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4679/pl_1277.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4680/pl_1278.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4681/pl_1279.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4682/pl_1280.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4683/pl_1281.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4684/pl_1282.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4685/pl_1283.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4686/pl_1284.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4687/pl_1285.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4688/pl_1286.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4690/pl_1287.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4691/pl_1288.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4692/pl_1289.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4693/pl_1290.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4694/pl_1291.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4695/pl_1292.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/4696/pl_1293.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7448/pre_195_1994.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7449/pre_196_1994.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7450/pre_197_1994.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7452/pre_198_1994.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7453/pre_199_1994.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7454/pre_200_1994.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7455/pre_201_1994.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/7456/pre_202_1994.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15585/ata_2500-1995.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.butia.rs.leg.br/media/sapl/public/materialegislativa/1994/15568/ata_2452-1995.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>